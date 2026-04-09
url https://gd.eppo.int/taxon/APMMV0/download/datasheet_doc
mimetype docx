--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId881369bcf726c26ea" w:history="1">
+            <w:hyperlink r:id="rId887269d7b6c397751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId910569bcf726c2760" w:history="1">
+            <w:hyperlink r:id="rId904669d7b6c3977be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12544726" name="name933069bcf726c40e8" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="42262945" name="name665369d7b6c398f32" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId888569bcf726c40e6" cstate="print"/>
+                    <a:blip r:embed="rId716969d7b6c398f2e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320769bcf726c55f1" w:history="1">
+      <w:hyperlink r:id="rId651369d7b6c399dba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622169bcf726c56d3" w:history="1">
+      <w:hyperlink r:id="rId900769d7b6c399e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593269bcf726c5746" w:history="1">
+      <w:hyperlink r:id="rId184769d7b6c399f14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177469bcf726c57c6" w:history="1">
+      <w:hyperlink r:id="rId659969d7b6c399f95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947269bcf726c5865" w:history="1">
+      <w:hyperlink r:id="rId193769d7b6c39a035" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694969bcf726c58d5" w:history="1">
+      <w:hyperlink r:id="rId925869d7b6c39a0a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988469bcf726c59a1" w:history="1">
+      <w:hyperlink r:id="rId695269d7b6c39a175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550569bcf726c5a1d" w:history="1">
+      <w:hyperlink r:id="rId400669d7b6c39a1f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611769bcf726c5a79" w:history="1">
+      <w:hyperlink r:id="rId265869d7b6c39a252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266369bcf726c5af5" w:history="1">
+      <w:hyperlink r:id="rId467569d7b6c39a2d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818669bcf726c5b72" w:history="1">
+      <w:hyperlink r:id="rId387269d7b6c39a34d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416769bcf726c5bed" w:history="1">
+      <w:hyperlink r:id="rId997369d7b6c39a3cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378369bcf726c5c5d" w:history="1">
+      <w:hyperlink r:id="rId949269d7b6c39a43c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId809469bcf726c5c9d" w:history="1">
+      <w:hyperlink r:id="rId711169d7b6c39a47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524169bcf726c5cde" w:history="1">
+      <w:hyperlink r:id="rId282369d7b6c39a4f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325369bcf726c5d1d" w:history="1">
+      <w:hyperlink r:id="rId317269d7b6c39a532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985569bcf726c5e49" w:history="1">
+      <w:hyperlink r:id="rId543369d7b6c39a652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369269bcf726c5f82" w:history="1">
+      <w:hyperlink r:id="rId837369d7b6c39a78f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334069bcf726c6092" w:history="1">
+      <w:hyperlink r:id="rId388169d7b6c39a8a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId573769bcf726c6104" w:history="1">
+      <w:hyperlink r:id="rId330369d7b6c39a917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900169bcf726c6142" w:history="1">
+      <w:hyperlink r:id="rId310069d7b6c39a956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547869bcf726c62d2" w:history="1">
+      <w:hyperlink r:id="rId360369d7b6c39aaeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId834469bcf726c63e0" w:history="1">
+      <w:hyperlink r:id="rId102869d7b6c39abea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460069bcf726c63ff" w:history="1">
+      <w:hyperlink r:id="rId849469d7b6c39ac08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702069bcf726c64df" w:history="1">
+      <w:hyperlink r:id="rId349269d7b6c39ace8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169bcf726c651d" w:history="1">
+      <w:hyperlink r:id="rId125069d7b6c39ad25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152669bcf726c653c" w:history="1">
+      <w:hyperlink r:id="rId292169d7b6c39ad44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868669bcf726c655b" w:history="1">
+      <w:hyperlink r:id="rId649969d7b6c39ad62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184469bcf726c65a1" w:history="1">
+      <w:hyperlink r:id="rId547769d7b6c39adaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId559569bcf726c65d6" w:history="1">
+      <w:hyperlink r:id="rId839869d7b6c39addf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId883469bcf726c66b3" w:history="1">
+      <w:hyperlink r:id="rId237369d7b6c39aebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503669bcf726c6716" w:history="1">
+      <w:hyperlink r:id="rId129869d7b6c39af21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId179169bcf726c67ef" w:history="1">
+      <w:hyperlink r:id="rId825969d7b6c39b000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512669bcf726c68a9" w:history="1">
+      <w:hyperlink r:id="rId371169d7b6c39b0cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981469bcf726c69cf" w:history="1">
+      <w:hyperlink r:id="rId230969d7b6c39b1ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399369bcf726c6a2a" w:history="1">
+      <w:hyperlink r:id="rId802869d7b6c39b23f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId708969bcf726c6a4b" w:history="1">
+      <w:hyperlink r:id="rId102869d7b6c39b25f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720069bcf726c6a8c" w:history="1">
+      <w:hyperlink r:id="rId665069d7b6c39b29e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961169bcf726c6b52" w:history="1">
+      <w:hyperlink r:id="rId766669d7b6c39b364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239569bcf726c6ca5" w:history="1">
+      <w:hyperlink r:id="rId495369d7b6c39b4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27829311" name="name315969bcf726c6d4f" descr="eu_funding_250.png"/>
+            <wp:docPr id="12731397" name="name815069d7b6c39b558" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId707669bcf726c6d4d" cstate="print"/>
+                    <a:blip r:embed="rId321669d7b6c39b557" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90602433">
+  <w:abstractNum w:abstractNumId="31247695">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84313203">
+    <w:lvl w:ilvl="0" w:tplc="21504211">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84313203" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21504211" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90602432">
+  <w:abstractNum w:abstractNumId="31247694">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48574977">
+    <w:lvl w:ilvl="0" w:tplc="67945008">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90602432">
-    <w:abstractNumId w:val="90602432"/>
+  <w:num w:numId="31247694">
+    <w:abstractNumId w:val="31247694"/>
   </w:num>
-  <w:num w:numId="90602433">
-    <w:abstractNumId w:val="90602433"/>
+  <w:num w:numId="31247695">
+    <w:abstractNumId w:val="31247695"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406232457" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId139949427" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId881369bcf726c26ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId910569bcf726c2760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId320769bcf726c55f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId622169bcf726c56d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId593269bcf726c5746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId177469bcf726c57c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId947269bcf726c5865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId694969bcf726c58d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId988469bcf726c59a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId550569bcf726c5a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId611769bcf726c5a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId266369bcf726c5af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId818669bcf726c5b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId416769bcf726c5bed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId378369bcf726c5c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId809469bcf726c5c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId524169bcf726c5cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId325369bcf726c5d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId985569bcf726c5e49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId369269bcf726c5f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId334069bcf726c6092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId573769bcf726c6104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId900169bcf726c6142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId547869bcf726c62d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId834469bcf726c63e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId460069bcf726c63ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId702069bcf726c64df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId906169bcf726c651d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId152669bcf726c653c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId868669bcf726c655b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId184469bcf726c65a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId559569bcf726c65d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId883469bcf726c66b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId503669bcf726c6716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId179169bcf726c67ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId512669bcf726c68a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId981469bcf726c69cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId399369bcf726c6a2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId708969bcf726c6a4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId720069bcf726c6a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId961169bcf726c6b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId239569bcf726c6ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId888569bcf726c40e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId888569bcf726c40e6.jpg"/><Relationship Id="rId707669bcf726c6d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId707669bcf726c6d4d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784677641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId255792215" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId887269d7b6c397751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId904669d7b6c3977be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId651369d7b6c399dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId900769d7b6c399e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId184769d7b6c399f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId659969d7b6c399f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId193769d7b6c39a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId925869d7b6c39a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId695269d7b6c39a175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId400669d7b6c39a1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId265869d7b6c39a252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId467569d7b6c39a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId387269d7b6c39a34d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId997369d7b6c39a3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId949269d7b6c39a43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId711169d7b6c39a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId282369d7b6c39a4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId317269d7b6c39a532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId543369d7b6c39a652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId837369d7b6c39a78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId388169d7b6c39a8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId330369d7b6c39a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId310069d7b6c39a956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId360369d7b6c39aaeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId102869d7b6c39abea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId849469d7b6c39ac08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId349269d7b6c39ace8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId125069d7b6c39ad25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId292169d7b6c39ad44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId649969d7b6c39ad62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId547769d7b6c39adaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId839869d7b6c39addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId237369d7b6c39aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId129869d7b6c39af21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId825969d7b6c39b000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId371169d7b6c39b0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId230969d7b6c39b1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId802869d7b6c39b23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId102869d7b6c39b25f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId665069d7b6c39b29e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId766669d7b6c39b364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId495369d7b6c39b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId716969d7b6c398f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716969d7b6c398f2e.jpg"/><Relationship Id="rId321669d7b6c39b557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321669d7b6c39b557.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>