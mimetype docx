--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887269d7b6c397751" w:history="1">
+            <w:hyperlink r:id="rId264369f2316aceeab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId904669d7b6c3977be" w:history="1">
+            <w:hyperlink r:id="rId177169f2316acef15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42262945" name="name665369d7b6c398f32" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="40951717" name="name318069f2316ad052c" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId716969d7b6c398f2e" cstate="print"/>
+                    <a:blip r:embed="rId577569f2316ad0529" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651369d7b6c399dba" w:history="1">
+      <w:hyperlink r:id="rId761669f2316ad1558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900769d7b6c399e9f" w:history="1">
+      <w:hyperlink r:id="rId877669f2316ad1639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184769d7b6c399f14" w:history="1">
+      <w:hyperlink r:id="rId223369f2316ad16ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659969d7b6c399f95" w:history="1">
+      <w:hyperlink r:id="rId331969f2316ad172c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193769d7b6c39a035" w:history="1">
+      <w:hyperlink r:id="rId223769f2316ad17ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925869d7b6c39a0a5" w:history="1">
+      <w:hyperlink r:id="rId271869f2316ad183a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695269d7b6c39a175" w:history="1">
+      <w:hyperlink r:id="rId580669f2316ad1907" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400669d7b6c39a1f5" w:history="1">
+      <w:hyperlink r:id="rId643969f2316ad1983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265869d7b6c39a252" w:history="1">
+      <w:hyperlink r:id="rId493169f2316ad19e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467569d7b6c39a2d1" w:history="1">
+      <w:hyperlink r:id="rId327369f2316ad1a5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId387269d7b6c39a34d" w:history="1">
+      <w:hyperlink r:id="rId859169f2316ad1ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997369d7b6c39a3cc" w:history="1">
+      <w:hyperlink r:id="rId860069f2316ad1b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949269d7b6c39a43c" w:history="1">
+      <w:hyperlink r:id="rId278869f2316ad1bc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711169d7b6c39a47c" w:history="1">
+      <w:hyperlink r:id="rId164269f2316ad1c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282369d7b6c39a4f1" w:history="1">
+      <w:hyperlink r:id="rId378469f2316ad1c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317269d7b6c39a532" w:history="1">
+      <w:hyperlink r:id="rId943069f2316ad1c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId543369d7b6c39a652" w:history="1">
+      <w:hyperlink r:id="rId867269f2316ad1db7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId837369d7b6c39a78f" w:history="1">
+      <w:hyperlink r:id="rId168769f2316ad1f42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId388169d7b6c39a8a3" w:history="1">
+      <w:hyperlink r:id="rId453069f2316ad2058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330369d7b6c39a917" w:history="1">
+      <w:hyperlink r:id="rId235769f2316ad20c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310069d7b6c39a956" w:history="1">
+      <w:hyperlink r:id="rId514369f2316ad2109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360369d7b6c39aaeb" w:history="1">
+      <w:hyperlink r:id="rId238069f2316ad2297" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102869d7b6c39abea" w:history="1">
+      <w:hyperlink r:id="rId835569f2316ad2391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849469d7b6c39ac08" w:history="1">
+      <w:hyperlink r:id="rId327869f2316ad23b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349269d7b6c39ace8" w:history="1">
+      <w:hyperlink r:id="rId875469f2316ad248b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId125069d7b6c39ad25" w:history="1">
+      <w:hyperlink r:id="rId671569f2316ad24c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292169d7b6c39ad44" w:history="1">
+      <w:hyperlink r:id="rId961569f2316ad24e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649969d7b6c39ad62" w:history="1">
+      <w:hyperlink r:id="rId538169f2316ad2505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547769d7b6c39adaa" w:history="1">
+      <w:hyperlink r:id="rId589569f2316ad254a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839869d7b6c39addf" w:history="1">
+      <w:hyperlink r:id="rId103669f2316ad257f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId237369d7b6c39aebe" w:history="1">
+      <w:hyperlink r:id="rId277369f2316ad2658" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId129869d7b6c39af21" w:history="1">
+      <w:hyperlink r:id="rId193069f2316ad26ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825969d7b6c39b000" w:history="1">
+      <w:hyperlink r:id="rId425669f2316ad2791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId371169d7b6c39b0cb" w:history="1">
+      <w:hyperlink r:id="rId124669f2316ad2848" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230969d7b6c39b1ed" w:history="1">
+      <w:hyperlink r:id="rId397069f2316ad296c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802869d7b6c39b23f" w:history="1">
+      <w:hyperlink r:id="rId434069f2316ad29be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102869d7b6c39b25f" w:history="1">
+      <w:hyperlink r:id="rId944069f2316ad29dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665069d7b6c39b29e" w:history="1">
+      <w:hyperlink r:id="rId217369f2316ad2a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766669d7b6c39b364" w:history="1">
+      <w:hyperlink r:id="rId993169f2316ad2ae1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495369d7b6c39b4ce" w:history="1">
+      <w:hyperlink r:id="rId403669f2316ad2c2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12731397" name="name815069d7b6c39b558" descr="eu_funding_250.png"/>
+            <wp:docPr id="24408775" name="name451469f2316ad2c9f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId321669d7b6c39b557" cstate="print"/>
+                    <a:blip r:embed="rId574169f2316ad2c9d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31247695">
+  <w:abstractNum w:abstractNumId="29194756">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21504211">
+    <w:lvl w:ilvl="0" w:tplc="85385996">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21504211" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85385996" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31247694">
+  <w:abstractNum w:abstractNumId="29194755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67945008">
+    <w:lvl w:ilvl="0" w:tplc="96537721">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31247694">
-    <w:abstractNumId w:val="31247694"/>
+  <w:num w:numId="29194755">
+    <w:abstractNumId w:val="29194755"/>
   </w:num>
-  <w:num w:numId="31247695">
-    <w:abstractNumId w:val="31247695"/>
+  <w:num w:numId="29194756">
+    <w:abstractNumId w:val="29194756"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784677641" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId255792215" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId887269d7b6c397751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId904669d7b6c3977be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId651369d7b6c399dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId900769d7b6c399e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId184769d7b6c399f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId659969d7b6c399f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId193769d7b6c39a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId925869d7b6c39a0a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId695269d7b6c39a175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId400669d7b6c39a1f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId265869d7b6c39a252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId467569d7b6c39a2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId387269d7b6c39a34d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId997369d7b6c39a3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId949269d7b6c39a43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId711169d7b6c39a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId282369d7b6c39a4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId317269d7b6c39a532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId543369d7b6c39a652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId837369d7b6c39a78f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId388169d7b6c39a8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId330369d7b6c39a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId310069d7b6c39a956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId360369d7b6c39aaeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId102869d7b6c39abea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId849469d7b6c39ac08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId349269d7b6c39ace8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId125069d7b6c39ad25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId292169d7b6c39ad44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId649969d7b6c39ad62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId547769d7b6c39adaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId839869d7b6c39addf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId237369d7b6c39aebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId129869d7b6c39af21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId825969d7b6c39b000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId371169d7b6c39b0cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId230969d7b6c39b1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId802869d7b6c39b23f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId102869d7b6c39b25f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId665069d7b6c39b29e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId766669d7b6c39b364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId495369d7b6c39b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId716969d7b6c398f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716969d7b6c398f2e.jpg"/><Relationship Id="rId321669d7b6c39b557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId321669d7b6c39b557.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579388797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755373588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId264369f2316aceeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId177169f2316acef15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId761669f2316ad1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId877669f2316ad1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId223369f2316ad16ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId331969f2316ad172c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId223769f2316ad17ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId271869f2316ad183a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId580669f2316ad1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId643969f2316ad1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId493169f2316ad19e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId327369f2316ad1a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId859169f2316ad1ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId860069f2316ad1b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId278869f2316ad1bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId164269f2316ad1c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId378469f2316ad1c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId943069f2316ad1c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId867269f2316ad1db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId168769f2316ad1f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId453069f2316ad2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId235769f2316ad20c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId514369f2316ad2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId238069f2316ad2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId835569f2316ad2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId327869f2316ad23b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId875469f2316ad248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId671569f2316ad24c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId961569f2316ad24e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId538169f2316ad2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId589569f2316ad254a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId103669f2316ad257f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId277369f2316ad2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId193069f2316ad26ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId425669f2316ad2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId124669f2316ad2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId397069f2316ad296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId434069f2316ad29be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId944069f2316ad29dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId217369f2316ad2a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId993169f2316ad2ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId403669f2316ad2c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId577569f2316ad0529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577569f2316ad0529.jpg"/><Relationship Id="rId574169f2316ad2c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId574169f2316ad2c9d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>