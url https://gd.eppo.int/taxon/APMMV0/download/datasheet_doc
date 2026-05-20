--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264369f2316aceeab" w:history="1">
+            <w:hyperlink r:id="rId45236a0d5d37f40e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177169f2316acef15" w:history="1">
+            <w:hyperlink r:id="rId22676a0d5d37f415c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40951717" name="name318069f2316ad052c" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="31571045" name="name40506a0d5d3802716" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId577569f2316ad0529" cstate="print"/>
+                    <a:blip r:embed="rId20596a0d5d3802712" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId761669f2316ad1558" w:history="1">
+      <w:hyperlink r:id="rId45016a0d5d3803616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877669f2316ad1639" w:history="1">
+      <w:hyperlink r:id="rId66606a0d5d38036fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223369f2316ad16ad" w:history="1">
+      <w:hyperlink r:id="rId76896a0d5d3803773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId331969f2316ad172c" w:history="1">
+      <w:hyperlink r:id="rId30916a0d5d38037f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223769f2316ad17ca" w:history="1">
+      <w:hyperlink r:id="rId38316a0d5d3803898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271869f2316ad183a" w:history="1">
+      <w:hyperlink r:id="rId74686a0d5d3803909" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669f2316ad1907" w:history="1">
+      <w:hyperlink r:id="rId44916a0d5d38039d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643969f2316ad1983" w:history="1">
+      <w:hyperlink r:id="rId37986a0d5d3803a57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493169f2316ad19e0" w:history="1">
+      <w:hyperlink r:id="rId59236a0d5d3803ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327369f2316ad1a5b" w:history="1">
+      <w:hyperlink r:id="rId81186a0d5d3803b35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859169f2316ad1ad7" w:history="1">
+      <w:hyperlink r:id="rId99586a0d5d3803bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId860069f2316ad1b52" w:history="1">
+      <w:hyperlink r:id="rId23126a0d5d3803c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278869f2316ad1bc2" w:history="1">
+      <w:hyperlink r:id="rId13916a0d5d3803cc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164269f2316ad1c01" w:history="1">
+      <w:hyperlink r:id="rId33186a0d5d3803d08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378469f2316ad1c42" w:history="1">
+      <w:hyperlink r:id="rId29166a0d5d3803d4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943069f2316ad1c80" w:history="1">
+      <w:hyperlink r:id="rId84036a0d5d3803d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId867269f2316ad1db7" w:history="1">
+      <w:hyperlink r:id="rId35356a0d5d3803ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168769f2316ad1f42" w:history="1">
+      <w:hyperlink r:id="rId53786a0d5d3804015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId453069f2316ad2058" w:history="1">
+      <w:hyperlink r:id="rId29236a0d5d380412e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId235769f2316ad20c9" w:history="1">
+      <w:hyperlink r:id="rId90356a0d5d38041a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId514369f2316ad2109" w:history="1">
+      <w:hyperlink r:id="rId74276a0d5d38041e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238069f2316ad2297" w:history="1">
+      <w:hyperlink r:id="rId76076a0d5d380437b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835569f2316ad2391" w:history="1">
+      <w:hyperlink r:id="rId80346a0d5d380448a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327869f2316ad23b0" w:history="1">
+      <w:hyperlink r:id="rId92786a0d5d38044aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875469f2316ad248b" w:history="1">
+      <w:hyperlink r:id="rId28806a0d5d380458f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId671569f2316ad24c8" w:history="1">
+      <w:hyperlink r:id="rId96816a0d5d38045cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961569f2316ad24e6" w:history="1">
+      <w:hyperlink r:id="rId74956a0d5d38045ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538169f2316ad2505" w:history="1">
+      <w:hyperlink r:id="rId60886a0d5d380460d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589569f2316ad254a" w:history="1">
+      <w:hyperlink r:id="rId61496a0d5d3804655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103669f2316ad257f" w:history="1">
+      <w:hyperlink r:id="rId77956a0d5d380468b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId277369f2316ad2658" w:history="1">
+      <w:hyperlink r:id="rId43736a0d5d380476e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193069f2316ad26ba" w:history="1">
+      <w:hyperlink r:id="rId71616a0d5d38047d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425669f2316ad2791" w:history="1">
+      <w:hyperlink r:id="rId22626a0d5d38048b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124669f2316ad2848" w:history="1">
+      <w:hyperlink r:id="rId91986a0d5d380496f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397069f2316ad296c" w:history="1">
+      <w:hyperlink r:id="rId11636a0d5d3804a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId434069f2316ad29be" w:history="1">
+      <w:hyperlink r:id="rId29686a0d5d3804ddd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId944069f2316ad29dd" w:history="1">
+      <w:hyperlink r:id="rId53326a0d5d3804e19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217369f2316ad2a1c" w:history="1">
+      <w:hyperlink r:id="rId23486a0d5d3804e5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId993169f2316ad2ae1" w:history="1">
+      <w:hyperlink r:id="rId31486a0d5d3804f2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403669f2316ad2c2f" w:history="1">
+      <w:hyperlink r:id="rId63076a0d5d3805089" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24408775" name="name451469f2316ad2c9f" descr="eu_funding_250.png"/>
+            <wp:docPr id="51163375" name="name14756a0d5d380511a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId574169f2316ad2c9d" cstate="print"/>
+                    <a:blip r:embed="rId59786a0d5d3805119" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29194756">
+  <w:abstractNum w:abstractNumId="86312985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85385996">
+    <w:lvl w:ilvl="0" w:tplc="44326696">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85385996" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44326696" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29194755">
+  <w:abstractNum w:abstractNumId="86312984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96537721">
+    <w:lvl w:ilvl="0" w:tplc="74818719">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29194755">
-    <w:abstractNumId w:val="29194755"/>
+  <w:num w:numId="86312984">
+    <w:abstractNumId w:val="86312984"/>
   </w:num>
-  <w:num w:numId="29194756">
-    <w:abstractNumId w:val="29194756"/>
+  <w:num w:numId="86312985">
+    <w:abstractNumId w:val="86312985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579388797" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId755373588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId264369f2316aceeab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId177169f2316acef15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId761669f2316ad1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId877669f2316ad1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId223369f2316ad16ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId331969f2316ad172c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId223769f2316ad17ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId271869f2316ad183a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId580669f2316ad1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId643969f2316ad1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId493169f2316ad19e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId327369f2316ad1a5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId859169f2316ad1ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId860069f2316ad1b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId278869f2316ad1bc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId164269f2316ad1c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId378469f2316ad1c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId943069f2316ad1c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId867269f2316ad1db7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId168769f2316ad1f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId453069f2316ad2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId235769f2316ad20c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId514369f2316ad2109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId238069f2316ad2297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId835569f2316ad2391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId327869f2316ad23b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId875469f2316ad248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId671569f2316ad24c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId961569f2316ad24e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId538169f2316ad2505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId589569f2316ad254a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId103669f2316ad257f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId277369f2316ad2658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId193069f2316ad26ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId425669f2316ad2791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId124669f2316ad2848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId397069f2316ad296c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId434069f2316ad29be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId944069f2316ad29dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId217369f2316ad2a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId993169f2316ad2ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId403669f2316ad2c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId577569f2316ad0529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577569f2316ad0529.jpg"/><Relationship Id="rId574169f2316ad2c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId574169f2316ad2c9d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610479720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728721691" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45236a0d5d37f40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId22676a0d5d37f415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId45016a0d5d3803616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId66606a0d5d38036fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId76896a0d5d3803773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId30916a0d5d38037f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId38316a0d5d3803898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId74686a0d5d3803909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId44916a0d5d38039d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId37986a0d5d3803a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId59236a0d5d3803ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId81186a0d5d3803b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId99586a0d5d3803bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId23126a0d5d3803c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId13916a0d5d3803cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId33186a0d5d3803d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId29166a0d5d3803d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId84036a0d5d3803d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId35356a0d5d3803ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId53786a0d5d3804015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId29236a0d5d380412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId90356a0d5d38041a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId74276a0d5d38041e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId76076a0d5d380437b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId80346a0d5d380448a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId92786a0d5d38044aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId28806a0d5d380458f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96816a0d5d38045cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId74956a0d5d38045ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId60886a0d5d380460d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId61496a0d5d3804655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId77956a0d5d380468b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId43736a0d5d380476e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId71616a0d5d38047d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId22626a0d5d38048b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId91986a0d5d380496f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId11636a0d5d3804a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId29686a0d5d3804ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId53326a0d5d3804e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId23486a0d5d3804e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId31486a0d5d3804f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63076a0d5d3805089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId20596a0d5d3802712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20596a0d5d3802712.jpg"/><Relationship Id="rId59786a0d5d3805119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59786a0d5d3805119.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>