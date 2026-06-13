--- v10 (2026-05-20)
+++ v11 (2026-06-13)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45236a0d5d37f40e7" w:history="1">
+            <w:hyperlink r:id="rId84766a2d3b5be8a30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22676a0d5d37f415c" w:history="1">
+            <w:hyperlink r:id="rId99996a2d3b5be8aac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31571045" name="name40506a0d5d3802716" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="24873430" name="name24046a2d3b5bea0ee" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20596a0d5d3802712" cstate="print"/>
+                    <a:blip r:embed="rId73006a2d3b5bea0e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45016a0d5d3803616" w:history="1">
+      <w:hyperlink r:id="rId32396a2d3b5beaee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606a0d5d38036fc" w:history="1">
+      <w:hyperlink r:id="rId47936a2d3b5beafc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76896a0d5d3803773" w:history="1">
+      <w:hyperlink r:id="rId37036a2d3b5beb03a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30916a0d5d38037f5" w:history="1">
+      <w:hyperlink r:id="rId39616a2d3b5beb0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38316a0d5d3803898" w:history="1">
+      <w:hyperlink r:id="rId50766a2d3b5beb15d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74686a0d5d3803909" w:history="1">
+      <w:hyperlink r:id="rId34566a2d3b5beb1cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44916a0d5d38039d7" w:history="1">
+      <w:hyperlink r:id="rId61436a2d3b5beb29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a0d5d3803a57" w:history="1">
+      <w:hyperlink r:id="rId58606a2d3b5beb31a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59236a0d5d3803ab6" w:history="1">
+      <w:hyperlink r:id="rId61026a2d3b5beb378" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81186a0d5d3803b35" w:history="1">
+      <w:hyperlink r:id="rId73096a2d3b5beb3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99586a0d5d3803bb2" w:history="1">
+      <w:hyperlink r:id="rId53186a2d3b5beb473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23126a0d5d3803c4c" w:history="1">
+      <w:hyperlink r:id="rId62986a2d3b5beb4f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13916a0d5d3803cc4" w:history="1">
+      <w:hyperlink r:id="rId73676a2d3b5beb57e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33186a0d5d3803d08" w:history="1">
+      <w:hyperlink r:id="rId34046a2d3b5beb5c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29166a0d5d3803d4d" w:history="1">
+      <w:hyperlink r:id="rId42356a2d3b5beb608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84036a0d5d3803d8d" w:history="1">
+      <w:hyperlink r:id="rId81816a2d3b5beb648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35356a0d5d3803ed4" w:history="1">
+      <w:hyperlink r:id="rId79826a2d3b5beb763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53786a0d5d3804015" w:history="1">
+      <w:hyperlink r:id="rId86416a2d3b5beb89f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29236a0d5d380412e" w:history="1">
+      <w:hyperlink r:id="rId14126a2d3b5beb9b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90356a0d5d38041a2" w:history="1">
+      <w:hyperlink r:id="rId89186a2d3b5beba26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a0d5d38041e2" w:history="1">
+      <w:hyperlink r:id="rId29736a2d3b5beba64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76076a0d5d380437b" w:history="1">
+      <w:hyperlink r:id="rId74336a2d3b5bebbf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a0d5d380448a" w:history="1">
+      <w:hyperlink r:id="rId86566a2d3b5bebcf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92786a0d5d38044aa" w:history="1">
+      <w:hyperlink r:id="rId42646a2d3b5bebd15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28806a0d5d380458f" w:history="1">
+      <w:hyperlink r:id="rId67416a2d3b5bebdf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96816a0d5d38045cf" w:history="1">
+      <w:hyperlink r:id="rId95566a2d3b5bebe32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74956a0d5d38045ee" w:history="1">
+      <w:hyperlink r:id="rId53466a2d3b5bebe51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60886a0d5d380460d" w:history="1">
+      <w:hyperlink r:id="rId62066a2d3b5bebe70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61496a0d5d3804655" w:history="1">
+      <w:hyperlink r:id="rId68596a2d3b5bebeb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77956a0d5d380468b" w:history="1">
+      <w:hyperlink r:id="rId70236a2d3b5bebeeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43736a0d5d380476e" w:history="1">
+      <w:hyperlink r:id="rId71096a2d3b5bebfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71616a0d5d38047d2" w:history="1">
+      <w:hyperlink r:id="rId37556a2d3b5bec036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22626a0d5d38048b0" w:history="1">
+      <w:hyperlink r:id="rId75036a2d3b5bec11a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91986a0d5d380496f" w:history="1">
+      <w:hyperlink r:id="rId98226a2d3b5bec1e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11636a0d5d3804a8d" w:history="1">
+      <w:hyperlink r:id="rId27696a2d3b5bec303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a0d5d3804ddd" w:history="1">
+      <w:hyperlink r:id="rId21636a2d3b5bec355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53326a0d5d3804e19" w:history="1">
+      <w:hyperlink r:id="rId79076a2d3b5bec376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a0d5d3804e5e" w:history="1">
+      <w:hyperlink r:id="rId72066a2d3b5bec3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31486a0d5d3804f2d" w:history="1">
+      <w:hyperlink r:id="rId70166a2d3b5bec477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63076a0d5d3805089" w:history="1">
+      <w:hyperlink r:id="rId41656a2d3b5bec5da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51163375" name="name14756a0d5d380511a" descr="eu_funding_250.png"/>
+            <wp:docPr id="8769775" name="name87056a2d3b5bec66c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59786a0d5d3805119" cstate="print"/>
+                    <a:blip r:embed="rId31826a2d3b5bec66b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86312985">
+  <w:abstractNum w:abstractNumId="40277792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44326696">
+    <w:lvl w:ilvl="0" w:tplc="65677406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44326696" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65677406" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86312984">
+  <w:abstractNum w:abstractNumId="40277791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74818719">
+    <w:lvl w:ilvl="0" w:tplc="15019089">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86312984">
-    <w:abstractNumId w:val="86312984"/>
+  <w:num w:numId="40277791">
+    <w:abstractNumId w:val="40277791"/>
   </w:num>
-  <w:num w:numId="86312985">
-    <w:abstractNumId w:val="86312985"/>
+  <w:num w:numId="40277792">
+    <w:abstractNumId w:val="40277792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610479720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId728721691" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45236a0d5d37f40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId22676a0d5d37f415c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId45016a0d5d3803616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId66606a0d5d38036fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId76896a0d5d3803773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId30916a0d5d38037f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId38316a0d5d3803898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId74686a0d5d3803909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId44916a0d5d38039d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId37986a0d5d3803a57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId59236a0d5d3803ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId81186a0d5d3803b35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId99586a0d5d3803bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId23126a0d5d3803c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId13916a0d5d3803cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId33186a0d5d3803d08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId29166a0d5d3803d4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId84036a0d5d3803d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId35356a0d5d3803ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId53786a0d5d3804015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId29236a0d5d380412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId90356a0d5d38041a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId74276a0d5d38041e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId76076a0d5d380437b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId80346a0d5d380448a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId92786a0d5d38044aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId28806a0d5d380458f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96816a0d5d38045cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId74956a0d5d38045ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId60886a0d5d380460d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId61496a0d5d3804655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId77956a0d5d380468b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId43736a0d5d380476e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId71616a0d5d38047d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId22626a0d5d38048b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId91986a0d5d380496f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId11636a0d5d3804a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId29686a0d5d3804ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId53326a0d5d3804e19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId23486a0d5d3804e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId31486a0d5d3804f2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63076a0d5d3805089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId20596a0d5d3802712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20596a0d5d3802712.jpg"/><Relationship Id="rId59786a0d5d3805119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59786a0d5d3805119.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123093677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996000400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84766a2d3b5be8a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId99996a2d3b5be8aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId32396a2d3b5beaee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId47936a2d3b5beafc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId37036a2d3b5beb03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId39616a2d3b5beb0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId50766a2d3b5beb15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId34566a2d3b5beb1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId61436a2d3b5beb29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId58606a2d3b5beb31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId61026a2d3b5beb378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId73096a2d3b5beb3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId53186a2d3b5beb473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId62986a2d3b5beb4f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId73676a2d3b5beb57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId34046a2d3b5beb5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId42356a2d3b5beb608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId81816a2d3b5beb648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId79826a2d3b5beb763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId86416a2d3b5beb89f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId14126a2d3b5beb9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId89186a2d3b5beba26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId29736a2d3b5beba64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId74336a2d3b5bebbf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId86566a2d3b5bebcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId42646a2d3b5bebd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId67416a2d3b5bebdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId95566a2d3b5bebe32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId53466a2d3b5bebe51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId62066a2d3b5bebe70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId68596a2d3b5bebeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId70236a2d3b5bebeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId71096a2d3b5bebfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId37556a2d3b5bec036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId75036a2d3b5bec11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId98226a2d3b5bec1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId27696a2d3b5bec303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId21636a2d3b5bec355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId79076a2d3b5bec376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId72066a2d3b5bec3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId70166a2d3b5bec477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41656a2d3b5bec5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId73006a2d3b5bea0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a2d3b5bea0e9.jpg"/><Relationship Id="rId31826a2d3b5bec66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31826a2d3b5bec66b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>