--- v11 (2026-06-13)
+++ v12 (2026-07-21)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84766a2d3b5be8a30" w:history="1">
+            <w:hyperlink r:id="rId61276a5f28ee9b003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99996a2d3b5be8aac" w:history="1">
+            <w:hyperlink r:id="rId24036a5f28ee9b06f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24873430" name="name24046a2d3b5bea0ee" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="5081927" name="name36076a5f28ee9c720" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73006a2d3b5bea0e9" cstate="print"/>
+                    <a:blip r:embed="rId14216a5f28ee9c71c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32396a2d3b5beaee4" w:history="1">
+      <w:hyperlink r:id="rId24096a5f28ee9d527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47936a2d3b5beafc8" w:history="1">
+      <w:hyperlink r:id="rId59576a5f28ee9d60a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37036a2d3b5beb03a" w:history="1">
+      <w:hyperlink r:id="rId78556a5f28ee9d67d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39616a2d3b5beb0bd" w:history="1">
+      <w:hyperlink r:id="rId81336a5f28ee9d6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50766a2d3b5beb15d" w:history="1">
+      <w:hyperlink r:id="rId50236a5f28ee9d79e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34566a2d3b5beb1cf" w:history="1">
+      <w:hyperlink r:id="rId94016a5f28ee9d810" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61436a2d3b5beb29d" w:history="1">
+      <w:hyperlink r:id="rId14676a5f28ee9d8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58606a2d3b5beb31a" w:history="1">
+      <w:hyperlink r:id="rId63656a5f28ee9d95c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61026a2d3b5beb378" w:history="1">
+      <w:hyperlink r:id="rId89766a5f28ee9d9b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73096a2d3b5beb3f6" w:history="1">
+      <w:hyperlink r:id="rId22166a5f28ee9da37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53186a2d3b5beb473" w:history="1">
+      <w:hyperlink r:id="rId79316a5f28ee9dab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62986a2d3b5beb4f0" w:history="1">
+      <w:hyperlink r:id="rId71356a5f28ee9db30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73676a2d3b5beb57e" w:history="1">
+      <w:hyperlink r:id="rId46226a5f28ee9dba0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34046a2d3b5beb5c4" w:history="1">
+      <w:hyperlink r:id="rId96656a5f28ee9dbe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42356a2d3b5beb608" w:history="1">
+      <w:hyperlink r:id="rId51376a5f28ee9dc23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81816a2d3b5beb648" w:history="1">
+      <w:hyperlink r:id="rId53406a5f28ee9dc6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79826a2d3b5beb763" w:history="1">
+      <w:hyperlink r:id="rId35956a5f28ee9dd8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86416a2d3b5beb89f" w:history="1">
+      <w:hyperlink r:id="rId95876a5f28ee9dec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14126a2d3b5beb9b3" w:history="1">
+      <w:hyperlink r:id="rId81176a5f28ee9dfd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a2d3b5beba26" w:history="1">
+      <w:hyperlink r:id="rId73066a5f28ee9e044" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29736a2d3b5beba64" w:history="1">
+      <w:hyperlink r:id="rId90566a5f28ee9e082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74336a2d3b5bebbf6" w:history="1">
+      <w:hyperlink r:id="rId83986a5f28ee9e211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86566a2d3b5bebcf6" w:history="1">
+      <w:hyperlink r:id="rId68466a5f28ee9e31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42646a2d3b5bebd15" w:history="1">
+      <w:hyperlink r:id="rId26476a5f28ee9e33b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67416a2d3b5bebdf4" w:history="1">
+      <w:hyperlink r:id="rId13516a5f28ee9e41e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95566a2d3b5bebe32" w:history="1">
+      <w:hyperlink r:id="rId28876a5f28ee9e45d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53466a2d3b5bebe51" w:history="1">
+      <w:hyperlink r:id="rId94146a5f28ee9e47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066a2d3b5bebe70" w:history="1">
+      <w:hyperlink r:id="rId57216a5f28ee9e49b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596a2d3b5bebeb6" w:history="1">
+      <w:hyperlink r:id="rId84636a5f28ee9e4e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70236a2d3b5bebeeb" w:history="1">
+      <w:hyperlink r:id="rId98846a5f28ee9e515" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71096a2d3b5bebfd1" w:history="1">
+      <w:hyperlink r:id="rId18206a5f28ee9e5f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a2d3b5bec036" w:history="1">
+      <w:hyperlink r:id="rId60366a5f28ee9e655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75036a2d3b5bec11a" w:history="1">
+      <w:hyperlink r:id="rId94706a5f28ee9e731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98226a2d3b5bec1e6" w:history="1">
+      <w:hyperlink r:id="rId97896a5f28ee9e7ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a2d3b5bec303" w:history="1">
+      <w:hyperlink r:id="rId34316a5f28ee9e917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a2d3b5bec355" w:history="1">
+      <w:hyperlink r:id="rId51966a5f28ee9e96b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79076a2d3b5bec376" w:history="1">
+      <w:hyperlink r:id="rId32316a5f28ee9e98b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72066a2d3b5bec3b5" w:history="1">
+      <w:hyperlink r:id="rId83366a5f28ee9e9cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70166a2d3b5bec477" w:history="1">
+      <w:hyperlink r:id="rId76006a5f28ee9ea8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41656a2d3b5bec5da" w:history="1">
+      <w:hyperlink r:id="rId66156a5f28ee9ebdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8769775" name="name87056a2d3b5bec66c" descr="eu_funding_250.png"/>
+            <wp:docPr id="21187022" name="name81596a5f28ee9eeb3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31826a2d3b5bec66b" cstate="print"/>
+                    <a:blip r:embed="rId53716a5f28ee9eeb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40277792">
+  <w:abstractNum w:abstractNumId="49701375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65677406">
+    <w:lvl w:ilvl="0" w:tplc="42018260">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65677406" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42018260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40277791">
+  <w:abstractNum w:abstractNumId="49701374">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15019089">
+    <w:lvl w:ilvl="0" w:tplc="14712726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40277791">
-    <w:abstractNumId w:val="40277791"/>
+  <w:num w:numId="49701374">
+    <w:abstractNumId w:val="49701374"/>
   </w:num>
-  <w:num w:numId="40277792">
-    <w:abstractNumId w:val="40277792"/>
+  <w:num w:numId="49701375">
+    <w:abstractNumId w:val="49701375"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId123093677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996000400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84766a2d3b5be8a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId99996a2d3b5be8aac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId32396a2d3b5beaee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId47936a2d3b5beafc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId37036a2d3b5beb03a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId39616a2d3b5beb0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId50766a2d3b5beb15d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId34566a2d3b5beb1cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId61436a2d3b5beb29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId58606a2d3b5beb31a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId61026a2d3b5beb378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId73096a2d3b5beb3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId53186a2d3b5beb473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId62986a2d3b5beb4f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId73676a2d3b5beb57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId34046a2d3b5beb5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId42356a2d3b5beb608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId81816a2d3b5beb648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId79826a2d3b5beb763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId86416a2d3b5beb89f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId14126a2d3b5beb9b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId89186a2d3b5beba26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId29736a2d3b5beba64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId74336a2d3b5bebbf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId86566a2d3b5bebcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId42646a2d3b5bebd15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId67416a2d3b5bebdf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId95566a2d3b5bebe32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId53466a2d3b5bebe51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId62066a2d3b5bebe70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId68596a2d3b5bebeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId70236a2d3b5bebeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId71096a2d3b5bebfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId37556a2d3b5bec036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId75036a2d3b5bec11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId98226a2d3b5bec1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId27696a2d3b5bec303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId21636a2d3b5bec355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId79076a2d3b5bec376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId72066a2d3b5bec3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId70166a2d3b5bec477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41656a2d3b5bec5da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId73006a2d3b5bea0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73006a2d3b5bea0e9.jpg"/><Relationship Id="rId31826a2d3b5bec66b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31826a2d3b5bec66b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId774534363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603215945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a5f28ee9b003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId24036a5f28ee9b06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId24096a5f28ee9d527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId59576a5f28ee9d60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId78556a5f28ee9d67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId81336a5f28ee9d6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId50236a5f28ee9d79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId94016a5f28ee9d810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId14676a5f28ee9d8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId63656a5f28ee9d95c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId89766a5f28ee9d9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId22166a5f28ee9da37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId79316a5f28ee9dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId71356a5f28ee9db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId46226a5f28ee9dba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId96656a5f28ee9dbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId51376a5f28ee9dc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId53406a5f28ee9dc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId35956a5f28ee9dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId95876a5f28ee9dec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId81176a5f28ee9dfd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId73066a5f28ee9e044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId90566a5f28ee9e082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId83986a5f28ee9e211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId68466a5f28ee9e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId26476a5f28ee9e33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId13516a5f28ee9e41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId28876a5f28ee9e45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId94146a5f28ee9e47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId57216a5f28ee9e49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId84636a5f28ee9e4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId98846a5f28ee9e515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId18206a5f28ee9e5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId60366a5f28ee9e655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId94706a5f28ee9e731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId97896a5f28ee9e7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId34316a5f28ee9e917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId51966a5f28ee9e96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId32316a5f28ee9e98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId83366a5f28ee9e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId76006a5f28ee9ea8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66156a5f28ee9ebdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId14216a5f28ee9c71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a5f28ee9c71c.jpg"/><Relationship Id="rId53716a5f28ee9eeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53716a5f28ee9eeb1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>