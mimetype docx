--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61276a5f28ee9b003" w:history="1">
+            <w:hyperlink r:id="rId60956a7b8e6820a63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24036a5f28ee9b06f" w:history="1">
+            <w:hyperlink r:id="rId62846a7b8e6820acc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5081927" name="name36076a5f28ee9c720" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="81331672" name="name88086a7b8e682218b" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14216a5f28ee9c71c" cstate="print"/>
+                    <a:blip r:embed="rId54016a7b8e6822188" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24096a5f28ee9d527" w:history="1">
+      <w:hyperlink r:id="rId33056a7b8e6822f41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59576a5f28ee9d60a" w:history="1">
+      <w:hyperlink r:id="rId20746a7b8e6823021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78556a5f28ee9d67d" w:history="1">
+      <w:hyperlink r:id="rId59886a7b8e6823092" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81336a5f28ee9d6ff" w:history="1">
+      <w:hyperlink r:id="rId19266a7b8e6823113" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50236a5f28ee9d79e" w:history="1">
+      <w:hyperlink r:id="rId15116a7b8e68231b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94016a5f28ee9d810" w:history="1">
+      <w:hyperlink r:id="rId56716a7b8e682323e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14676a5f28ee9d8de" w:history="1">
+      <w:hyperlink r:id="rId58846a7b8e6823317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63656a5f28ee9d95c" w:history="1">
+      <w:hyperlink r:id="rId45786a7b8e6823396" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89766a5f28ee9d9b9" w:history="1">
+      <w:hyperlink r:id="rId23566a7b8e68233f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22166a5f28ee9da37" w:history="1">
+      <w:hyperlink r:id="rId77796a7b8e6823471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79316a5f28ee9dab3" w:history="1">
+      <w:hyperlink r:id="rId30546a7b8e68234ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71356a5f28ee9db30" w:history="1">
+      <w:hyperlink r:id="rId42026a7b8e6823569" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46226a5f28ee9dba0" w:history="1">
+      <w:hyperlink r:id="rId31926a7b8e68235d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96656a5f28ee9dbe1" w:history="1">
+      <w:hyperlink r:id="rId28256a7b8e6823618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51376a5f28ee9dc23" w:history="1">
+      <w:hyperlink r:id="rId99886a7b8e6823665" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53406a5f28ee9dc6c" w:history="1">
+      <w:hyperlink r:id="rId11166a7b8e68236a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35956a5f28ee9dd8c" w:history="1">
+      <w:hyperlink r:id="rId13856a7b8e68237c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95876a5f28ee9dec5" w:history="1">
+      <w:hyperlink r:id="rId92806a7b8e68238fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81176a5f28ee9dfd4" w:history="1">
+      <w:hyperlink r:id="rId66896a7b8e6823a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a5f28ee9e044" w:history="1">
+      <w:hyperlink r:id="rId10226a7b8e6823a7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a5f28ee9e082" w:history="1">
+      <w:hyperlink r:id="rId42386a7b8e6823ab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83986a5f28ee9e211" w:history="1">
+      <w:hyperlink r:id="rId22096a7b8e6823c49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68466a5f28ee9e31b" w:history="1">
+      <w:hyperlink r:id="rId87516a7b8e6823d47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26476a5f28ee9e33b" w:history="1">
+      <w:hyperlink r:id="rId67606a7b8e6823d66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13516a5f28ee9e41e" w:history="1">
+      <w:hyperlink r:id="rId52806a7b8e6823e45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28876a5f28ee9e45d" w:history="1">
+      <w:hyperlink r:id="rId83716a7b8e6823e82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94146a5f28ee9e47c" w:history="1">
+      <w:hyperlink r:id="rId66746a7b8e6823ea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57216a5f28ee9e49b" w:history="1">
+      <w:hyperlink r:id="rId95336a7b8e6823ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84636a5f28ee9e4e1" w:history="1">
+      <w:hyperlink r:id="rId93356a7b8e6823f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98846a5f28ee9e515" w:history="1">
+      <w:hyperlink r:id="rId16266a7b8e6823f39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18206a5f28ee9e5f2" w:history="1">
+      <w:hyperlink r:id="rId58166a7b8e6824014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60366a5f28ee9e655" w:history="1">
+      <w:hyperlink r:id="rId52896a7b8e6824077" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94706a5f28ee9e731" w:history="1">
+      <w:hyperlink r:id="rId86856a7b8e6824151" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a5f28ee9e7ed" w:history="1">
+      <w:hyperlink r:id="rId72206a7b8e682422c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34316a5f28ee9e917" w:history="1">
+      <w:hyperlink r:id="rId87946a7b8e682434d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51966a5f28ee9e96b" w:history="1">
+      <w:hyperlink r:id="rId56456a7b8e68243a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32316a5f28ee9e98b" w:history="1">
+      <w:hyperlink r:id="rId76316a7b8e68243c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83366a5f28ee9e9cb" w:history="1">
+      <w:hyperlink r:id="rId14016a7b8e68243ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76006a5f28ee9ea8e" w:history="1">
+      <w:hyperlink r:id="rId67756a7b8e68244c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66156a5f28ee9ebdf" w:history="1">
+      <w:hyperlink r:id="rId45606a7b8e6824615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21187022" name="name81596a5f28ee9eeb3" descr="eu_funding_250.png"/>
+            <wp:docPr id="66887422" name="name41646a7b8e6824832" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53716a5f28ee9eeb1" cstate="print"/>
+                    <a:blip r:embed="rId85666a7b8e6824831" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49701375">
+  <w:abstractNum w:abstractNumId="31315060">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42018260">
+    <w:lvl w:ilvl="0" w:tplc="56280917">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42018260" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56280917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49701374">
+  <w:abstractNum w:abstractNumId="31315059">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14712726">
+    <w:lvl w:ilvl="0" w:tplc="70633434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49701374">
-    <w:abstractNumId w:val="49701374"/>
+  <w:num w:numId="31315059">
+    <w:abstractNumId w:val="31315059"/>
   </w:num>
-  <w:num w:numId="49701375">
-    <w:abstractNumId w:val="49701375"/>
+  <w:num w:numId="31315060">
+    <w:abstractNumId w:val="31315060"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId774534363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603215945" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61276a5f28ee9b003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId24036a5f28ee9b06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId24096a5f28ee9d527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId59576a5f28ee9d60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId78556a5f28ee9d67d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId81336a5f28ee9d6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId50236a5f28ee9d79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId94016a5f28ee9d810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId14676a5f28ee9d8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId63656a5f28ee9d95c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId89766a5f28ee9d9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId22166a5f28ee9da37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId79316a5f28ee9dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId71356a5f28ee9db30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId46226a5f28ee9dba0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId96656a5f28ee9dbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId51376a5f28ee9dc23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId53406a5f28ee9dc6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId35956a5f28ee9dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId95876a5f28ee9dec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId81176a5f28ee9dfd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId73066a5f28ee9e044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId90566a5f28ee9e082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId83986a5f28ee9e211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId68466a5f28ee9e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId26476a5f28ee9e33b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId13516a5f28ee9e41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId28876a5f28ee9e45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId94146a5f28ee9e47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId57216a5f28ee9e49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId84636a5f28ee9e4e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId98846a5f28ee9e515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId18206a5f28ee9e5f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId60366a5f28ee9e655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId94706a5f28ee9e731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId97896a5f28ee9e7ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId34316a5f28ee9e917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId51966a5f28ee9e96b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId32316a5f28ee9e98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId83366a5f28ee9e9cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId76006a5f28ee9ea8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66156a5f28ee9ebdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId14216a5f28ee9c71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14216a5f28ee9c71c.jpg"/><Relationship Id="rId53716a5f28ee9eeb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53716a5f28ee9eeb1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710775474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451616933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60956a7b8e6820a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId62846a7b8e6820acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId33056a7b8e6822f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId20746a7b8e6823021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId59886a7b8e6823092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId19266a7b8e6823113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId15116a7b8e68231b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId56716a7b8e682323e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId58846a7b8e6823317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId45786a7b8e6823396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId23566a7b8e68233f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId77796a7b8e6823471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId30546a7b8e68234ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId42026a7b8e6823569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId31926a7b8e68235d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId28256a7b8e6823618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId99886a7b8e6823665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId11166a7b8e68236a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId13856a7b8e68237c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId92806a7b8e68238fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId66896a7b8e6823a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId10226a7b8e6823a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId42386a7b8e6823ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId22096a7b8e6823c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId87516a7b8e6823d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId67606a7b8e6823d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId52806a7b8e6823e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId83716a7b8e6823e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId66746a7b8e6823ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId95336a7b8e6823ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId93356a7b8e6823f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId16266a7b8e6823f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId58166a7b8e6824014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId52896a7b8e6824077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId86856a7b8e6824151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId72206a7b8e682422c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId87946a7b8e682434d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId56456a7b8e68243a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId76316a7b8e68243c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId14016a7b8e68243ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId67756a7b8e68244c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45606a7b8e6824615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId54016a7b8e6822188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54016a7b8e6822188.jpg"/><Relationship Id="rId85666a7b8e6824831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85666a7b8e6824831.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>