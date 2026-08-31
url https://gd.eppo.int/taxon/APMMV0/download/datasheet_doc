--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60956a7b8e6820a63" w:history="1">
+            <w:hyperlink r:id="rId50056a9613c5d96d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62846a7b8e6820acc" w:history="1">
+            <w:hyperlink r:id="rId40626a9613c5d973d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81331672" name="name88086a7b8e682218b" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="52677067" name="name38546a9613c5daf05" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54016a7b8e6822188" cstate="print"/>
+                    <a:blip r:embed="rId95206a9613c5daf01" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33056a7b8e6822f41" w:history="1">
+      <w:hyperlink r:id="rId46606a9613c5dbd17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a7b8e6823021" w:history="1">
+      <w:hyperlink r:id="rId89246a9613c5dbdfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59886a7b8e6823092" w:history="1">
+      <w:hyperlink r:id="rId21936a9613c5dbe73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19266a7b8e6823113" w:history="1">
+      <w:hyperlink r:id="rId12946a9613c5dbef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15116a7b8e68231b2" w:history="1">
+      <w:hyperlink r:id="rId70106a9613c5dbf98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56716a7b8e682323e" w:history="1">
+      <w:hyperlink r:id="rId72586a9613c5dc010" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846a7b8e6823317" w:history="1">
+      <w:hyperlink r:id="rId18246a9613c5dc0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45786a7b8e6823396" w:history="1">
+      <w:hyperlink r:id="rId79786a9613c5dc169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23566a7b8e68233f4" w:history="1">
+      <w:hyperlink r:id="rId27556a9613c5dc1c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a7b8e6823471" w:history="1">
+      <w:hyperlink r:id="rId73396a9613c5dc248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30546a7b8e68234ed" w:history="1">
+      <w:hyperlink r:id="rId67236a9613c5dc2c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42026a7b8e6823569" w:history="1">
+      <w:hyperlink r:id="rId67076a9613c5dc345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31926a7b8e68235d7" w:history="1">
+      <w:hyperlink r:id="rId62466a9613c5dc3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28256a7b8e6823618" w:history="1">
+      <w:hyperlink r:id="rId83406a9613c5dc3f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99886a7b8e6823665" w:history="1">
+      <w:hyperlink r:id="rId47366a9613c5dc444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11166a7b8e68236a6" w:history="1">
+      <w:hyperlink r:id="rId92756a9613c5dc487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13856a7b8e68237c3" w:history="1">
+      <w:hyperlink r:id="rId55706a9613c5dc5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92806a7b8e68238fc" w:history="1">
+      <w:hyperlink r:id="rId18696a9613c5dc6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66896a7b8e6823a0a" w:history="1">
+      <w:hyperlink r:id="rId88066a9613c5dc7f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10226a7b8e6823a7b" w:history="1">
+      <w:hyperlink r:id="rId77006a9613c5dc864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a7b8e6823ab8" w:history="1">
+      <w:hyperlink r:id="rId60386a9613c5dc8a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22096a7b8e6823c49" w:history="1">
+      <w:hyperlink r:id="rId18236a9613c5dca46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87516a7b8e6823d47" w:history="1">
+      <w:hyperlink r:id="rId99396a9613c5dcb5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67606a7b8e6823d66" w:history="1">
+      <w:hyperlink r:id="rId20046a9613c5dcb7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52806a7b8e6823e45" w:history="1">
+      <w:hyperlink r:id="rId48756a9613c5dcc60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a7b8e6823e82" w:history="1">
+      <w:hyperlink r:id="rId84426a9613c5dcc9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66746a7b8e6823ea1" w:history="1">
+      <w:hyperlink r:id="rId60496a9613c5dccbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95336a7b8e6823ec0" w:history="1">
+      <w:hyperlink r:id="rId52336a9613c5dccdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93356a7b8e6823f05" w:history="1">
+      <w:hyperlink r:id="rId23896a9613c5dcd26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16266a7b8e6823f39" w:history="1">
+      <w:hyperlink r:id="rId21866a9613c5dcd5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId58166a7b8e6824014" w:history="1">
+      <w:hyperlink r:id="rId19466a9613c5dce3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52896a7b8e6824077" w:history="1">
+      <w:hyperlink r:id="rId87386a9613c5dce9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86856a7b8e6824151" w:history="1">
+      <w:hyperlink r:id="rId54096a9613c5dcf7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72206a7b8e682422c" w:history="1">
+      <w:hyperlink r:id="rId23746a9613c5dd04d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87946a7b8e682434d" w:history="1">
+      <w:hyperlink r:id="rId65976a9613c5dd16e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56456a7b8e68243a0" w:history="1">
+      <w:hyperlink r:id="rId16276a9613c5dd1c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76316a7b8e68243c0" w:history="1">
+      <w:hyperlink r:id="rId18776a9613c5dd1e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14016a7b8e68243ff" w:history="1">
+      <w:hyperlink r:id="rId51206a9613c5dd221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67756a7b8e68244c4" w:history="1">
+      <w:hyperlink r:id="rId48956a9613c5dd2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45606a7b8e6824615" w:history="1">
+      <w:hyperlink r:id="rId46306a9613c5dd444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66887422" name="name41646a7b8e6824832" descr="eu_funding_250.png"/>
+            <wp:docPr id="19552694" name="name79656a9613c5dd4d6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85666a7b8e6824831" cstate="print"/>
+                    <a:blip r:embed="rId34006a9613c5dd4d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31315060">
+  <w:abstractNum w:abstractNumId="27653525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56280917">
+    <w:lvl w:ilvl="0" w:tplc="37654749">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56280917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37654749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31315059">
+  <w:abstractNum w:abstractNumId="27653524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70633434">
+    <w:lvl w:ilvl="0" w:tplc="48539343">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31315059">
-    <w:abstractNumId w:val="31315059"/>
+  <w:num w:numId="27653524">
+    <w:abstractNumId w:val="27653524"/>
   </w:num>
-  <w:num w:numId="31315060">
-    <w:abstractNumId w:val="31315060"/>
+  <w:num w:numId="27653525">
+    <w:abstractNumId w:val="27653525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710775474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId451616933" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60956a7b8e6820a63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId62846a7b8e6820acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId33056a7b8e6822f41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId20746a7b8e6823021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId59886a7b8e6823092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId19266a7b8e6823113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId15116a7b8e68231b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId56716a7b8e682323e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId58846a7b8e6823317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId45786a7b8e6823396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId23566a7b8e68233f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId77796a7b8e6823471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId30546a7b8e68234ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId42026a7b8e6823569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId31926a7b8e68235d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId28256a7b8e6823618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId99886a7b8e6823665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId11166a7b8e68236a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId13856a7b8e68237c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId92806a7b8e68238fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId66896a7b8e6823a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId10226a7b8e6823a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId42386a7b8e6823ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId22096a7b8e6823c49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId87516a7b8e6823d47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId67606a7b8e6823d66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId52806a7b8e6823e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId83716a7b8e6823e82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId66746a7b8e6823ea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId95336a7b8e6823ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId93356a7b8e6823f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId16266a7b8e6823f39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId58166a7b8e6824014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId52896a7b8e6824077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId86856a7b8e6824151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId72206a7b8e682422c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId87946a7b8e682434d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId56456a7b8e68243a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId76316a7b8e68243c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId14016a7b8e68243ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId67756a7b8e68244c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45606a7b8e6824615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId54016a7b8e6822188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54016a7b8e6822188.jpg"/><Relationship Id="rId85666a7b8e6824831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85666a7b8e6824831.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932882144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707956979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50056a9613c5d96d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId40626a9613c5d973d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId46606a9613c5dbd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId89246a9613c5dbdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId21936a9613c5dbe73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId12946a9613c5dbef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId70106a9613c5dbf98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId72586a9613c5dc010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId18246a9613c5dc0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId79786a9613c5dc169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId27556a9613c5dc1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId73396a9613c5dc248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId67236a9613c5dc2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId67076a9613c5dc345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId62466a9613c5dc3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId83406a9613c5dc3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId47366a9613c5dc444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId92756a9613c5dc487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId55706a9613c5dc5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId18696a9613c5dc6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId88066a9613c5dc7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId77006a9613c5dc864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId60386a9613c5dc8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId18236a9613c5dca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId99396a9613c5dcb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId20046a9613c5dcb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId48756a9613c5dcc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId84426a9613c5dcc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId60496a9613c5dccbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId52336a9613c5dccdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId23896a9613c5dcd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId21866a9613c5dcd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId19466a9613c5dce3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId87386a9613c5dce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId54096a9613c5dcf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId23746a9613c5dd04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId65976a9613c5dd16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId16276a9613c5dd1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId18776a9613c5dd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId51206a9613c5dd221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId48956a9613c5dd2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46306a9613c5dd444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95206a9613c5daf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95206a9613c5daf01.jpg"/><Relationship Id="rId34006a9613c5dd4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34006a9613c5dd4d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>