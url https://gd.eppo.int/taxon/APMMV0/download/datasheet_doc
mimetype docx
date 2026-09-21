--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50056a9613c5d96d4" w:history="1">
+            <w:hyperlink r:id="rId85046ab0bbc1d7f80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40626a9613c5d973d" w:history="1">
+            <w:hyperlink r:id="rId85396ab0bbc1d7fe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52677067" name="name38546a9613c5daf05" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="545708" name="name17026ab0bbc1d993b" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95206a9613c5daf01" cstate="print"/>
+                    <a:blip r:embed="rId95496ab0bbc1d993a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46606a9613c5dbd17" w:history="1">
+      <w:hyperlink r:id="rId17176ab0bbc1da66d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89246a9613c5dbdfd" w:history="1">
+      <w:hyperlink r:id="rId36356ab0bbc1da74e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21936a9613c5dbe73" w:history="1">
+      <w:hyperlink r:id="rId22046ab0bbc1da7c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12946a9613c5dbef6" w:history="1">
+      <w:hyperlink r:id="rId48066ab0bbc1da843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70106a9613c5dbf98" w:history="1">
+      <w:hyperlink r:id="rId23846ab0bbc1da8e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72586a9613c5dc010" w:history="1">
+      <w:hyperlink r:id="rId91916ab0bbc1da953" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246a9613c5dc0e8" w:history="1">
+      <w:hyperlink r:id="rId19436ab0bbc1daa20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79786a9613c5dc169" w:history="1">
+      <w:hyperlink r:id="rId78086ab0bbc1daa9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27556a9613c5dc1c8" w:history="1">
+      <w:hyperlink r:id="rId96586ab0bbc1daaf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73396a9613c5dc248" w:history="1">
+      <w:hyperlink r:id="rId18706ab0bbc1dab8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236a9613c5dc2c6" w:history="1">
+      <w:hyperlink r:id="rId80406ab0bbc1dac0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67076a9613c5dc345" w:history="1">
+      <w:hyperlink r:id="rId94806ab0bbc1dac87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62466a9613c5dc3b5" w:history="1">
+      <w:hyperlink r:id="rId73126ab0bbc1dad00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a9613c5dc3f6" w:history="1">
+      <w:hyperlink r:id="rId72506ab0bbc1dad42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47366a9613c5dc444" w:history="1">
+      <w:hyperlink r:id="rId32256ab0bbc1dad84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a9613c5dc487" w:history="1">
+      <w:hyperlink r:id="rId88646ab0bbc1dadc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55706a9613c5dc5a4" w:history="1">
+      <w:hyperlink r:id="rId30376ab0bbc1daedd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18696a9613c5dc6e0" w:history="1">
+      <w:hyperlink r:id="rId65716ab0bbc1db014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88066a9613c5dc7f1" w:history="1">
+      <w:hyperlink r:id="rId98706ab0bbc1db12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77006a9613c5dc864" w:history="1">
+      <w:hyperlink r:id="rId63556ab0bbc1db1a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60386a9613c5dc8a3" w:history="1">
+      <w:hyperlink r:id="rId67256ab0bbc1db1e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18236a9613c5dca46" w:history="1">
+      <w:hyperlink r:id="rId90056ab0bbc1db372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99396a9613c5dcb5c" w:history="1">
+      <w:hyperlink r:id="rId17076ab0bbc1db472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046a9613c5dcb7c" w:history="1">
+      <w:hyperlink r:id="rId98116ab0bbc1db491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48756a9613c5dcc60" w:history="1">
+      <w:hyperlink r:id="rId86576ab0bbc1db570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84426a9613c5dcc9f" w:history="1">
+      <w:hyperlink r:id="rId99096ab0bbc1db5ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60496a9613c5dccbf" w:history="1">
+      <w:hyperlink r:id="rId95736ab0bbc1db5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52336a9613c5dccdf" w:history="1">
+      <w:hyperlink r:id="rId16196ab0bbc1db5ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23896a9613c5dcd26" w:history="1">
+      <w:hyperlink r:id="rId54336ab0bbc1db630" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21866a9613c5dcd5b" w:history="1">
+      <w:hyperlink r:id="rId12296ab0bbc1db664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19466a9613c5dce3b" w:history="1">
+      <w:hyperlink r:id="rId68576ab0bbc1db741" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87386a9613c5dce9f" w:history="1">
+      <w:hyperlink r:id="rId88266ab0bbc1db7a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a9613c5dcf7f" w:history="1">
+      <w:hyperlink r:id="rId14976ab0bbc1db87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a9613c5dd04d" w:history="1">
+      <w:hyperlink r:id="rId36196ab0bbc1db937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65976a9613c5dd16e" w:history="1">
+      <w:hyperlink r:id="rId44636ab0bbc1dba50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16276a9613c5dd1c1" w:history="1">
+      <w:hyperlink r:id="rId11066ab0bbc1dbaa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18776a9613c5dd1e1" w:history="1">
+      <w:hyperlink r:id="rId36356ab0bbc1dbac0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51206a9613c5dd221" w:history="1">
+      <w:hyperlink r:id="rId32786ab0bbc1dbb0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48956a9613c5dd2e9" w:history="1">
+      <w:hyperlink r:id="rId96106ab0bbc1dbbd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46306a9613c5dd444" w:history="1">
+      <w:hyperlink r:id="rId59776ab0bbc1dbd35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19552694" name="name79656a9613c5dd4d6" descr="eu_funding_250.png"/>
+            <wp:docPr id="51072096" name="name62656ab0bbc1dbf19" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34006a9613c5dd4d4" cstate="print"/>
+                    <a:blip r:embed="rId16046ab0bbc1dbf17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27653525">
+  <w:abstractNum w:abstractNumId="46043290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37654749">
+    <w:lvl w:ilvl="0" w:tplc="30412989">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37654749" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30412989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27653524">
+  <w:abstractNum w:abstractNumId="46043289">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48539343">
+    <w:lvl w:ilvl="0" w:tplc="23667249">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27653524">
-    <w:abstractNumId w:val="27653524"/>
+  <w:num w:numId="46043289">
+    <w:abstractNumId w:val="46043289"/>
   </w:num>
-  <w:num w:numId="27653525">
-    <w:abstractNumId w:val="27653525"/>
+  <w:num w:numId="46043290">
+    <w:abstractNumId w:val="46043290"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932882144" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707956979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50056a9613c5d96d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId40626a9613c5d973d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId46606a9613c5dbd17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId89246a9613c5dbdfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId21936a9613c5dbe73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId12946a9613c5dbef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId70106a9613c5dbf98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId72586a9613c5dc010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId18246a9613c5dc0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId79786a9613c5dc169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId27556a9613c5dc1c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId73396a9613c5dc248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId67236a9613c5dc2c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId67076a9613c5dc345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId62466a9613c5dc3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId83406a9613c5dc3f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId47366a9613c5dc444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId92756a9613c5dc487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId55706a9613c5dc5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId18696a9613c5dc6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId88066a9613c5dc7f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId77006a9613c5dc864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId60386a9613c5dc8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId18236a9613c5dca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId99396a9613c5dcb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId20046a9613c5dcb7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId48756a9613c5dcc60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId84426a9613c5dcc9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId60496a9613c5dccbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId52336a9613c5dccdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId23896a9613c5dcd26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId21866a9613c5dcd5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId19466a9613c5dce3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId87386a9613c5dce9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId54096a9613c5dcf7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId23746a9613c5dd04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId65976a9613c5dd16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId16276a9613c5dd1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId18776a9613c5dd1e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId51206a9613c5dd221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId48956a9613c5dd2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46306a9613c5dd444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95206a9613c5daf01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95206a9613c5daf01.jpg"/><Relationship Id="rId34006a9613c5dd4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34006a9613c5dd4d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302203387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213229404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85046ab0bbc1d7f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId85396ab0bbc1d7fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId17176ab0bbc1da66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId36356ab0bbc1da74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId22046ab0bbc1da7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId48066ab0bbc1da843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId23846ab0bbc1da8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId91916ab0bbc1da953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId19436ab0bbc1daa20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId78086ab0bbc1daa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId96586ab0bbc1daaf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId18706ab0bbc1dab8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId80406ab0bbc1dac0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId94806ab0bbc1dac87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId73126ab0bbc1dad00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId72506ab0bbc1dad42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId32256ab0bbc1dad84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId88646ab0bbc1dadc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId30376ab0bbc1daedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId65716ab0bbc1db014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId98706ab0bbc1db12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId63556ab0bbc1db1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId67256ab0bbc1db1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId90056ab0bbc1db372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId17076ab0bbc1db472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId98116ab0bbc1db491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId86576ab0bbc1db570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId99096ab0bbc1db5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId95736ab0bbc1db5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId16196ab0bbc1db5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId54336ab0bbc1db630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId12296ab0bbc1db664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId68576ab0bbc1db741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId88266ab0bbc1db7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId14976ab0bbc1db87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId36196ab0bbc1db937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId44636ab0bbc1dba50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId11066ab0bbc1dbaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId36356ab0bbc1dbac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId32786ab0bbc1dbb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId96106ab0bbc1dbbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59776ab0bbc1dbd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95496ab0bbc1d993a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95496ab0bbc1d993a.jpg"/><Relationship Id="rId16046ab0bbc1dbf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16046ab0bbc1dbf17.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>