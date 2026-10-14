--- v15 (2026-09-21)
+++ v16 (2026-10-14)
@@ -286,51 +286,51 @@
               </w:rPr>
               <w:t xml:space="preserve">APMMV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andean potato mild mosaic virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85046ab0bbc1d7f80" w:history="1">
+            <w:hyperlink r:id="rId67706acfc030217bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -346,51 +346,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85396ab0bbc1d7fe9" w:history="1">
+            <w:hyperlink r:id="rId20636acfc0302182a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1889,63 +1889,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="545708" name="name17026ab0bbc1d993b" descr="APMMV0_distribution_map.jpg"/>
+            <wp:docPr id="60812889" name="name81736acfc03022bf4" descr="APMMV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APMMV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95496ab0bbc1d993a" cstate="print"/>
+                    <a:blip r:embed="rId10296acfc03022bf2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3638,51 +3638,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17176ab0bbc1da66d" w:history="1">
+      <w:hyperlink r:id="rId84636acfc03023986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3775,51 +3775,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356ab0bbc1da74e" w:history="1">
+      <w:hyperlink r:id="rId60346acfc03023a66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3845,51 +3845,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22046ab0bbc1da7c2" w:history="1">
+      <w:hyperlink r:id="rId18806acfc03023ad9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3924,51 +3924,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48066ab0bbc1da843" w:history="1">
+      <w:hyperlink r:id="rId61646acfc03023b5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4023,51 +4023,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23846ab0bbc1da8e2" w:history="1">
+      <w:hyperlink r:id="rId94256acfc03023bf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4093,51 +4093,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916ab0bbc1da953" w:history="1">
+      <w:hyperlink r:id="rId77246acfc03023c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4221,51 +4221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19436ab0bbc1daa20" w:history="1">
+      <w:hyperlink r:id="rId70486acfc03023d7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4300,51 +4300,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78086ab0bbc1daa9c" w:history="1">
+      <w:hyperlink r:id="rId86206acfc03023e25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4359,51 +4359,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96586ab0bbc1daaf9" w:history="1">
+      <w:hyperlink r:id="rId12666acfc03023e86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4438,51 +4438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18706ab0bbc1dab8b" w:history="1">
+      <w:hyperlink r:id="rId19916acfc03023f05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4517,51 +4517,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80406ab0bbc1dac0a" w:history="1">
+      <w:hyperlink r:id="rId83286acfc03023f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4596,51 +4596,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94806ab0bbc1dac87" w:history="1">
+      <w:hyperlink r:id="rId10316acfc030240cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4666,168 +4666,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73126ab0bbc1dad00" w:history="1">
+      <w:hyperlink r:id="rId72096acfc03024145" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506ab0bbc1dad42" w:history="1">
+      <w:hyperlink r:id="rId27916acfc030241a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32256ab0bbc1dad84" w:history="1">
+      <w:hyperlink r:id="rId60176acfc030241ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88646ab0bbc1dadc3" w:history="1">
+      <w:hyperlink r:id="rId32916acfc0302422d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4958,51 +4958,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30376ab0bbc1daedd" w:history="1">
+      <w:hyperlink r:id="rId43346acfc03024359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5153,51 +5153,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65716ab0bbc1db014" w:history="1">
+      <w:hyperlink r:id="rId50156acfc03024494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5319,51 +5319,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98706ab0bbc1db12e" w:history="1">
+      <w:hyperlink r:id="rId70496acfc030245a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,90 +5389,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63556ab0bbc1db1a1" w:history="1">
+      <w:hyperlink r:id="rId46966acfc03024616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67256ab0bbc1db1e0" w:history="1">
+      <w:hyperlink r:id="rId24476acfc03024654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5681,51 +5681,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90056ab0bbc1db372" w:history="1">
+      <w:hyperlink r:id="rId91346acfc030247e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5836,72 +5836,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17076ab0bbc1db472" w:history="1">
+      <w:hyperlink r:id="rId23046acfc030248e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98116ab0bbc1db491" w:history="1">
+      <w:hyperlink r:id="rId49406acfc03024905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5994,208 +5994,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86576ab0bbc1db570" w:history="1">
+      <w:hyperlink r:id="rId98346acfc030249e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99096ab0bbc1db5ae" w:history="1">
+      <w:hyperlink r:id="rId12676acfc03024a24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95736ab0bbc1db5cd" w:history="1">
+      <w:hyperlink r:id="rId91896acfc03024a42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16196ab0bbc1db5ec" w:history="1">
+      <w:hyperlink r:id="rId43036acfc03024a62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54336ab0bbc1db630" w:history="1">
+      <w:hyperlink r:id="rId32556acfc03024aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12296ab0bbc1db664" w:history="1">
+      <w:hyperlink r:id="rId91896acfc03024add" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6288,51 +6288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576ab0bbc1db741" w:history="1">
+      <w:hyperlink r:id="rId24276acfc03024bba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6347,51 +6347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88266ab0bbc1db7a4" w:history="1">
+      <w:hyperlink r:id="rId88696acfc03024c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14976ab0bbc1db87d" w:history="1">
+      <w:hyperlink r:id="rId19516acfc03024cf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6601,51 +6601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196ab0bbc1db937" w:history="1">
+      <w:hyperlink r:id="rId42416acfc03024dcf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6776,161 +6776,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44636ab0bbc1dba50" w:history="1">
+      <w:hyperlink r:id="rId40676acfc03024ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11066ab0bbc1dbaa0" w:history="1">
+      <w:hyperlink r:id="rId20396acfc03024f4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356ab0bbc1dbac0" w:history="1">
+      <w:hyperlink r:id="rId71156acfc03024f6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32786ab0bbc1dbb0e" w:history="1">
+      <w:hyperlink r:id="rId80356acfc03024fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7005,51 +7005,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus mosandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96106ab0bbc1dbbd6" w:history="1">
+      <w:hyperlink r:id="rId65726acfc03025074" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7220,81 +7220,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59776ab0bbc1dbd35" w:history="1">
+      <w:hyperlink r:id="rId47626acfc030251e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51072096" name="name62656ab0bbc1dbf19" descr="eu_funding_250.png"/>
+            <wp:docPr id="11135929" name="name77336acfc03025278" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16046ab0bbc1dbf17" cstate="print"/>
+                    <a:blip r:embed="rId29626acfc03025277" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7392,137 +7392,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46043290">
+  <w:abstractNum w:abstractNumId="85396848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30412989">
+    <w:lvl w:ilvl="0" w:tplc="12076845">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30412989" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12076845" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46043289">
+  <w:abstractNum w:abstractNumId="85396847">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23667249">
+    <w:lvl w:ilvl="0" w:tplc="52272922">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8274,55 +8274,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46043289">
-    <w:abstractNumId w:val="46043289"/>
+  <w:num w:numId="85396847">
+    <w:abstractNumId w:val="85396847"/>
   </w:num>
-  <w:num w:numId="46043290">
-    <w:abstractNumId w:val="46043290"/>
+  <w:num w:numId="85396848">
+    <w:abstractNumId w:val="85396848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19872,51 +19872,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302203387" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId213229404" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85046ab0bbc1d7f80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId85396ab0bbc1d7fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId17176ab0bbc1da66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId36356ab0bbc1da74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId22046ab0bbc1da7c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId48066ab0bbc1da843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId23846ab0bbc1da8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId91916ab0bbc1da953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId19436ab0bbc1daa20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId78086ab0bbc1daa9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId96586ab0bbc1daaf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId18706ab0bbc1dab8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId80406ab0bbc1dac0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId94806ab0bbc1dac87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId73126ab0bbc1dad00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId72506ab0bbc1dad42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId32256ab0bbc1dad84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId88646ab0bbc1dadc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId30376ab0bbc1daedd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId65716ab0bbc1db014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId98706ab0bbc1db12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId63556ab0bbc1db1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId67256ab0bbc1db1e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId90056ab0bbc1db372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId17076ab0bbc1db472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId98116ab0bbc1db491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId86576ab0bbc1db570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId99096ab0bbc1db5ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId95736ab0bbc1db5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId16196ab0bbc1db5ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId54336ab0bbc1db630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId12296ab0bbc1db664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId68576ab0bbc1db741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId88266ab0bbc1db7a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId14976ab0bbc1db87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId36196ab0bbc1db937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId44636ab0bbc1dba50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId11066ab0bbc1dbaa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId36356ab0bbc1dbac0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId32786ab0bbc1dbb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId96106ab0bbc1dbbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59776ab0bbc1dbd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95496ab0bbc1d993a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95496ab0bbc1d993a.jpg"/><Relationship Id="rId16046ab0bbc1dbf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16046ab0bbc1dbf17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId232185044" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId855787776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67706acfc030217bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/" TargetMode="External"/><Relationship Id="rId20636acfc0302182a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APMMV0/categorization" TargetMode="External"/><Relationship Id="rId84636acfc03023986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId60346acfc03023a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId18806acfc03023ad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId61646acfc03023b5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId94256acfc03023bf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId77246acfc03023c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId70486acfc03023d7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId86206acfc03023e25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId12666acfc03023e86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId19916acfc03023f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId83286acfc03023f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId10316acfc030240cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId72096acfc03024145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId27916acfc030241a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId60176acfc030241ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId32916acfc0302422d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId43346acfc03024359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId50156acfc03024494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId70496acfc030245a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId46966acfc03024616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId24476acfc03024654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId91346acfc030247e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId23046acfc030248e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId49406acfc03024905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId98346acfc030249e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId12676acfc03024a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId91896acfc03024a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId43036acfc03024a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId32556acfc03024aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId91896acfc03024add" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId24276acfc03024bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId88696acfc03024c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId19516acfc03024cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId42416acfc03024dcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId40676acfc03024ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId20396acfc03024f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId71156acfc03024f6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId80356acfc03024fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId65726acfc03025074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47626acfc030251e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId10296acfc03022bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10296acfc03022bf2.jpg"/><Relationship Id="rId29626acfc03025277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29626acfc03025277.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>