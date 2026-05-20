--- v0 (2025-10-04)
+++ v1 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="APLV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLAK</t>
   </si>
   <si>
     <t>Solanum acaule</t>
   </si>
   <si>
     <t>* Roenhorst JW, Verhoeven JThJ (1998) Virology. In: Verslagen en Mededelingen nr. 193, Annual report 1997. Plant Protection Service, Wageningen (NL), pp 106–123.</t>
   </si>
   <si>
@@ -122,50 +122,59 @@
   </si>
   <si>
     <t>* Bertschinger L, Scheidegger UC, Luther K, Pinillos O, Hidalgo A (1990) La incidencia de virus de papa en cultivares nativos y mejorados en la sierra peruana [The incidence of potato virus in native and improved cultivars in the Peruvian highlands]. Revista Latinoamericana de la Papa 3, 62–79.
 ------- Found infecting various Solanum tuberosum subsp. andigenum x S tuberosum cvs. As Solanum tuberosum subsp. andigena x S. tuberosum subsp. tuberosum.
 * Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- Experimentally infected Solanum demissum x S. tuberosum; S. tuberosum subsp. andigenum x S. tuberosum cv. Revolucion; S. tuberosum subsp. andigenum x S. tuberosum cv Mi Peru. Symptomless systemic infection for Caj isolate.</t>
   </si>
   <si>
     <t>SOLAD</t>
   </si>
   <si>
     <t>Solanum tuberosum subsp. andigenum</t>
   </si>
   <si>
     <t>* Bertschinger L, Scheidegger UC, Luther K, Pinillos O, Hidalgo A (1990) La incidencia de virus de papa en cultivares nativos y mejorados en la sierra peruana [The incidence of potato virus in native and improved cultivars in the Peruvian highlands]. Revista Latinoamericana de la Papa 3, 62–79.
 ------- Found infecting various cultivars.
 * Fuentes S, Perez A, Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at https://doi.org/10.21223/P3/YFHLQU [accessed on 10 January 2023]
 ------- Found in various cultivars (Andina, Huayro, Yungay).
 * García W, Gandarillas A (1992) Incidencia virotica en campos de tubérculo-semilla de papa en certificación y campos comerciales [Virus incidence in potato tuber-seed fields in certification and commercial fields]. Revista de Agricultura. Facultad de Ciencias Agrícolas y Pecuarias, Universidad Mayor de San Simón. Cochabamba, Bolivia 21, 29–33.
 ------- Found in the cv. Huaycha.
 * M Coco Morante,  UMSS, Bolivia, personal communication, 2022.
 ------- Found infecting the cvs Imilla blanca and Sak'ampaya. Unpublished data from Coco Morante M, Salazar EC, Burgos Villegas J, Ponce NT (2021) Virus incidence associated with native potato yield in microcenters of potato genetic diversity of Bolivian. American Journal of Potato Research 98, 384–394 .</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>CPSSS</t>
+  </si>
+  <si>
+    <t>Capsicum sp.</t>
+  </si>
+  <si>
+    <t>* Khalid Z, Amer MA, Amir M, Zaman M, Hussain K, Al-Shahwan IM, Al-Saleh MA (2025) Serological detection of important new viruses infecting pepper crop in   Arabia. Advancements in Life Sciences 12(2), 378-383.</t>
   </si>
   <si>
     <t>LEPME</t>
   </si>
   <si>
     <t>Lepidium meyenii</t>
   </si>
   <si>
     <t>* Alcazar J, Chuquillanqui C, Mayta S, Salazar J, Cusihuallpa L, Viguria R, Salazar L, Ortiz O (2003) Integrated Pest Management for Roots and Tubers Crops. Annual progress report January 1, 2003- December 31, 2003. 6 pp.
 ------- Cultivated maca (some authors consider it as L. peruvanium). Using ELISA, seedlings grown from  seed tested positive for APLV.</t>
   </si>
   <si>
     <t>ULLTU</t>
   </si>
   <si>
     <t>Ullucus tuberosus</t>
   </si>
   <si>
     <t>* Lizarraga C, Santa Cruz M, Jayasinghe U (1996) Detection of an isolate of Andean potato latent virus in ulluco (Ullucus tuberosus Caldas). Plant Disease 80, 344.
 * Lizarraga C, Santa Cruz M, Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In: CIP Program Report 1995-1996, pp 156-158. International Potato Centre, Lima, Peru. https://cgspace.cgiar.org/handle/10568/109459</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
@@ -821,51 +830,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -991,592 +1000,606 @@
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
         <v>36</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>59</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B21" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C22" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B23" t="s">
         <v>67</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B32" t="s">
         <v>90</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" t="s">
         <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B39" t="s">
+        <v>108</v>
+      </c>
+      <c r="C39" t="s">
+        <v>109</v>
+      </c>
+      <c r="D39" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" t="s">
         <v>111</v>
       </c>
       <c r="D40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B44" t="s">
         <v>120</v>
       </c>
       <c r="C44" t="s">
         <v>121</v>
       </c>
       <c r="D44" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" t="s">
         <v>124</v>
       </c>
       <c r="D45" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
       <c r="D46" t="s">
-        <v>42</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D48" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D49" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B50" t="s">
         <v>135</v>
       </c>
       <c r="C50" t="s">
         <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>42</v>
+        <v>137</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B51" t="s">
+        <v>138</v>
+      </c>
+      <c r="C51" t="s">
+        <v>139</v>
+      </c>
+      <c r="D51" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">