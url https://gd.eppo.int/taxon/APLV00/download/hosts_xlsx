--- v1 (2026-05-20)
+++ v2 (2026-08-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="APLV00" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>SOLAK</t>
   </si>
   <si>
     <t>Solanum acaule</t>
   </si>
   <si>
     <t>* Roenhorst JW, Verhoeven JThJ (1998) Virology. In: Verslagen en Mededelingen nr. 193, Annual report 1997. Plant Protection Service, Wageningen (NL), pp 106–123.</t>
   </si>
   <si>
@@ -357,60 +357,64 @@
   </si>
   <si>
     <t>Nicotiana sylvestris</t>
   </si>
   <si>
     <t>NIOTA</t>
   </si>
   <si>
     <t>Nicotiana tabacum</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- On Nicotiana tabacum cv. Xanthi. Symptomless systemic infection for Caj isolate.</t>
   </si>
   <si>
     <t>PEUHY</t>
   </si>
   <si>
     <t>Petunia hybrids</t>
   </si>
   <si>
     <t>* García W, Gandarillas A (1992) Incidencia virotica en campos de tubérculo-semilla de papa en certificación y campos comerciales [Virus incidence in potato tuber-seed fields in certification and commercial fields]. Revista de Agricultura. Facultad de Ciencias Agrícolas y Pecuarias, Universidad Mayor de San Simón. Cochabamba, Bolivia 21, 29–33.
 ------- As Petunia hybrida.</t>
   </si>
   <si>
-    <t>PHYFL</t>
-[...4 lines deleted...]
-  <si>
     <t>PHYPE</t>
   </si>
   <si>
     <t>Physalis peruviana</t>
+  </si>
+  <si>
+    <t>PHYPU</t>
+  </si>
+  <si>
+    <t>Physalis pubescens</t>
+  </si>
+  <si>
+    <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
+------- as Physalis floridana</t>
   </si>
   <si>
     <t>SOLBE</t>
   </si>
   <si>
     <t>Solanum berthaultii</t>
   </si>
   <si>
     <t>* Jones RAC, Fribourg CE (1978) Symptoms induced by Andean potato latent virus in wild and cultivated potatoes. Potato Research 21, 121-127.</t>
   </si>
   <si>
     <t>SOLCY</t>
   </si>
   <si>
     <t>Solanum cardiophyllum</t>
   </si>
   <si>
     <t>SOLCH</t>
   </si>
   <si>
     <t>Solanum chacoense</t>
   </si>
   <si>
     <t>* Fribourg CE, Jones RAC, Koenig R (1977) Host plant reaction, physical properties and serology of three isolates of Andean potato latent virus from Peru. Annals of Applied Biology 86, 373-380.
 ------- Symptomless systemic infection for  Caj isolate.
@@ -1359,244 +1363,244 @@
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>39</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>39</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>39</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>39</v>
       </c>
       <c r="B39" t="s">
+        <v>109</v>
+      </c>
+      <c r="C39" t="s">
+        <v>110</v>
+      </c>
+      <c r="D39" t="s">
         <v>108</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>39</v>
       </c>
       <c r="B41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>39</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>39</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>39</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>39</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>39</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D47" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>39</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>39</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>39</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>39</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D51" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>