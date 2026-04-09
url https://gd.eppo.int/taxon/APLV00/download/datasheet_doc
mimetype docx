--- v7 (2026-03-20)
+++ v8 (2026-04-09)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581669bcf71f0b0c5" w:history="1">
+            <w:hyperlink r:id="rId663669d7a9073907c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885069bcf71f0b12e" w:history="1">
+            <w:hyperlink r:id="rId234969d7a907390e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46806679" name="name248069bcf71f0cc60" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="19796962" name="name414369d7a9073ac35" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId894969bcf71f0cc5a" cstate="print"/>
+                    <a:blip r:embed="rId405269d7a9073ac31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623169bcf71f0da6f" w:history="1">
+      <w:hyperlink r:id="rId565369d7a9073b9db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501269bcf71f0db83" w:history="1">
+      <w:hyperlink r:id="rId302369d7a9073baba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4031,51 +4031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870869bcf71f0dbf9" w:history="1">
+      <w:hyperlink r:id="rId147169d7a9073bb2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId905569bcf71f0dc7b" w:history="1">
+      <w:hyperlink r:id="rId587369d7a9073bbac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4209,51 +4209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId172469bcf71f0dd1c" w:history="1">
+      <w:hyperlink r:id="rId804069d7a9073bc49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4279,51 +4279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644669bcf71f0dd8c" w:history="1">
+      <w:hyperlink r:id="rId757969d7a9073bcb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4407,51 +4407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924969bcf71f0de59" w:history="1">
+      <w:hyperlink r:id="rId173569d7a9073bd80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4486,51 +4486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278869bcf71f0ded7" w:history="1">
+      <w:hyperlink r:id="rId519169d7a9073bdfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642369bcf71f0df35" w:history="1">
+      <w:hyperlink r:id="rId989169d7a9073be57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289869bcf71f0dfb2" w:history="1">
+      <w:hyperlink r:id="rId125869d7a9073bed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4703,51 +4703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751069bcf71f0e02e" w:history="1">
+      <w:hyperlink r:id="rId160469d7a9073bf4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791469bcf71f0e0b8" w:history="1">
+      <w:hyperlink r:id="rId294769d7a9073bfd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4852,168 +4852,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId977569bcf71f0e128" w:history="1">
+      <w:hyperlink r:id="rId229769d7a9073c045" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184069bcf71f0e169" w:history="1">
+      <w:hyperlink r:id="rId154169d7a9073c08c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962069bcf71f0e1aa" w:history="1">
+      <w:hyperlink r:id="rId249269d7a9073c0cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947669bcf71f0e1ea" w:history="1">
+      <w:hyperlink r:id="rId876369d7a9073c123" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId945769bcf71f0e302" w:history="1">
+      <w:hyperlink r:id="rId493669d7a9073c23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5339,51 +5339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971569bcf71f0e439" w:history="1">
+      <w:hyperlink r:id="rId507769d7a9073c371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5505,51 +5505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404769bcf71f0e555" w:history="1">
+      <w:hyperlink r:id="rId952169d7a9073c47f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5575,90 +5575,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311969bcf71f0e5c7" w:history="1">
+      <w:hyperlink r:id="rId232269d7a9073c4ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295569bcf71f0e606" w:history="1">
+      <w:hyperlink r:id="rId555069d7a9073c52c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId447369bcf71f0e798" w:history="1">
+      <w:hyperlink r:id="rId740969d7a9073c6b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,72 +6022,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222869bcf71f0e896" w:history="1">
+      <w:hyperlink r:id="rId844169d7a9073c7c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943569bcf71f0e8b5" w:history="1">
+      <w:hyperlink r:id="rId526269d7a9073c7e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6180,208 +6180,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697269bcf71f0e995" w:history="1">
+      <w:hyperlink r:id="rId684869d7a9073ca0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId944169bcf71f0e9d2" w:history="1">
+      <w:hyperlink r:id="rId740369d7a9073ca5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334269bcf71f0e9f0" w:history="1">
+      <w:hyperlink r:id="rId585869d7a9073ca7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912569bcf71f0ea0f" w:history="1">
+      <w:hyperlink r:id="rId710169d7a9073ca99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId889269bcf71f0ea6a" w:history="1">
+      <w:hyperlink r:id="rId886969d7a9073cade" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId459069bcf71f0ea9f" w:history="1">
+      <w:hyperlink r:id="rId405969d7a9073cb14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId306369bcf71f0eb7f" w:history="1">
+      <w:hyperlink r:id="rId420469d7a9073cc29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6533,51 +6533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711569bcf71f0ebe2" w:history="1">
+      <w:hyperlink r:id="rId912269d7a9073cc8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6670,51 +6670,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547969bcf71f0ecbf" w:history="1">
+      <w:hyperlink r:id="rId126969d7a9073cd68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6787,51 +6787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882969bcf71f0ed7b" w:history="1">
+      <w:hyperlink r:id="rId634769d7a9073ce21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,161 +6962,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455869bcf71f0ee96" w:history="1">
+      <w:hyperlink r:id="rId380369d7a9073cf38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799869bcf71f0eee8" w:history="1">
+      <w:hyperlink r:id="rId405469d7a9073cf89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700669bcf71f0ef08" w:history="1">
+      <w:hyperlink r:id="rId648569d7a9073cfa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142069bcf71f0ef47" w:history="1">
+      <w:hyperlink r:id="rId986469d7a9073d036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7191,51 +7191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996469bcf71f0f00b" w:history="1">
+      <w:hyperlink r:id="rId965169d7a9073d225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7406,81 +7406,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423569bcf71f0f16c" w:history="1">
+      <w:hyperlink r:id="rId257369d7a9073d382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56373289" name="name862269bcf71f0f20b" descr="eu_funding_250.png"/>
+            <wp:docPr id="34074726" name="name427569d7a9073d3f8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId362369bcf71f0f20a" cstate="print"/>
+                    <a:blip r:embed="rId200369d7a9073d3f7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7578,137 +7578,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64715183">
+  <w:abstractNum w:abstractNumId="39775508">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78480987">
+    <w:lvl w:ilvl="0" w:tplc="75062153">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78480987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75062153" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64715182">
+  <w:abstractNum w:abstractNumId="39775507">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19494528">
+    <w:lvl w:ilvl="0" w:tplc="29612576">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8460,55 +8460,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64715182">
-    <w:abstractNumId w:val="64715182"/>
+  <w:num w:numId="39775507">
+    <w:abstractNumId w:val="39775507"/>
   </w:num>
-  <w:num w:numId="64715183">
-    <w:abstractNumId w:val="64715183"/>
+  <w:num w:numId="39775508">
+    <w:abstractNumId w:val="39775508"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20058,51 +20058,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId953453959" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181125348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId581669bcf71f0b0c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId885069bcf71f0b12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId623169bcf71f0da6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId501269bcf71f0db83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId870869bcf71f0dbf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId905569bcf71f0dc7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId172469bcf71f0dd1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId644669bcf71f0dd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId924969bcf71f0de59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId278869bcf71f0ded7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId642369bcf71f0df35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId289869bcf71f0dfb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId751069bcf71f0e02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId791469bcf71f0e0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId977569bcf71f0e128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId184069bcf71f0e169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId962069bcf71f0e1aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId947669bcf71f0e1ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId945769bcf71f0e302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId971569bcf71f0e439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId404769bcf71f0e555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId311969bcf71f0e5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId295569bcf71f0e606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId447369bcf71f0e798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId222869bcf71f0e896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId943569bcf71f0e8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId697269bcf71f0e995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId944169bcf71f0e9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId334269bcf71f0e9f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId912569bcf71f0ea0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId889269bcf71f0ea6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId459069bcf71f0ea9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId306369bcf71f0eb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId711569bcf71f0ebe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId547969bcf71f0ecbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId882969bcf71f0ed7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId455869bcf71f0ee96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId799869bcf71f0eee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId700669bcf71f0ef08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId142069bcf71f0ef47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId996469bcf71f0f00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId423569bcf71f0f16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId894969bcf71f0cc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894969bcf71f0cc5a.jpg"/><Relationship Id="rId362369bcf71f0f20a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId362369bcf71f0f20a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540421054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId412203616" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId663669d7a9073907c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId234969d7a907390e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId565369d7a9073b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId302369d7a9073baba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId147169d7a9073bb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId587369d7a9073bbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId804069d7a9073bc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId757969d7a9073bcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId173569d7a9073bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId519169d7a9073bdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId989169d7a9073be57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId125869d7a9073bed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId160469d7a9073bf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId294769d7a9073bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId229769d7a9073c045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId154169d7a9073c08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId249269d7a9073c0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId876369d7a9073c123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId493669d7a9073c23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId507769d7a9073c371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId952169d7a9073c47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId232269d7a9073c4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId555069d7a9073c52c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId740969d7a9073c6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId844169d7a9073c7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId526269d7a9073c7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId684869d7a9073ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId740369d7a9073ca5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId585869d7a9073ca7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId710169d7a9073ca99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId886969d7a9073cade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId405969d7a9073cb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId420469d7a9073cc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId912269d7a9073cc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId126969d7a9073cd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId634769d7a9073ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId380369d7a9073cf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId405469d7a9073cf89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId648569d7a9073cfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId986469d7a9073d036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId965169d7a9073d225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId257369d7a9073d382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId405269d7a9073ac31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405269d7a9073ac31.jpg"/><Relationship Id="rId200369d7a9073d3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200369d7a9073d3f7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>