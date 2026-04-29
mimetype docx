--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663669d7a9073907c" w:history="1">
+            <w:hyperlink r:id="rId393869f23179cb10a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234969d7a907390e5" w:history="1">
+            <w:hyperlink r:id="rId813369f23179cb171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2075,63 +2075,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19796962" name="name414369d7a9073ac35" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="78326831" name="name528369f23179ccdb8" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId405269d7a9073ac31" cstate="print"/>
+                    <a:blip r:embed="rId911269f23179ccdb4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3824,51 +3824,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId565369d7a9073b9db" w:history="1">
+      <w:hyperlink r:id="rId407269f23179ce068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3961,51 +3961,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302369d7a9073baba" w:history="1">
+      <w:hyperlink r:id="rId205269f23179ce15e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4031,51 +4031,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147169d7a9073bb2c" w:history="1">
+      <w:hyperlink r:id="rId599169f23179ce1d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587369d7a9073bbac" w:history="1">
+      <w:hyperlink r:id="rId497369f23179ce253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4209,51 +4209,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804069d7a9073bc49" w:history="1">
+      <w:hyperlink r:id="rId546869f23179ce2f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4279,51 +4279,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757969d7a9073bcb7" w:history="1">
+      <w:hyperlink r:id="rId210769f23179ce35f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4407,51 +4407,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173569d7a9073bd80" w:history="1">
+      <w:hyperlink r:id="rId635269f23179ce42b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4486,51 +4486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId519169d7a9073bdfc" w:history="1">
+      <w:hyperlink r:id="rId796069f23179ce4a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4545,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989169d7a9073be57" w:history="1">
+      <w:hyperlink r:id="rId768869f23179ce505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4624,51 +4624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125869d7a9073bed1" w:history="1">
+      <w:hyperlink r:id="rId592969f23179ce595" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4703,51 +4703,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId160469d7a9073bf4b" w:history="1">
+      <w:hyperlink r:id="rId183369f23179ce611" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4782,51 +4782,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294769d7a9073bfd1" w:history="1">
+      <w:hyperlink r:id="rId822469f23179ce69b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4852,168 +4852,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229769d7a9073c045" w:history="1">
+      <w:hyperlink r:id="rId516369f23179ce70a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154169d7a9073c08c" w:history="1">
+      <w:hyperlink r:id="rId838969f23179ce74b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249269d7a9073c0cc" w:history="1">
+      <w:hyperlink r:id="rId769569f23179ce78c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876369d7a9073c123" w:history="1">
+      <w:hyperlink r:id="rId699669f23179ce7cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5144,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493669d7a9073c23e" w:history="1">
+      <w:hyperlink r:id="rId454269f23179ce8e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5339,51 +5339,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507769d7a9073c371" w:history="1">
+      <w:hyperlink r:id="rId868769f23179cea21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5505,51 +5505,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952169d7a9073c47f" w:history="1">
+      <w:hyperlink r:id="rId411469f23179ceb34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5575,90 +5575,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232269d7a9073c4ef" w:history="1">
+      <w:hyperlink r:id="rId655469f23179ceba6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId555069d7a9073c52c" w:history="1">
+      <w:hyperlink r:id="rId641569f23179cebe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5867,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740969d7a9073c6b8" w:history="1">
+      <w:hyperlink r:id="rId219469f23179ced71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,72 +6022,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844169d7a9073c7c6" w:history="1">
+      <w:hyperlink r:id="rId932669f23179cee6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526269d7a9073c7e4" w:history="1">
+      <w:hyperlink r:id="rId273869f23179cee8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6180,208 +6180,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684869d7a9073ca0f" w:history="1">
+      <w:hyperlink r:id="rId232669f23179cef69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId740369d7a9073ca5b" w:history="1">
+      <w:hyperlink r:id="rId383769f23179cefa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585869d7a9073ca7b" w:history="1">
+      <w:hyperlink r:id="rId282269f23179cefc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710169d7a9073ca99" w:history="1">
+      <w:hyperlink r:id="rId897969f23179cefe4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886969d7a9073cade" w:history="1">
+      <w:hyperlink r:id="rId802669f23179cf029" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405969d7a9073cb14" w:history="1">
+      <w:hyperlink r:id="rId226569f23179cf06d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6474,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469d7a9073cc29" w:history="1">
+      <w:hyperlink r:id="rId466869f23179cf14d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6533,51 +6533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId912269d7a9073cc8e" w:history="1">
+      <w:hyperlink r:id="rId508969f23179cf1b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6670,51 +6670,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126969d7a9073cd68" w:history="1">
+      <w:hyperlink r:id="rId926269f23179cf28b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6787,51 +6787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634769d7a9073ce21" w:history="1">
+      <w:hyperlink r:id="rId478469f23179cf347" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,161 +6962,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId380369d7a9073cf38" w:history="1">
+      <w:hyperlink r:id="rId603769f23179cf45f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405469d7a9073cf89" w:history="1">
+      <w:hyperlink r:id="rId632269f23179cf4b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648569d7a9073cfa8" w:history="1">
+      <w:hyperlink r:id="rId275269f23179cf4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId986469d7a9073d036" w:history="1">
+      <w:hyperlink r:id="rId614369f23179cf50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7191,51 +7191,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId965169d7a9073d225" w:history="1">
+      <w:hyperlink r:id="rId429869f23179cf5e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7406,81 +7406,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId257369d7a9073d382" w:history="1">
+      <w:hyperlink r:id="rId913569f23179cf736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34074726" name="name427569d7a9073d3f8" descr="eu_funding_250.png"/>
+            <wp:docPr id="15185205" name="name373569f23179cf7d8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId200369d7a9073d3f7" cstate="print"/>
+                    <a:blip r:embed="rId445169f23179cf7d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7578,137 +7578,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39775508">
+  <w:abstractNum w:abstractNumId="60521677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75062153">
+    <w:lvl w:ilvl="0" w:tplc="40422227">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75062153" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40422227" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39775507">
+  <w:abstractNum w:abstractNumId="60521676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29612576">
+    <w:lvl w:ilvl="0" w:tplc="50029879">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8460,55 +8460,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39775507">
-    <w:abstractNumId w:val="39775507"/>
+  <w:num w:numId="60521676">
+    <w:abstractNumId w:val="60521676"/>
   </w:num>
-  <w:num w:numId="39775508">
-    <w:abstractNumId w:val="39775508"/>
+  <w:num w:numId="60521677">
+    <w:abstractNumId w:val="60521677"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20058,51 +20058,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId540421054" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId412203616" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId663669d7a9073907c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId234969d7a907390e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId565369d7a9073b9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId302369d7a9073baba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId147169d7a9073bb2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId587369d7a9073bbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId804069d7a9073bc49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId757969d7a9073bcb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId173569d7a9073bd80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId519169d7a9073bdfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId989169d7a9073be57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId125869d7a9073bed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId160469d7a9073bf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId294769d7a9073bfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId229769d7a9073c045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId154169d7a9073c08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId249269d7a9073c0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId876369d7a9073c123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId493669d7a9073c23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId507769d7a9073c371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId952169d7a9073c47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId232269d7a9073c4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId555069d7a9073c52c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId740969d7a9073c6b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId844169d7a9073c7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId526269d7a9073c7e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId684869d7a9073ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId740369d7a9073ca5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId585869d7a9073ca7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId710169d7a9073ca99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId886969d7a9073cade" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId405969d7a9073cb14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId420469d7a9073cc29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId912269d7a9073cc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId126969d7a9073cd68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId634769d7a9073ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId380369d7a9073cf38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId405469d7a9073cf89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId648569d7a9073cfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId986469d7a9073d036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId965169d7a9073d225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId257369d7a9073d382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId405269d7a9073ac31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId405269d7a9073ac31.jpg"/><Relationship Id="rId200369d7a9073d3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId200369d7a9073d3f7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304824572" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575131556" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393869f23179cb10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId813369f23179cb171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId407269f23179ce068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId205269f23179ce15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId599169f23179ce1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId497369f23179ce253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId546869f23179ce2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId210769f23179ce35f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId635269f23179ce42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId796069f23179ce4a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId768869f23179ce505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId592969f23179ce595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId183369f23179ce611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId822469f23179ce69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId516369f23179ce70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId838969f23179ce74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId769569f23179ce78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId699669f23179ce7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId454269f23179ce8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId868769f23179cea21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId411469f23179ceb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId655469f23179ceba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId641569f23179cebe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId219469f23179ced71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId932669f23179cee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId273869f23179cee8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId232669f23179cef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId383769f23179cefa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId282269f23179cefc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId897969f23179cefe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId802669f23179cf029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId226569f23179cf06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId466869f23179cf14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId508969f23179cf1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId926269f23179cf28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId478469f23179cf347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId603769f23179cf45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId632269f23179cf4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId275269f23179cf4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId614369f23179cf50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId429869f23179cf5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId913569f23179cf736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId911269f23179ccdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911269f23179ccdb4.jpg"/><Relationship Id="rId445169f23179cf7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445169f23179cf7d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>