--- v9 (2026-04-29)
+++ v10 (2026-05-20)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393869f23179cb10a" w:history="1">
+            <w:hyperlink r:id="rId66146a0d5d6f3c1ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813369f23179cb171" w:history="1">
+            <w:hyperlink r:id="rId62336a0d5d6f3c25a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -1179,50 +1179,70 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Host list:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Capsicum sp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Lepidium meyenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum acaule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2075,95 +2095,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78326831" name="name528369f23179ccdb8" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="71307750" name="name71396a0d5d6f3e234" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId911269f23179ccdb4" cstate="print"/>
+                    <a:blip r:embed="rId78016a0d5d6f3e230" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
+        <w:t xml:space="preserve">Asia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saudi Arabia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">South America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Argentina, Bolivia, Chile, Colombia, Ecuador, Peru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3824,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407269f23179ce068" w:history="1">
+      <w:hyperlink r:id="rId41886a0d5d6f3f06e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3961,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId205269f23179ce15e" w:history="1">
+      <w:hyperlink r:id="rId12086a0d5d6f3f150" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4031,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId599169f23179ce1d3" w:history="1">
+      <w:hyperlink r:id="rId35566a0d5d6f3f1c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4110,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497369f23179ce253" w:history="1">
+      <w:hyperlink r:id="rId37476a0d5d6f3f244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4209,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId546869f23179ce2f0" w:history="1">
+      <w:hyperlink r:id="rId24336a0d5d6f3f2e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4279,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId210769f23179ce35f" w:history="1">
+      <w:hyperlink r:id="rId50486a0d5d6f3f354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4407,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635269f23179ce42b" w:history="1">
+      <w:hyperlink r:id="rId80816a0d5d6f3f420" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4486,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796069f23179ce4a8" w:history="1">
+      <w:hyperlink r:id="rId23286a0d5d6f3f4e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4545,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768869f23179ce505" w:history="1">
+      <w:hyperlink r:id="rId98146a0d5d6f3f546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4624,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592969f23179ce595" w:history="1">
+      <w:hyperlink r:id="rId62396a0d5d6f3f5c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4703,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId183369f23179ce611" w:history="1">
+      <w:hyperlink r:id="rId49716a0d5d6f3f63f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4782,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId822469f23179ce69b" w:history="1">
+      <w:hyperlink r:id="rId97836a0d5d6f3f6bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4852,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516369f23179ce70a" w:history="1">
+      <w:hyperlink r:id="rId58846a0d5d6f3f72c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838969f23179ce74b" w:history="1">
+      <w:hyperlink r:id="rId68416a0d5d6f3f781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769569f23179ce78c" w:history="1">
+      <w:hyperlink r:id="rId25886a0d5d6f3f7c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId699669f23179ce7cb" w:history="1">
+      <w:hyperlink r:id="rId28526a0d5d6f3f812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5144,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454269f23179ce8e2" w:history="1">
+      <w:hyperlink r:id="rId63626a0d5d6f3f934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5339,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868769f23179cea21" w:history="1">
+      <w:hyperlink r:id="rId43656a0d5d6f3fa76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5505,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411469f23179ceb34" w:history="1">
+      <w:hyperlink r:id="rId91096a0d5d6f3fb8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5575,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655469f23179ceba6" w:history="1">
+      <w:hyperlink r:id="rId75516a0d5d6f3fc00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641569f23179cebe4" w:history="1">
+      <w:hyperlink r:id="rId87876a0d5d6f3fc3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5867,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219469f23179ced71" w:history="1">
+      <w:hyperlink r:id="rId64946a0d5d6f3fdd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6022,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932669f23179cee6d" w:history="1">
+      <w:hyperlink r:id="rId80496a0d5d6f3fed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273869f23179cee8c" w:history="1">
+      <w:hyperlink r:id="rId61116a0d5d6f3fef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6180,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232669f23179cef69" w:history="1">
+      <w:hyperlink r:id="rId70226a0d5d6f3ffde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId383769f23179cefa7" w:history="1">
+      <w:hyperlink r:id="rId39846a0d5d6f4001d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282269f23179cefc6" w:history="1">
+      <w:hyperlink r:id="rId30656a0d5d6f4003d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897969f23179cefe4" w:history="1">
+      <w:hyperlink r:id="rId65516a0d5d6f4005d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802669f23179cf029" w:history="1">
+      <w:hyperlink r:id="rId26606a0d5d6f400a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId226569f23179cf06d" w:history="1">
+      <w:hyperlink r:id="rId65356a0d5d6f400d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6474,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId466869f23179cf14d" w:history="1">
+      <w:hyperlink r:id="rId81946a0d5d6f401b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6533,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508969f23179cf1b1" w:history="1">
+      <w:hyperlink r:id="rId96746a0d5d6f40219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6670,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926269f23179cf28b" w:history="1">
+      <w:hyperlink r:id="rId93116a0d5d6f402f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6787,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478469f23179cf347" w:history="1">
+      <w:hyperlink r:id="rId50216a0d5d6f403bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603769f23179cf45f" w:history="1">
+      <w:hyperlink r:id="rId98636a0d5d6f404e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId632269f23179cf4b0" w:history="1">
+      <w:hyperlink r:id="rId41806a0d5d6f4057e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275269f23179cf4d0" w:history="1">
+      <w:hyperlink r:id="rId22086a0d5d6f405a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614369f23179cf50e" w:history="1">
+      <w:hyperlink r:id="rId21436a0d5d6f405e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7191,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429869f23179cf5e6" w:history="1">
+      <w:hyperlink r:id="rId72036a0d5d6f406ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7406,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913569f23179cf736" w:history="1">
+      <w:hyperlink r:id="rId22986a0d5d6f4081b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15185205" name="name373569f23179cf7d8" descr="eu_funding_250.png"/>
+            <wp:docPr id="38008789" name="name69526a0d5d6f408af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId445169f23179cf7d6" cstate="print"/>
+                    <a:blip r:embed="rId79576a0d5d6f408ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7578,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60521677">
+  <w:abstractNum w:abstractNumId="48092175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40422227">
+    <w:lvl w:ilvl="0" w:tplc="37415909">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40422227" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37415909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60521676">
+  <w:abstractNum w:abstractNumId="48092174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50029879">
+    <w:lvl w:ilvl="0" w:tplc="53820312">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8460,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60521676">
-    <w:abstractNumId w:val="60521676"/>
+  <w:num w:numId="48092174">
+    <w:abstractNumId w:val="48092174"/>
   </w:num>
-  <w:num w:numId="60521677">
-    <w:abstractNumId w:val="60521677"/>
+  <w:num w:numId="48092175">
+    <w:abstractNumId w:val="48092175"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20058,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId304824572" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId575131556" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId393869f23179cb10a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId813369f23179cb171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId407269f23179ce068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId205269f23179ce15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId599169f23179ce1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId497369f23179ce253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId546869f23179ce2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId210769f23179ce35f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId635269f23179ce42b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId796069f23179ce4a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId768869f23179ce505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId592969f23179ce595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId183369f23179ce611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId822469f23179ce69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId516369f23179ce70a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId838969f23179ce74b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId769569f23179ce78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId699669f23179ce7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId454269f23179ce8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId868769f23179cea21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId411469f23179ceb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId655469f23179ceba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId641569f23179cebe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId219469f23179ced71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId932669f23179cee6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId273869f23179cee8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId232669f23179cef69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId383769f23179cefa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId282269f23179cefc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId897969f23179cefe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId802669f23179cf029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId226569f23179cf06d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId466869f23179cf14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId508969f23179cf1b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId926269f23179cf28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId478469f23179cf347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId603769f23179cf45f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId632269f23179cf4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId275269f23179cf4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId614369f23179cf50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId429869f23179cf5e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId913569f23179cf736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId911269f23179ccdb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911269f23179ccdb4.jpg"/><Relationship Id="rId445169f23179cf7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId445169f23179cf7d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233510812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343450028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66146a0d5d6f3c1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId62336a0d5d6f3c25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId41886a0d5d6f3f06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId12086a0d5d6f3f150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId35566a0d5d6f3f1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId37476a0d5d6f3f244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId24336a0d5d6f3f2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId50486a0d5d6f3f354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId80816a0d5d6f3f420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId23286a0d5d6f3f4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId98146a0d5d6f3f546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId62396a0d5d6f3f5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId49716a0d5d6f3f63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId97836a0d5d6f3f6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId58846a0d5d6f3f72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId68416a0d5d6f3f781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId25886a0d5d6f3f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId28526a0d5d6f3f812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId63626a0d5d6f3f934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId43656a0d5d6f3fa76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId91096a0d5d6f3fb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId75516a0d5d6f3fc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId87876a0d5d6f3fc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId64946a0d5d6f3fdd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId80496a0d5d6f3fed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId61116a0d5d6f3fef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId70226a0d5d6f3ffde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId39846a0d5d6f4001d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId30656a0d5d6f4003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId65516a0d5d6f4005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId26606a0d5d6f400a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId65356a0d5d6f400d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId81946a0d5d6f401b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId96746a0d5d6f40219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId93116a0d5d6f402f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId50216a0d5d6f403bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId98636a0d5d6f404e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId41806a0d5d6f4057e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId22086a0d5d6f405a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId21436a0d5d6f405e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId72036a0d5d6f406ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22986a0d5d6f4081b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId78016a0d5d6f3e230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a0d5d6f3e230.jpg"/><Relationship Id="rId79576a0d5d6f408ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a0d5d6f408ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>