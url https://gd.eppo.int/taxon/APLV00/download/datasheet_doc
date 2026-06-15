--- v10 (2026-05-20)
+++ v11 (2026-06-15)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66146a0d5d6f3c1ef" w:history="1">
+            <w:hyperlink r:id="rId80416a2fb615d9f73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62336a0d5d6f3c25a" w:history="1">
+            <w:hyperlink r:id="rId36896a2fb615d9fde" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2095,63 +2095,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71307750" name="name71396a0d5d6f3e234" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="3409750" name="name91446a2fb615db8d0" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78016a0d5d6f3e230" cstate="print"/>
+                    <a:blip r:embed="rId91436a2fb615db8cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3865,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41886a0d5d6f3f06e" w:history="1">
+      <w:hyperlink r:id="rId89486a2fb615dc758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12086a0d5d6f3f150" w:history="1">
+      <w:hyperlink r:id="rId19356a2fb615dc83b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4072,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35566a0d5d6f3f1c2" w:history="1">
+      <w:hyperlink r:id="rId74556a2fb615dc8ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4151,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37476a0d5d6f3f244" w:history="1">
+      <w:hyperlink r:id="rId57806a2fb615dc932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4250,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24336a0d5d6f3f2e3" w:history="1">
+      <w:hyperlink r:id="rId36196a2fb615dc9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4320,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50486a0d5d6f3f354" w:history="1">
+      <w:hyperlink r:id="rId40286a2fb615dca45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80816a0d5d6f3f420" w:history="1">
+      <w:hyperlink r:id="rId70906a2fb615dcb1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4527,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23286a0d5d6f3f4e7" w:history="1">
+      <w:hyperlink r:id="rId30196a2fb615dcba2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98146a0d5d6f3f546" w:history="1">
+      <w:hyperlink r:id="rId97166a2fb615dcc01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4665,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a0d5d6f3f5c4" w:history="1">
+      <w:hyperlink r:id="rId33086a2fb615dcc82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49716a0d5d6f3f63f" w:history="1">
+      <w:hyperlink r:id="rId17816a2fb615dccff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4823,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97836a0d5d6f3f6bd" w:history="1">
+      <w:hyperlink r:id="rId17996a2fb615dcd7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4893,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58846a0d5d6f3f72c" w:history="1">
+      <w:hyperlink r:id="rId91346a2fb615dcdee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68416a0d5d6f3f781" w:history="1">
+      <w:hyperlink r:id="rId27676a2fb615dce32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25886a0d5d6f3f7c5" w:history="1">
+      <w:hyperlink r:id="rId20886a2fb615dce74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28526a0d5d6f3f812" w:history="1">
+      <w:hyperlink r:id="rId91916a2fb615dcec6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5185,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63626a0d5d6f3f934" w:history="1">
+      <w:hyperlink r:id="rId92816a2fb615dcfe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5380,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43656a0d5d6f3fa76" w:history="1">
+      <w:hyperlink r:id="rId13666a2fb615dd125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91096a0d5d6f3fb8e" w:history="1">
+      <w:hyperlink r:id="rId66096a2fb615dd23b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5616,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75516a0d5d6f3fc00" w:history="1">
+      <w:hyperlink r:id="rId52786a2fb615dd2ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87876a0d5d6f3fc3e" w:history="1">
+      <w:hyperlink r:id="rId58186a2fb615dd2eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5908,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64946a0d5d6f3fdd3" w:history="1">
+      <w:hyperlink r:id="rId57136a2fb615dd482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6063,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80496a0d5d6f3fed4" w:history="1">
+      <w:hyperlink r:id="rId32666a2fb615dd585" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61116a0d5d6f3fef3" w:history="1">
+      <w:hyperlink r:id="rId23746a2fb615dd5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6221,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70226a0d5d6f3ffde" w:history="1">
+      <w:hyperlink r:id="rId29446a2fb615dd685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39846a0d5d6f4001d" w:history="1">
+      <w:hyperlink r:id="rId25796a2fb615dd6c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30656a0d5d6f4003d" w:history="1">
+      <w:hyperlink r:id="rId87506a2fb615dd6e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65516a0d5d6f4005d" w:history="1">
+      <w:hyperlink r:id="rId17176a2fb615dd703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26606a0d5d6f400a1" w:history="1">
+      <w:hyperlink r:id="rId67726a2fb615dd749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65356a0d5d6f400d7" w:history="1">
+      <w:hyperlink r:id="rId75386a2fb615dd77e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6515,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId81946a0d5d6f401b6" w:history="1">
+      <w:hyperlink r:id="rId13836a2fb615dd85f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96746a0d5d6f40219" w:history="1">
+      <w:hyperlink r:id="rId19946a2fb615dd8c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6711,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a0d5d6f402f4" w:history="1">
+      <w:hyperlink r:id="rId27176a2fb615dd9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6828,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50216a0d5d6f403bb" w:history="1">
+      <w:hyperlink r:id="rId59336a2fb615dda78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7003,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98636a0d5d6f404e0" w:history="1">
+      <w:hyperlink r:id="rId88856a2fb615ddba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41806a0d5d6f4057e" w:history="1">
+      <w:hyperlink r:id="rId65696a2fb615ddbfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22086a0d5d6f405a0" w:history="1">
+      <w:hyperlink r:id="rId18776a2fb615ddc1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21436a0d5d6f405e4" w:history="1">
+      <w:hyperlink r:id="rId46026a2fb615ddc5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72036a0d5d6f406ac" w:history="1">
+      <w:hyperlink r:id="rId65746a2fb615ddd22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7447,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22986a0d5d6f4081b" w:history="1">
+      <w:hyperlink r:id="rId94756a2fb615dde7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38008789" name="name69526a0d5d6f408af" descr="eu_funding_250.png"/>
+            <wp:docPr id="69649315" name="name59916a2fb615de010" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79576a0d5d6f408ae" cstate="print"/>
+                    <a:blip r:embed="rId23576a2fb615de00f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7619,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48092175">
+  <w:abstractNum w:abstractNumId="21015414">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37415909">
+    <w:lvl w:ilvl="0" w:tplc="97961893">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37415909" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97961893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48092174">
+  <w:abstractNum w:abstractNumId="21015413">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53820312">
+    <w:lvl w:ilvl="0" w:tplc="50951707">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8501,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48092174">
-    <w:abstractNumId w:val="48092174"/>
+  <w:num w:numId="21015413">
+    <w:abstractNumId w:val="21015413"/>
   </w:num>
-  <w:num w:numId="48092175">
-    <w:abstractNumId w:val="48092175"/>
+  <w:num w:numId="21015414">
+    <w:abstractNumId w:val="21015414"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20099,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233510812" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId343450028" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66146a0d5d6f3c1ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId62336a0d5d6f3c25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId41886a0d5d6f3f06e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId12086a0d5d6f3f150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId35566a0d5d6f3f1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId37476a0d5d6f3f244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId24336a0d5d6f3f2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId50486a0d5d6f3f354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId80816a0d5d6f3f420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId23286a0d5d6f3f4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId98146a0d5d6f3f546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId62396a0d5d6f3f5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId49716a0d5d6f3f63f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId97836a0d5d6f3f6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId58846a0d5d6f3f72c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId68416a0d5d6f3f781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId25886a0d5d6f3f7c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId28526a0d5d6f3f812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId63626a0d5d6f3f934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId43656a0d5d6f3fa76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId91096a0d5d6f3fb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId75516a0d5d6f3fc00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId87876a0d5d6f3fc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId64946a0d5d6f3fdd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId80496a0d5d6f3fed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId61116a0d5d6f3fef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId70226a0d5d6f3ffde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId39846a0d5d6f4001d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId30656a0d5d6f4003d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId65516a0d5d6f4005d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId26606a0d5d6f400a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId65356a0d5d6f400d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId81946a0d5d6f401b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId96746a0d5d6f40219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId93116a0d5d6f402f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId50216a0d5d6f403bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId98636a0d5d6f404e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId41806a0d5d6f4057e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId22086a0d5d6f405a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId21436a0d5d6f405e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId72036a0d5d6f406ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22986a0d5d6f4081b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId78016a0d5d6f3e230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78016a0d5d6f3e230.jpg"/><Relationship Id="rId79576a0d5d6f408ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79576a0d5d6f408ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797707462" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376925508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80416a2fb615d9f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId36896a2fb615d9fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId89486a2fb615dc758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId19356a2fb615dc83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId74556a2fb615dc8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId57806a2fb615dc932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId36196a2fb615dc9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId40286a2fb615dca45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId70906a2fb615dcb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId30196a2fb615dcba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId97166a2fb615dcc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId33086a2fb615dcc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId17816a2fb615dccff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId17996a2fb615dcd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId91346a2fb615dcdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId27676a2fb615dce32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId20886a2fb615dce74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId91916a2fb615dcec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId92816a2fb615dcfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId13666a2fb615dd125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId66096a2fb615dd23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId52786a2fb615dd2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId58186a2fb615dd2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId57136a2fb615dd482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId32666a2fb615dd585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId23746a2fb615dd5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId29446a2fb615dd685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId25796a2fb615dd6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId87506a2fb615dd6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId17176a2fb615dd703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId67726a2fb615dd749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId75386a2fb615dd77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId13836a2fb615dd85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId19946a2fb615dd8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId27176a2fb615dd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId59336a2fb615dda78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId88856a2fb615ddba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId65696a2fb615ddbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId18776a2fb615ddc1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId46026a2fb615ddc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId65746a2fb615ddd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94756a2fb615dde7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId91436a2fb615db8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91436a2fb615db8cd.jpg"/><Relationship Id="rId23576a2fb615de00f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23576a2fb615de00f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>