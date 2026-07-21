--- v11 (2026-06-15)
+++ v12 (2026-07-21)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80416a2fb615d9f73" w:history="1">
+            <w:hyperlink r:id="rId59536a5f8630a72cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36896a2fb615d9fde" w:history="1">
+            <w:hyperlink r:id="rId89316a5f8630a7339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2095,63 +2095,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3409750" name="name91446a2fb615db8d0" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="97446017" name="name33446a5f8630a8e38" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91436a2fb615db8cd" cstate="print"/>
+                    <a:blip r:embed="rId79346a5f8630a8e35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3865,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89486a2fb615dc758" w:history="1">
+      <w:hyperlink r:id="rId80776a5f8630aa0e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19356a2fb615dc83b" w:history="1">
+      <w:hyperlink r:id="rId55756a5f8630aa1c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4072,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556a2fb615dc8ae" w:history="1">
+      <w:hyperlink r:id="rId92056a5f8630aa23a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4151,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57806a2fb615dc932" w:history="1">
+      <w:hyperlink r:id="rId89076a5f8630aa2bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4250,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36196a2fb615dc9d1" w:history="1">
+      <w:hyperlink r:id="rId43056a5f8630aa35c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4320,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40286a2fb615dca45" w:history="1">
+      <w:hyperlink r:id="rId75076a5f8630aa3cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a2fb615dcb1e" w:history="1">
+      <w:hyperlink r:id="rId74546a5f8630aa49a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4527,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30196a2fb615dcba2" w:history="1">
+      <w:hyperlink r:id="rId84196a5f8630aa51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97166a2fb615dcc01" w:history="1">
+      <w:hyperlink r:id="rId34956a5f8630aa578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4665,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33086a2fb615dcc82" w:history="1">
+      <w:hyperlink r:id="rId49266a5f8630aa5f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17816a2fb615dccff" w:history="1">
+      <w:hyperlink r:id="rId67676a5f8630aa672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4823,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17996a2fb615dcd7d" w:history="1">
+      <w:hyperlink r:id="rId14266a5f8630aa6ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4893,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91346a2fb615dcdee" w:history="1">
+      <w:hyperlink r:id="rId46646a5f8630aa75d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27676a2fb615dce32" w:history="1">
+      <w:hyperlink r:id="rId51116a5f8630aa79e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20886a2fb615dce74" w:history="1">
+      <w:hyperlink r:id="rId80326a5f8630aa7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91916a2fb615dcec6" w:history="1">
+      <w:hyperlink r:id="rId19016a5f8630aa81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5185,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92816a2fb615dcfe6" w:history="1">
+      <w:hyperlink r:id="rId82856a5f8630aa93a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5380,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13666a2fb615dd125" w:history="1">
+      <w:hyperlink r:id="rId81066a5f8630aaa72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66096a2fb615dd23b" w:history="1">
+      <w:hyperlink r:id="rId38216a5f8630aab80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5616,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52786a2fb615dd2ad" w:history="1">
+      <w:hyperlink r:id="rId84276a5f8630aabfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58186a2fb615dd2eb" w:history="1">
+      <w:hyperlink r:id="rId30816a5f8630aac3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5908,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57136a2fb615dd482" w:history="1">
+      <w:hyperlink r:id="rId52216a5f8630aadd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6063,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32666a2fb615dd585" w:history="1">
+      <w:hyperlink r:id="rId92846a5f8630aaee6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23746a2fb615dd5a4" w:history="1">
+      <w:hyperlink r:id="rId11596a5f8630aaf06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6221,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a2fb615dd685" w:history="1">
+      <w:hyperlink r:id="rId38686a5f8630aafe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25796a2fb615dd6c2" w:history="1">
+      <w:hyperlink r:id="rId89486a5f8630ab026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87506a2fb615dd6e2" w:history="1">
+      <w:hyperlink r:id="rId65146a5f8630ab046" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17176a2fb615dd703" w:history="1">
+      <w:hyperlink r:id="rId46406a5f8630ab065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67726a2fb615dd749" w:history="1">
+      <w:hyperlink r:id="rId81606a5f8630ab0aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75386a2fb615dd77e" w:history="1">
+      <w:hyperlink r:id="rId14406a5f8630ab0df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6515,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13836a2fb615dd85f" w:history="1">
+      <w:hyperlink r:id="rId25426a5f8630ab1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19946a2fb615dd8c3" w:history="1">
+      <w:hyperlink r:id="rId77536a5f8630ab221" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6711,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27176a2fb615dd9b8" w:history="1">
+      <w:hyperlink r:id="rId69106a5f8630ab308" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6828,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59336a2fb615dda78" w:history="1">
+      <w:hyperlink r:id="rId38416a5f8630ab3c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7003,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88856a2fb615ddba9" w:history="1">
+      <w:hyperlink r:id="rId18556a5f8630ab4e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65696a2fb615ddbfc" w:history="1">
+      <w:hyperlink r:id="rId66816a5f8630ab532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18776a2fb615ddc1c" w:history="1">
+      <w:hyperlink r:id="rId12316a5f8630ab552" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46026a2fb615ddc5d" w:history="1">
+      <w:hyperlink r:id="rId99266a5f8630ab591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65746a2fb615ddd22" w:history="1">
+      <w:hyperlink r:id="rId92056a5f8630ab654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7447,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94756a2fb615dde7a" w:history="1">
+      <w:hyperlink r:id="rId96716a5f8630ab7b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69649315" name="name59916a2fb615de010" descr="eu_funding_250.png"/>
+            <wp:docPr id="39789540" name="name69026a5f8630ab81f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23576a2fb615de00f" cstate="print"/>
+                    <a:blip r:embed="rId45236a5f8630ab81e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7619,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21015414">
+  <w:abstractNum w:abstractNumId="80760048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97961893">
+    <w:lvl w:ilvl="0" w:tplc="42560861">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97961893" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42560861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21015413">
+  <w:abstractNum w:abstractNumId="80760047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50951707">
+    <w:lvl w:ilvl="0" w:tplc="82217914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8501,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21015413">
-    <w:abstractNumId w:val="21015413"/>
+  <w:num w:numId="80760047">
+    <w:abstractNumId w:val="80760047"/>
   </w:num>
-  <w:num w:numId="21015414">
-    <w:abstractNumId w:val="21015414"/>
+  <w:num w:numId="80760048">
+    <w:abstractNumId w:val="80760048"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20099,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId797707462" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId376925508" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80416a2fb615d9f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId36896a2fb615d9fde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId89486a2fb615dc758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId19356a2fb615dc83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId74556a2fb615dc8ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId57806a2fb615dc932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId36196a2fb615dc9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId40286a2fb615dca45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId70906a2fb615dcb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId30196a2fb615dcba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId97166a2fb615dcc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId33086a2fb615dcc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId17816a2fb615dccff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId17996a2fb615dcd7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId91346a2fb615dcdee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId27676a2fb615dce32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId20886a2fb615dce74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId91916a2fb615dcec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId92816a2fb615dcfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId13666a2fb615dd125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId66096a2fb615dd23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId52786a2fb615dd2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId58186a2fb615dd2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId57136a2fb615dd482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId32666a2fb615dd585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId23746a2fb615dd5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId29446a2fb615dd685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId25796a2fb615dd6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId87506a2fb615dd6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId17176a2fb615dd703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId67726a2fb615dd749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId75386a2fb615dd77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId13836a2fb615dd85f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId19946a2fb615dd8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId27176a2fb615dd9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId59336a2fb615dda78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId88856a2fb615ddba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId65696a2fb615ddbfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId18776a2fb615ddc1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId46026a2fb615ddc5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId65746a2fb615ddd22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94756a2fb615dde7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId91436a2fb615db8cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91436a2fb615db8cd.jpg"/><Relationship Id="rId23576a2fb615de00f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23576a2fb615de00f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748759873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386886175" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59536a5f8630a72cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId89316a5f8630a7339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId80776a5f8630aa0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId55756a5f8630aa1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId92056a5f8630aa23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId89076a5f8630aa2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId43056a5f8630aa35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId75076a5f8630aa3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId74546a5f8630aa49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId84196a5f8630aa51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId34956a5f8630aa578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId49266a5f8630aa5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId67676a5f8630aa672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId14266a5f8630aa6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId46646a5f8630aa75d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId51116a5f8630aa79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId80326a5f8630aa7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId19016a5f8630aa81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId82856a5f8630aa93a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId81066a5f8630aaa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId38216a5f8630aab80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId84276a5f8630aabfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId30816a5f8630aac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId52216a5f8630aadd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId92846a5f8630aaee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId11596a5f8630aaf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId38686a5f8630aafe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89486a5f8630ab026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId65146a5f8630ab046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId46406a5f8630ab065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId81606a5f8630ab0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId14406a5f8630ab0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId25426a5f8630ab1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId77536a5f8630ab221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId69106a5f8630ab308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId38416a5f8630ab3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId18556a5f8630ab4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId66816a5f8630ab532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId12316a5f8630ab552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId99266a5f8630ab591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId92056a5f8630ab654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96716a5f8630ab7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId79346a5f8630a8e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79346a5f8630a8e35.jpg"/><Relationship Id="rId45236a5f8630ab81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45236a5f8630ab81e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>