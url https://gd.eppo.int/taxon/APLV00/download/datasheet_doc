--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59536a5f8630a72cc" w:history="1">
+            <w:hyperlink r:id="rId82006a7b74467952e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89316a5f8630a7339" w:history="1">
+            <w:hyperlink r:id="rId59176a7b74467959d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2095,63 +2095,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97446017" name="name33446a5f8630a8e38" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="7655287" name="name36636a7b74467aef5" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79346a5f8630a8e35" cstate="print"/>
+                    <a:blip r:embed="rId95136a7b74467aef2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3865,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80776a5f8630aa0e3" w:history="1">
+      <w:hyperlink r:id="rId41836a7b74467bd45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55756a5f8630aa1c6" w:history="1">
+      <w:hyperlink r:id="rId11336a7b74467be2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4072,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92056a5f8630aa23a" w:history="1">
+      <w:hyperlink r:id="rId10546a7b74467bea2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4151,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89076a5f8630aa2bd" w:history="1">
+      <w:hyperlink r:id="rId30996a7b74467bf27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4250,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43056a5f8630aa35c" w:history="1">
+      <w:hyperlink r:id="rId59826a7b74467bfdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4320,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75076a5f8630aa3cd" w:history="1">
+      <w:hyperlink r:id="rId84156a7b74467c052" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74546a5f8630aa49a" w:history="1">
+      <w:hyperlink r:id="rId15356a7b74467c125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4527,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84196a5f8630aa51a" w:history="1">
+      <w:hyperlink r:id="rId19956a7b74467c1a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956a5f8630aa578" w:history="1">
+      <w:hyperlink r:id="rId93076a7b74467c206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4665,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49266a5f8630aa5f5" w:history="1">
+      <w:hyperlink r:id="rId55566a7b74467c286" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67676a5f8630aa672" w:history="1">
+      <w:hyperlink r:id="rId30076a7b74467c305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4823,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14266a5f8630aa6ed" w:history="1">
+      <w:hyperlink r:id="rId27306a7b74467c385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4893,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46646a5f8630aa75d" w:history="1">
+      <w:hyperlink r:id="rId51296a7b74467c404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51116a5f8630aa79e" w:history="1">
+      <w:hyperlink r:id="rId30926a7b74467c44a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80326a5f8630aa7e0" w:history="1">
+      <w:hyperlink r:id="rId17046a7b74467c48f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19016a5f8630aa81f" w:history="1">
+      <w:hyperlink r:id="rId33836a7b74467c4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5185,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82856a5f8630aa93a" w:history="1">
+      <w:hyperlink r:id="rId32476a7b74467c5f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5380,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81066a5f8630aaa72" w:history="1">
+      <w:hyperlink r:id="rId19326a7b74467c735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38216a5f8630aab80" w:history="1">
+      <w:hyperlink r:id="rId74736a7b74467c84a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5616,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84276a5f8630aabfe" w:history="1">
+      <w:hyperlink r:id="rId50616a7b74467c8be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30816a5f8630aac3e" w:history="1">
+      <w:hyperlink r:id="rId62886a7b74467c8fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5908,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52216a5f8630aadd1" w:history="1">
+      <w:hyperlink r:id="rId85246a7b74467ca9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6063,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92846a5f8630aaee6" w:history="1">
+      <w:hyperlink r:id="rId23006a7b74467cb9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11596a5f8630aaf06" w:history="1">
+      <w:hyperlink r:id="rId15376a7b74467cbbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6221,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38686a5f8630aafe8" w:history="1">
+      <w:hyperlink r:id="rId37986a7b74467cca0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89486a5f8630ab026" w:history="1">
+      <w:hyperlink r:id="rId99666a7b74467cce0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65146a5f8630ab046" w:history="1">
+      <w:hyperlink r:id="rId69326a7b74467cd00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46406a5f8630ab065" w:history="1">
+      <w:hyperlink r:id="rId15006a7b74467cd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81606a5f8630ab0aa" w:history="1">
+      <w:hyperlink r:id="rId86816a7b74467cd67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14406a5f8630ab0df" w:history="1">
+      <w:hyperlink r:id="rId21286a7b74467cd9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6515,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25426a5f8630ab1be" w:history="1">
+      <w:hyperlink r:id="rId19176a7b74467ce7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77536a5f8630ab221" w:history="1">
+      <w:hyperlink r:id="rId27376a7b74467cee4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6711,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69106a5f8630ab308" w:history="1">
+      <w:hyperlink r:id="rId90826a7b74467cfdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6828,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38416a5f8630ab3c5" w:history="1">
+      <w:hyperlink r:id="rId62106a7b74467d0a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7003,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18556a5f8630ab4e0" w:history="1">
+      <w:hyperlink r:id="rId35736a7b74467d1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66816a5f8630ab532" w:history="1">
+      <w:hyperlink r:id="rId48416a7b74467d229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12316a5f8630ab552" w:history="1">
+      <w:hyperlink r:id="rId76606a7b74467d24a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99266a5f8630ab591" w:history="1">
+      <w:hyperlink r:id="rId70836a7b74467d28b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92056a5f8630ab654" w:history="1">
+      <w:hyperlink r:id="rId51946a7b74467d355" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7447,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96716a5f8630ab7b1" w:history="1">
+      <w:hyperlink r:id="rId99506a7b74467d4b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39789540" name="name69026a5f8630ab81f" descr="eu_funding_250.png"/>
+            <wp:docPr id="26239339" name="name77496a7b74467d517" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45236a5f8630ab81e" cstate="print"/>
+                    <a:blip r:embed="rId25056a7b74467d516" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7619,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80760048">
+  <w:abstractNum w:abstractNumId="54858932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42560861">
+    <w:lvl w:ilvl="0" w:tplc="61311130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42560861" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61311130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80760047">
+  <w:abstractNum w:abstractNumId="54858931">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82217914">
+    <w:lvl w:ilvl="0" w:tplc="80753381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8501,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80760047">
-    <w:abstractNumId w:val="80760047"/>
+  <w:num w:numId="54858931">
+    <w:abstractNumId w:val="54858931"/>
   </w:num>
-  <w:num w:numId="80760048">
-    <w:abstractNumId w:val="80760048"/>
+  <w:num w:numId="54858932">
+    <w:abstractNumId w:val="54858932"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20099,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId748759873" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId386886175" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59536a5f8630a72cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId89316a5f8630a7339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId80776a5f8630aa0e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId55756a5f8630aa1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId92056a5f8630aa23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId89076a5f8630aa2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId43056a5f8630aa35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId75076a5f8630aa3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId74546a5f8630aa49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId84196a5f8630aa51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId34956a5f8630aa578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId49266a5f8630aa5f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId67676a5f8630aa672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId14266a5f8630aa6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId46646a5f8630aa75d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId51116a5f8630aa79e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId80326a5f8630aa7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId19016a5f8630aa81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId82856a5f8630aa93a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId81066a5f8630aaa72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId38216a5f8630aab80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId84276a5f8630aabfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId30816a5f8630aac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId52216a5f8630aadd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId92846a5f8630aaee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId11596a5f8630aaf06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId38686a5f8630aafe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId89486a5f8630ab026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId65146a5f8630ab046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId46406a5f8630ab065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId81606a5f8630ab0aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId14406a5f8630ab0df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId25426a5f8630ab1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId77536a5f8630ab221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId69106a5f8630ab308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId38416a5f8630ab3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId18556a5f8630ab4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId66816a5f8630ab532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId12316a5f8630ab552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId99266a5f8630ab591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId92056a5f8630ab654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96716a5f8630ab7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId79346a5f8630a8e35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79346a5f8630a8e35.jpg"/><Relationship Id="rId45236a5f8630ab81e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45236a5f8630ab81e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547757918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819727756" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82006a7b74467952e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId59176a7b74467959d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId41836a7b74467bd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId11336a7b74467be2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId10546a7b74467bea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId30996a7b74467bf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId59826a7b74467bfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId84156a7b74467c052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId15356a7b74467c125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId19956a7b74467c1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId93076a7b74467c206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId55566a7b74467c286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId30076a7b74467c305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId27306a7b74467c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId51296a7b74467c404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId30926a7b74467c44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId17046a7b74467c48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId33836a7b74467c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId32476a7b74467c5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId19326a7b74467c735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId74736a7b74467c84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId50616a7b74467c8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId62886a7b74467c8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId85246a7b74467ca9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId23006a7b74467cb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId15376a7b74467cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId37986a7b74467cca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId99666a7b74467cce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId69326a7b74467cd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId15006a7b74467cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId86816a7b74467cd67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId21286a7b74467cd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId19176a7b74467ce7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId27376a7b74467cee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId90826a7b74467cfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId62106a7b74467d0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId35736a7b74467d1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId48416a7b74467d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId76606a7b74467d24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId70836a7b74467d28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId51946a7b74467d355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99506a7b74467d4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95136a7b74467aef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95136a7b74467aef2.jpg"/><Relationship Id="rId25056a7b74467d516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25056a7b74467d516.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>