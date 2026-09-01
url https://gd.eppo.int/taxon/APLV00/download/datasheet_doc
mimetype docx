--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82006a7b74467952e" w:history="1">
+            <w:hyperlink r:id="rId95256a9639f3d2809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59176a7b74467959d" w:history="1">
+            <w:hyperlink r:id="rId22916a9639f3d2877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2095,63 +2095,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7655287" name="name36636a7b74467aef5" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="25799504" name="name88136a9639f3d40e5" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95136a7b74467aef2" cstate="print"/>
+                    <a:blip r:embed="rId20926a9639f3d40e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3865,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a7b74467bd45" w:history="1">
+      <w:hyperlink r:id="rId67346a9639f3d55c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11336a7b74467be2c" w:history="1">
+      <w:hyperlink r:id="rId66076a9639f3d56dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4072,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546a7b74467bea2" w:history="1">
+      <w:hyperlink r:id="rId52956a9639f3d5756" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4151,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30996a7b74467bf27" w:history="1">
+      <w:hyperlink r:id="rId82156a9639f3d57e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4250,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59826a7b74467bfdd" w:history="1">
+      <w:hyperlink r:id="rId17266a9639f3d5885" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4320,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84156a7b74467c052" w:history="1">
+      <w:hyperlink r:id="rId89226a9639f3d58fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15356a7b74467c125" w:history="1">
+      <w:hyperlink r:id="rId58296a9639f3d5a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4527,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19956a7b74467c1a5" w:history="1">
+      <w:hyperlink r:id="rId15816a9639f3d5a8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93076a7b74467c206" w:history="1">
+      <w:hyperlink r:id="rId89966a9639f3d5aee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4665,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55566a7b74467c286" w:history="1">
+      <w:hyperlink r:id="rId83486a9639f3d65f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30076a7b74467c305" w:history="1">
+      <w:hyperlink r:id="rId54096a9639f3d66a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4823,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a7b74467c385" w:history="1">
+      <w:hyperlink r:id="rId81266a9639f3d6767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4893,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51296a7b74467c404" w:history="1">
+      <w:hyperlink r:id="rId64876a9639f3d67e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30926a7b74467c44a" w:history="1">
+      <w:hyperlink r:id="rId17396a9639f3d6831" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17046a7b74467c48f" w:history="1">
+      <w:hyperlink r:id="rId91636a9639f3d6878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33836a7b74467c4d0" w:history="1">
+      <w:hyperlink r:id="rId80556a9639f3d68ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5185,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32476a7b74467c5f3" w:history="1">
+      <w:hyperlink r:id="rId22336a9639f3d69e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5380,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19326a7b74467c735" w:history="1">
+      <w:hyperlink r:id="rId71866a9639f3d6b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74736a7b74467c84a" w:history="1">
+      <w:hyperlink r:id="rId67236a9639f3d6c3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5616,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50616a7b74467c8be" w:history="1">
+      <w:hyperlink r:id="rId87906a9639f3d6cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62886a7b74467c8fe" w:history="1">
+      <w:hyperlink r:id="rId11906a9639f3d6d0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5908,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85246a7b74467ca9b" w:history="1">
+      <w:hyperlink r:id="rId31516a9639f3d7140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6063,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23006a7b74467cb9e" w:history="1">
+      <w:hyperlink r:id="rId76616a9639f3d7290" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15376a7b74467cbbe" w:history="1">
+      <w:hyperlink r:id="rId73276a9639f3d72b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6221,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a7b74467cca0" w:history="1">
+      <w:hyperlink r:id="rId65636a9639f3d73e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99666a7b74467cce0" w:history="1">
+      <w:hyperlink r:id="rId96736a9639f3d7430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69326a7b74467cd00" w:history="1">
+      <w:hyperlink r:id="rId23176a9639f3d7451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15006a7b74467cd20" w:history="1">
+      <w:hyperlink r:id="rId67666a9639f3d7474" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86816a7b74467cd67" w:history="1">
+      <w:hyperlink r:id="rId45186a9639f3d74bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21286a7b74467cd9c" w:history="1">
+      <w:hyperlink r:id="rId46836a9639f3d74f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6515,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19176a7b74467ce7e" w:history="1">
+      <w:hyperlink r:id="rId35176a9639f3d7614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27376a7b74467cee4" w:history="1">
+      <w:hyperlink r:id="rId65486a9639f3d767e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6711,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90826a7b74467cfdf" w:history="1">
+      <w:hyperlink r:id="rId67956a9639f3d7765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6828,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62106a7b74467d0a3" w:history="1">
+      <w:hyperlink r:id="rId86436a9639f3d7828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7003,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35736a7b74467d1d4" w:history="1">
+      <w:hyperlink r:id="rId49316a9639f3d7950" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48416a7b74467d229" w:history="1">
+      <w:hyperlink r:id="rId67686a9639f3d79a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76606a7b74467d24a" w:history="1">
+      <w:hyperlink r:id="rId44116a9639f3d79c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70836a7b74467d28b" w:history="1">
+      <w:hyperlink r:id="rId52086a9639f3d7a08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51946a7b74467d355" w:history="1">
+      <w:hyperlink r:id="rId79296a9639f3d7ad8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7447,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99506a7b74467d4b0" w:history="1">
+      <w:hyperlink r:id="rId44326a9639f3d9c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26239339" name="name77496a7b74467d517" descr="eu_funding_250.png"/>
+            <wp:docPr id="26172475" name="name46626a9639f3d9c9c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25056a7b74467d516" cstate="print"/>
+                    <a:blip r:embed="rId49736a9639f3d9c9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7619,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54858932">
+  <w:abstractNum w:abstractNumId="45720352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61311130">
+    <w:lvl w:ilvl="0" w:tplc="89441697">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61311130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89441697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54858931">
+  <w:abstractNum w:abstractNumId="45720351">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80753381">
+    <w:lvl w:ilvl="0" w:tplc="66567104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8501,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54858931">
-    <w:abstractNumId w:val="54858931"/>
+  <w:num w:numId="45720351">
+    <w:abstractNumId w:val="45720351"/>
   </w:num>
-  <w:num w:numId="54858932">
-    <w:abstractNumId w:val="54858932"/>
+  <w:num w:numId="45720352">
+    <w:abstractNumId w:val="45720352"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20099,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId547757918" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819727756" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82006a7b74467952e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId59176a7b74467959d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId41836a7b74467bd45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId11336a7b74467be2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId10546a7b74467bea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId30996a7b74467bf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId59826a7b74467bfdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId84156a7b74467c052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId15356a7b74467c125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId19956a7b74467c1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId93076a7b74467c206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId55566a7b74467c286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId30076a7b74467c305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId27306a7b74467c385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId51296a7b74467c404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId30926a7b74467c44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId17046a7b74467c48f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId33836a7b74467c4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId32476a7b74467c5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId19326a7b74467c735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId74736a7b74467c84a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId50616a7b74467c8be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId62886a7b74467c8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId85246a7b74467ca9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId23006a7b74467cb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId15376a7b74467cbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId37986a7b74467cca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId99666a7b74467cce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId69326a7b74467cd00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId15006a7b74467cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId86816a7b74467cd67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId21286a7b74467cd9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId19176a7b74467ce7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId27376a7b74467cee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId90826a7b74467cfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId62106a7b74467d0a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId35736a7b74467d1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId48416a7b74467d229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId76606a7b74467d24a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId70836a7b74467d28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId51946a7b74467d355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99506a7b74467d4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId95136a7b74467aef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95136a7b74467aef2.jpg"/><Relationship Id="rId25056a7b74467d516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25056a7b74467d516.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573710746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619889031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95256a9639f3d2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId22916a9639f3d2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId67346a9639f3d55c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId66076a9639f3d56dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId52956a9639f3d5756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId82156a9639f3d57e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId17266a9639f3d5885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId89226a9639f3d58fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId58296a9639f3d5a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId15816a9639f3d5a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId89966a9639f3d5aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId83486a9639f3d65f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId54096a9639f3d66a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId81266a9639f3d6767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId64876a9639f3d67e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId17396a9639f3d6831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId91636a9639f3d6878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId80556a9639f3d68ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId22336a9639f3d69e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId71866a9639f3d6b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId67236a9639f3d6c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId87906a9639f3d6cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId11906a9639f3d6d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId31516a9639f3d7140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId76616a9639f3d7290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId73276a9639f3d72b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId65636a9639f3d73e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96736a9639f3d7430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId23176a9639f3d7451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId67666a9639f3d7474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId45186a9639f3d74bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId46836a9639f3d74f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId35176a9639f3d7614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId65486a9639f3d767e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId67956a9639f3d7765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId86436a9639f3d7828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId49316a9639f3d7950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId67686a9639f3d79a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId44116a9639f3d79c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId52086a9639f3d7a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId79296a9639f3d7ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44326a9639f3d9c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId20926a9639f3d40e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20926a9639f3d40e2.jpg"/><Relationship Id="rId49736a9639f3d9c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49736a9639f3d9c9b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>