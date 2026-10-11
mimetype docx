--- v14 (2026-09-01)
+++ v15 (2026-10-11)
@@ -352,51 +352,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent tymovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Potato Andean latent virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95256a9639f3d2809" w:history="1">
+            <w:hyperlink r:id="rId34916acb7a88351d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -412,51 +412,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22916a9639f3d2877" w:history="1">
+            <w:hyperlink r:id="rId30026acb7a8835242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2095,63 +2095,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2001) but, with the exception of Peru, very little information on this virus in ulluco has been reported from these countries since this publication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25799504" name="name88136a9639f3d40e5" descr="APLV00_distribution_map.jpg"/>
+            <wp:docPr id="17466784" name="name99816acb7a8836a88" descr="APLV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20926a9639f3d40e2" cstate="print"/>
+                    <a:blip r:embed="rId18976acb7a8836a84" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3865,51 +3865,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1096. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67346a9639f3d55c2" w:history="1">
+      <w:hyperlink r:id="rId99226acb7a8837882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4002,51 +4002,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 30. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66076a9639f3d56dc" w:history="1">
+      <w:hyperlink r:id="rId46426acb7a8837968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4072,51 +4072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">International Potato Center, L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PE) 210. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52956a9639f3d5756" w:history="1">
+      <w:hyperlink r:id="rId17256acb7a88379da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109435</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4151,51 +4151,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5853, 134 Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82156a9639f3d57e2" w:history="1">
+      <w:hyperlink r:id="rId72066acb7a8837a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.5853</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4250,51 +4250,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 6428, 75. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17266a9639f3d5885" w:history="1">
+      <w:hyperlink r:id="rId97596acb7a8837b19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2021.6428</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4320,51 +4320,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89226a9639f3d58fb" w:history="1">
+      <w:hyperlink r:id="rId58006acb7a8837b8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4448,51 +4448,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487-503. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58296a9639f3d5a08" w:history="1">
+      <w:hyperlink r:id="rId80826acb7a8837c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4527,51 +4527,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 405–413. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15816a9639f3d5a8d" w:history="1">
+      <w:hyperlink r:id="rId13446acb7a8837ce3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4586,51 +4586,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019a) EPPO Standards. Phytosanitary procedures. PM 3/21(3) Post entry quarantine for potato. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49, 452–479. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89966a9639f3d5aee" w:history="1">
+      <w:hyperlink r:id="rId98876acb7a8837d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4665,51 +4665,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480–481. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a9639f3d65f0" w:history="1">
+      <w:hyperlink r:id="rId54506acb7a8837dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4744,51 +4744,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 482–483. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a9639f3d66a2" w:history="1">
+      <w:hyperlink r:id="rId51046acb7a8837e3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4823,51 +4823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 484–485. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81266a9639f3d6767" w:history="1">
+      <w:hyperlink r:id="rId69676acb7a8837ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4893,168 +4893,168 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 693–703. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64876a9639f3d67e6" w:history="1">
+      <w:hyperlink r:id="rId69586acb7a8837f38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2018 Commission Implementing Regulation (EU) 2018/2019 of 18 December 2018 establishing a provisional list of high risk plants, plant products or other objects, within the meaning of Article 42 of Regulation (EU) 2016/2031 and a list of plants for which phytosanitary certificates are not required for introduction into the Union, within the meaning of Article 73 of that Regulation. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396a9639f3d6831" w:history="1">
+      <w:hyperlink r:id="rId23016acb7a8837f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU (2022) Commission Implementing Regulation (EU) 2019/2072 of 28 November 2019 establishing uniform conditions for the implementation of Regulation (EU) 2016/2031 of the European Parliament and the Council, as regards protective measures against pests of plants, and repealing Commission Regulation (EC) No 690/2008 and amending Commission Implementing Regulation (EU) 2018/2019. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91636a9639f3d6878" w:history="1">
+      <w:hyperlink r:id="rId22566acb7a8837fc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 7 August 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROPHYT (2017) Interceptions of commodities imported into the EU or Switzerland with harmful organism(s). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80556a9639f3d68ba" w:history="1">
+      <w:hyperlink r:id="rId38216acb7a8838002" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5185,51 +5185,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 576–587.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuentes S, Perez A &amp; Kreuze J (2019) Dataset for: The Peruvian potato virome, V1. International Potato Center. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22336a9639f3d69e1" w:history="1">
+      <w:hyperlink r:id="rId41646acb7a8838124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.21223/P3/YFHLQU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5380,51 +5380,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">124</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Association of Applied Biologists, Wellesbourne (UK) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a9639f3d6b24" w:history="1">
+      <w:hyperlink r:id="rId53456acb7a8838265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.dpvweb.net/dpv/showdpv/?dpvno=124</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5546,51 +5546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2011) Family: Tymoviridae ICTV 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> report. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236a9639f3d6c3b" w:history="1">
+      <w:hyperlink r:id="rId34466acb7a8838379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5616,90 +5616,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ninth Report of the International Committee on Taxonomy of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Viruses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a9639f3d6cb0" w:history="1">
+      <w:hyperlink r:id="rId77756acb7a88383eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report_9th/RNApos/Tymoviridae</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 March 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) ICTV master species list 2021 v3. International Committee on Taxonomy of Viruses. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11906a9639f3d6d0a" w:history="1">
+      <w:hyperlink r:id="rId48566acb7a883842a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/msl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5908,51 +5908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ed. Hooker WJ), 78-79. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APS Press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, St Paul (US) Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31516a9639f3d7140" w:history="1">
+      <w:hyperlink r:id="rId56576acb7a88385d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pdf.usaid.gov/pdf_docs/PNABD692.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6063,72 +6063,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1169–1173.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kreuze J, Fuentes S, Pérez A, Gutierrez D &amp; Cadenas C (2019) Viroma de la papa en el Perú y fortalecimiento de capacidades INIA y UNALM en el diagnóstico de patógenos con técnicas de última generación para enfrentar al riesgo de enfermedades emergentes por el calentamiento global, Programa Nacional de Innovación Agraria : 029-2015-INIA-PNIA/UPMSI/IE [Potato viruses in Peru and strengthening of INIA and UNALM capacities in the diagnosis of pathogens with state-of-the-art techniques to face the risk of emerging diseases due to global warming] National Program for Agrarian Innovation: 029-2015-INIA-PNIA/ UPMSI/IE]. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76616a9639f3d7290" w:history="1">
+      <w:hyperlink r:id="rId25776acb7a88386d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://popathodiv.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73276a9639f3d72b5" w:history="1">
+      <w:hyperlink r:id="rId77436acb7a88386f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6221,208 +6221,208 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (eds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campos H &amp; Ortiz O), pp. 389-430. Springer, Cham (CH). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65636a9639f3d73e9" w:history="1">
+      <w:hyperlink r:id="rId16856acb7a88387d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee J-Y,</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96736a9639f3d7430" w:history="1">
+      <w:hyperlink r:id="rId67156acb7a8838818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> J-H, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23176a9639f3d7451" w:history="1">
+      <w:hyperlink r:id="rId77856acb7a8838837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Kim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> E &amp; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67666a9639f3d7474" w:history="1">
+      <w:hyperlink r:id="rId48816acb7a8838859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lee</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S (2015) [Development of PCR-base diagnostic system for the detection of Andean potato latent virus]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Korean Journal of Agricultural Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45186a9639f3d74bc" w:history="1">
+      <w:hyperlink r:id="rId80086acb7a883889f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">42</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 105-109. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46836a9639f3d74f5" w:history="1">
+      <w:hyperlink r:id="rId16536acb7a88388d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://koreascience.or.kr/article/JAKO201521839155726.page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6515,51 +6515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M, Lopez G &amp; Fuentes S (2001) Effect of viruses UMV, UVC, PapMV-U, and PLRV on Ulluco production and their control. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scientist and Farmer: Partners in Research for the 21st Century. CIP Program Report 1999-2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 381-389. CIP, Lima (PE). Available at [</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a9639f3d7614" w:history="1">
+      <w:hyperlink r:id="rId96726acb7a88389ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">]  [accessed 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6574,51 +6574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lizarraga C, Santa Cruz M &amp; Salazar LF (1997) Progress in identifying viruses infecting Andean root and tuber crops. In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: CIP Program Report 1995-1996, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">156-158. International Potato Centre, Lima (PE) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65486a9639f3d767e" w:history="1">
+      <w:hyperlink r:id="rId62346acb7a8838a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cgspace.cgiar.org/handle/10568/109459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6711,51 +6711,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pena Reyes EC (2019) Metagenomic approach to study viruses and virus-like pathogens in native potatoes from Chiloé archipelago. PhD thesis. Pontifical Catholic University of Chile. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67956a9639f3d7765" w:history="1">
+      <w:hyperlink r:id="rId69886acb7a8838b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repositorio.uc.cl/handle/11534/23343</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6828,51 +6828,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-134. Abstract available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86436a9639f3d7828" w:history="1">
+      <w:hyperlink r:id="rId95736acb7a8838be8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eurekamag.com/research/006/550/006550659.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7003,161 +7003,161 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI and other resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on APLV: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a9639f3d7950" w:history="1">
+      <w:hyperlink r:id="rId99836acb7a8838d0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CTVdB – The Universal Virus Database</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, version 4. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67686a9639f3d79a3" w:history="1">
+      <w:hyperlink r:id="rId68416acb7a8838d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifically for APLV.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44116a9639f3d79c5" w:history="1">
+      <w:hyperlink r:id="rId95546acb7a8838d80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://web.archive.org/web/20070609085702/http://www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeffries C (1998) FAO/IPGRI Technical Guidelines for the Safe Movement of Germplasm. No.19. Potato. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52086a9639f3d7a08" w:history="1">
+      <w:hyperlink r:id="rId80756acb7a8838dc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7232,51 +7232,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tymovirus latandigenum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79296a9639f3d7ad8" w:history="1">
+      <w:hyperlink r:id="rId99386acb7a8838e85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7447,81 +7447,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 11-22. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44326a9639f3d9c18" w:history="1">
+      <w:hyperlink r:id="rId31536acb7a8838fdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01975.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26172475" name="name46626a9639f3d9c9c" descr="eu_funding_250.png"/>
+            <wp:docPr id="91662761" name="name49006acb7a883903c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49736a9639f3d9c9b" cstate="print"/>
+                    <a:blip r:embed="rId88856acb7a883903b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7619,137 +7619,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45720352">
+  <w:abstractNum w:abstractNumId="25128755">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89441697">
+    <w:lvl w:ilvl="0" w:tplc="39344955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89441697" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39344955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45720351">
+  <w:abstractNum w:abstractNumId="25128754">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66567104">
+    <w:lvl w:ilvl="0" w:tplc="59459474">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8501,55 +8501,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45720351">
-    <w:abstractNumId w:val="45720351"/>
+  <w:num w:numId="25128754">
+    <w:abstractNumId w:val="25128754"/>
   </w:num>
-  <w:num w:numId="45720352">
-    <w:abstractNumId w:val="45720352"/>
+  <w:num w:numId="25128755">
+    <w:abstractNumId w:val="25128755"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20099,51 +20099,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId573710746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619889031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95256a9639f3d2809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId22916a9639f3d2877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId67346a9639f3d55c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId66076a9639f3d56dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId52956a9639f3d5756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId82156a9639f3d57e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId17266a9639f3d5885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId89226a9639f3d58fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId58296a9639f3d5a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId15816a9639f3d5a8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId89966a9639f3d5aee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId83486a9639f3d65f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId54096a9639f3d66a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId81266a9639f3d6767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId64876a9639f3d67e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId17396a9639f3d6831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId91636a9639f3d6878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId80556a9639f3d68ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId22336a9639f3d69e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId71866a9639f3d6b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId67236a9639f3d6c3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId87906a9639f3d6cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId11906a9639f3d6d0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId31516a9639f3d7140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId76616a9639f3d7290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId73276a9639f3d72b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId65636a9639f3d73e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId96736a9639f3d7430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId23176a9639f3d7451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId67666a9639f3d7474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId45186a9639f3d74bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId46836a9639f3d74f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId35176a9639f3d7614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId65486a9639f3d767e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId67956a9639f3d7765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId86436a9639f3d7828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId49316a9639f3d7950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId67686a9639f3d79a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId44116a9639f3d79c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId52086a9639f3d7a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId79296a9639f3d7ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44326a9639f3d9c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId20926a9639f3d40e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20926a9639f3d40e2.jpg"/><Relationship Id="rId49736a9639f3d9c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49736a9639f3d9c9b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId782462491" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId960061344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34916acb7a88351d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/" TargetMode="External"/><Relationship Id="rId30026acb7a8835242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLV00/categorization" TargetMode="External"/><Relationship Id="rId99226acb7a8837882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.notulaebiologicae.ro/index.php/nsb/article/view/10986" TargetMode="External"/><Relationship Id="rId46426acb7a8837968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heraldopenaccess.us/openaccess/emerging-pattern-of-viral-diseases-in-a-high-andean-microregion-bolivia-producing-potato-seed-tubers" TargetMode="External"/><Relationship Id="rId17256acb7a88379da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109435" TargetMode="External"/><Relationship Id="rId72066acb7a8837a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.5853" TargetMode="External"/><Relationship Id="rId97596acb7a8837b19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2021.6428n" TargetMode="External"/><Relationship Id="rId58006acb7a8837b8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId80826acb7a8837c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/243/pm8-001-2-en.pdf%20" TargetMode="External"/><Relationship Id="rId13446acb7a8837ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/740/pm7-132-1-en.pdf%20" TargetMode="External"/><Relationship Id="rId98876acb7a8837d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/26/pm3-021-3-en.pdf" TargetMode="External"/><Relationship Id="rId54506acb7a8837dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/66/pm3-061-2-en.pdf" TargetMode="External"/><Relationship Id="rId51046acb7a8837e3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/67/pm3-062-3-en.pdf" TargetMode="External"/><Relationship Id="rId69676acb7a8837ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/68/pm3-063-3-en.pdf" TargetMode="External"/><Relationship Id="rId69586acb7a8837f38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/838/pm7-153-1-en.pdf" TargetMode="External"/><Relationship Id="rId23016acb7a8837f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/reg_impl/2018/2019/oj" TargetMode="External"/><Relationship Id="rId22566acb7a8837fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=celex%3A32019R2072" TargetMode="External"/><Relationship Id="rId38216acb7a8838002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://food.ec.europa.eu/system/files/2017-05/ph_biosec_europhyt-interceptions-2017-04.pdf" TargetMode="External"/><Relationship Id="rId41646acb7a8838124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21223/P3/YFHLQU" TargetMode="External"/><Relationship Id="rId53456acb7a8838265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dpvweb.net/dpv/showdpv/?dpvno=124" TargetMode="External"/><Relationship Id="rId34466acb7a8838379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId77756acb7a88383eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report_9th/RNApos/Tymoviridae" TargetMode="External"/><Relationship Id="rId48566acb7a883842a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/msl" TargetMode="External"/><Relationship Id="rId56576acb7a88385d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pdf.usaid.gov/pdf_docs/PNABD692.pdf" TargetMode="External"/><Relationship Id="rId25776acb7a88386d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://popathodiv.org" TargetMode="External"/><Relationship Id="rId77436acb7a88386f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://potpathodiv.org/static/papers/2_Resultados_Viroma%20de%20la%20Papa_Marzo%202019_(SFD).pdf" TargetMode="External"/><Relationship Id="rId16856acb7a88387d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-28683-5_11.pdf" TargetMode="External"/><Relationship Id="rId67156acb7a8838818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Jin-Ho-Kim" TargetMode="External"/><Relationship Id="rId77856acb7a8838837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/scientific-contributions/Eunsil-Kim-2082262131" TargetMode="External"/><Relationship Id="rId48816acb7a8838859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Siwon-Lee-4" TargetMode="External"/><Relationship Id="rId80086acb7a883889f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/journal/CNNSA3/v42n2.page" TargetMode="External"/><Relationship Id="rId16536acb7a88388d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://koreascience.or.kr/article/JAKO201521839155726.page" TargetMode="External"/><Relationship Id="rId96726acb7a88389ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.co.uk/books?id=GVBCnXl_hWIC&amp;pg=PA381&amp;lpg=PA381&amp;dq=Effect+of+viruses+UMV,+UVC,+PapMV-U,+and+PLRV+on+Ulluco+production+and+their+control.&amp;source=bl&amp;ots=HzDy6Ka-rQ&amp;sig=ACfU3U17nM2NeD1tbDO97bmNh3U4Yt3-5A&amp;hl=en&amp;sa=X&amp;ved=2ahUKEwj-kY-ssrv8AhULR8AKHT9yAeEQ6AF6BAgoEAM#v=onepage&amp;q=Effect%20of%20viruses%20UMV%2C%20UVC%2C%20PapMV-U%2C%20and%20PLRV%20on%20Ulluco%20production%20and%20their%20control.&amp;f=false" TargetMode="External"/><Relationship Id="rId62346acb7a8838a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgspace.cgiar.org/handle/10568/109459" TargetMode="External"/><Relationship Id="rId69886acb7a8838b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.uc.cl/handle/11534/23343" TargetMode="External"/><Relationship Id="rId95736acb7a8838be8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eurekamag.com/research/006/550/006550659.php" TargetMode="External"/><Relationship Id="rId99836acb7a8838d0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/full/10.1079/cabicompendium.42518" TargetMode="External"/><Relationship Id="rId68416acb7a8838d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609193135/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId95546acb7a8838d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20070609085702/http:/www.ncbi.nlm.nih.gov/ICTVdb/ICTVdB/index.htm" TargetMode="External"/><Relationship Id="rId80756acb7a8838dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bioversityinternational.org/fileadmin/user_upload/Potato_booklet_reduced.pdf" TargetMode="External"/><Relationship Id="rId99386acb7a8838e85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31536acb7a8838fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01975.x" TargetMode="External"/><Relationship Id="rId18976acb7a8836a84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18976acb7a8836a84.jpg"/><Relationship Id="rId88856acb7a883903b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88856acb7a883903b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>