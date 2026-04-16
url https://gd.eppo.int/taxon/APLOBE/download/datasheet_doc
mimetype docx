--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176969c64693bd60a" w:history="1">
+            <w:hyperlink r:id="rId818969e0c856afbec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563769c64693bd677" w:history="1">
+            <w:hyperlink r:id="rId313669e0c856afc6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="78410478" name="name776569c64693bdcd1" descr="3702.jpg"/>
+                  <wp:docPr id="10860128" name="name140269e0c856b019f" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId126769c64693bdcce" cstate="print"/>
+                          <a:blip r:embed="rId639369e0c856b019d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId641969c64693bde70" w:history="1">
+            <w:hyperlink r:id="rId909569e0c856b02ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25538453" name="name999269c64693bfa89" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="95394558" name="name431769e0c856b1a45" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId283469c64693bfa84" cstate="print"/>
+                    <a:blip r:embed="rId399369e0c856b1a41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId872869c64693c1b33" w:history="1">
+      <w:hyperlink r:id="rId780869e0c856b3712" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598869c64693c22d9" w:history="1">
+      <w:hyperlink r:id="rId695669e0c856b3eb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286469c64693c2711" w:history="1">
+      <w:hyperlink r:id="rId340569e0c856b425d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261969c64693c29d8" w:history="1">
+      <w:hyperlink r:id="rId746569e0c856b466e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372669c64693c2adf" w:history="1">
+      <w:hyperlink r:id="rId646469e0c856b484f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584569c64693c2b96" w:history="1">
+      <w:hyperlink r:id="rId940069e0c856b497a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953169c64693c2c96" w:history="1">
+      <w:hyperlink r:id="rId437669e0c856b4aa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538769c64693c2d29" w:history="1">
+      <w:hyperlink r:id="rId250469e0c856b4ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855469c64693c31fa" w:history="1">
+      <w:hyperlink r:id="rId449869e0c856b545b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694669c64693c3260" w:history="1">
+      <w:hyperlink r:id="rId960769e0c856b5505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883569c64693c3665" w:history="1">
+      <w:hyperlink r:id="rId873969e0c856b5971" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767369c64693c36e6" w:history="1">
+      <w:hyperlink r:id="rId531469e0c856b59f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430469c64693c3960" w:history="1">
+      <w:hyperlink r:id="rId883769e0c856b5d42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136669c64693c3ae0" w:history="1">
+      <w:hyperlink r:id="rId177669e0c856b5f04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98399257" name="name603369c64693c3b89" descr="eu_funding_250.png"/>
+            <wp:docPr id="10919555" name="name623069e0c856b5fab" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309669c64693c3b87" cstate="print"/>
+                    <a:blip r:embed="rId599869e0c856b5fa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58720064">
+  <w:abstractNum w:abstractNumId="27732317">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38503988">
+    <w:lvl w:ilvl="0" w:tplc="68289114">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38503988" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68289114" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58720063">
+  <w:abstractNum w:abstractNumId="27732316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67831578">
+    <w:lvl w:ilvl="0" w:tplc="37068352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58720063">
-    <w:abstractNumId w:val="58720063"/>
+  <w:num w:numId="27732316">
+    <w:abstractNumId w:val="27732316"/>
   </w:num>
-  <w:num w:numId="58720064">
-    <w:abstractNumId w:val="58720064"/>
+  <w:num w:numId="27732317">
+    <w:abstractNumId w:val="27732317"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId651564922" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470664686" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId176969c64693bd60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId563769c64693bd677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId641969c64693bde70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId872869c64693c1b33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId598869c64693c22d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId286469c64693c2711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId261969c64693c29d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId372669c64693c2adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId584569c64693c2b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId953169c64693c2c96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId538769c64693c2d29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId855469c64693c31fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId694669c64693c3260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId883569c64693c3665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId767369c64693c36e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId430469c64693c3960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId136669c64693c3ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId126769c64693bdcce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId126769c64693bdcce.jpg"/><Relationship Id="rId283469c64693bfa84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId283469c64693bfa84.jpg"/><Relationship Id="rId309669c64693c3b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309669c64693c3b87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId783402932" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736198711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId818969e0c856afbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId313669e0c856afc6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId909569e0c856b02ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId780869e0c856b3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId695669e0c856b3eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId340569e0c856b425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId746569e0c856b466e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId646469e0c856b484f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId940069e0c856b497a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId437669e0c856b4aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId250469e0c856b4ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId449869e0c856b545b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId960769e0c856b5505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId873969e0c856b5971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId531469e0c856b59f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId883769e0c856b5d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId177669e0c856b5f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId639369e0c856b019d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639369e0c856b019d.jpg"/><Relationship Id="rId399369e0c856b1a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId399369e0c856b1a41.jpg"/><Relationship Id="rId599869e0c856b5fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId599869e0c856b5fa9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>