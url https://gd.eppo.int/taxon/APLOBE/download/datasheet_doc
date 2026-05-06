--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818969e0c856afbec" w:history="1">
+            <w:hyperlink r:id="rId134269fb2dd1c9894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313669e0c856afc6d" w:history="1">
+            <w:hyperlink r:id="rId653169fb2dd1c9900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="10860128" name="name140269e0c856b019f" descr="3702.jpg"/>
+                  <wp:docPr id="25067040" name="name530069fb2dd1ca202" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId639369e0c856b019d" cstate="print"/>
+                          <a:blip r:embed="rId332269fb2dd1ca1ff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId909569e0c856b02ad" w:history="1">
+            <w:hyperlink r:id="rId698569fb2dd1ca351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95394558" name="name431769e0c856b1a45" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="63214393" name="name213769fb2dd1cb949" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399369e0c856b1a41" cstate="print"/>
+                    <a:blip r:embed="rId568369fb2dd1cb945" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId780869e0c856b3712" w:history="1">
+      <w:hyperlink r:id="rId165869fb2dd1ccc90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695669e0c856b3eb9" w:history="1">
+      <w:hyperlink r:id="rId869869fb2dd1ccf4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340569e0c856b425d" w:history="1">
+      <w:hyperlink r:id="rId695869fb2dd1cd110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId746569e0c856b466e" w:history="1">
+      <w:hyperlink r:id="rId677569fb2dd1cd348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646469e0c856b484f" w:history="1">
+      <w:hyperlink r:id="rId907869fb2dd1cd426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940069e0c856b497a" w:history="1">
+      <w:hyperlink r:id="rId892869fb2dd1cd4c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437669e0c856b4aa9" w:history="1">
+      <w:hyperlink r:id="rId651169fb2dd1cd599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250469e0c856b4ba9" w:history="1">
+      <w:hyperlink r:id="rId489169fb2dd1cd617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449869e0c856b545b" w:history="1">
+      <w:hyperlink r:id="rId495569fb2dd1cda2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960769e0c856b5505" w:history="1">
+      <w:hyperlink r:id="rId757169fb2dd1cda83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873969e0c856b5971" w:history="1">
+      <w:hyperlink r:id="rId432169fb2dd1cde54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId531469e0c856b59f5" w:history="1">
+      <w:hyperlink r:id="rId214269fb2dd1cded1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId883769e0c856b5d42" w:history="1">
+      <w:hyperlink r:id="rId677569fb2dd1ce148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177669e0c856b5f04" w:history="1">
+      <w:hyperlink r:id="rId585769fb2dd1ce2af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10919555" name="name623069e0c856b5fab" descr="eu_funding_250.png"/>
+            <wp:docPr id="14476153" name="name932669fb2dd1ce31e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId599869e0c856b5fa9" cstate="print"/>
+                    <a:blip r:embed="rId162069fb2dd1ce31d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27732317">
+  <w:abstractNum w:abstractNumId="98519300">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68289114">
+    <w:lvl w:ilvl="0" w:tplc="43900475">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68289114" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43900475" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27732316">
+  <w:abstractNum w:abstractNumId="98519299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37068352">
+    <w:lvl w:ilvl="0" w:tplc="32899868">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27732316">
-    <w:abstractNumId w:val="27732316"/>
+  <w:num w:numId="98519299">
+    <w:abstractNumId w:val="98519299"/>
   </w:num>
-  <w:num w:numId="27732317">
-    <w:abstractNumId w:val="27732317"/>
+  <w:num w:numId="98519300">
+    <w:abstractNumId w:val="98519300"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId783402932" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736198711" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId818969e0c856afbec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId313669e0c856afc6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId909569e0c856b02ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId780869e0c856b3712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId695669e0c856b3eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId340569e0c856b425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId746569e0c856b466e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId646469e0c856b484f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId940069e0c856b497a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId437669e0c856b4aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId250469e0c856b4ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId449869e0c856b545b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId960769e0c856b5505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId873969e0c856b5971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId531469e0c856b59f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId883769e0c856b5d42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId177669e0c856b5f04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId639369e0c856b019d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId639369e0c856b019d.jpg"/><Relationship Id="rId399369e0c856b1a41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId399369e0c856b1a41.jpg"/><Relationship Id="rId599869e0c856b5fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId599869e0c856b5fa9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571324376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509572116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId134269fb2dd1c9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId653169fb2dd1c9900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId698569fb2dd1ca351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId165869fb2dd1ccc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId869869fb2dd1ccf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId695869fb2dd1cd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId677569fb2dd1cd348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId907869fb2dd1cd426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId892869fb2dd1cd4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId651169fb2dd1cd599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId489169fb2dd1cd617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId495569fb2dd1cda2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId757169fb2dd1cda83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId432169fb2dd1cde54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId214269fb2dd1cded1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId677569fb2dd1ce148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId585769fb2dd1ce2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId332269fb2dd1ca1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332269fb2dd1ca1ff.jpg"/><Relationship Id="rId568369fb2dd1cb945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568369fb2dd1cb945.jpg"/><Relationship Id="rId162069fb2dd1ce31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162069fb2dd1ce31d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>