--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134269fb2dd1c9894" w:history="1">
+            <w:hyperlink r:id="rId22626a15b554df20b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653169fb2dd1c9900" w:history="1">
+            <w:hyperlink r:id="rId37226a15b554df2af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="25067040" name="name530069fb2dd1ca202" descr="3702.jpg"/>
+                  <wp:docPr id="31048167" name="name43996a15b554df370" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId332269fb2dd1ca1ff" cstate="print"/>
+                          <a:blip r:embed="rId97946a15b554df36f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId698569fb2dd1ca351" w:history="1">
+            <w:hyperlink r:id="rId91826a15b554df4c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63214393" name="name213769fb2dd1cb949" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="82124019" name="name62306a15b554e0c56" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId568369fb2dd1cb945" cstate="print"/>
+                    <a:blip r:embed="rId29136a15b554e0c53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165869fb2dd1ccc90" w:history="1">
+      <w:hyperlink r:id="rId22866a15b554e21ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869869fb2dd1ccf4d" w:history="1">
+      <w:hyperlink r:id="rId42376a15b554e2497" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId695869fb2dd1cd110" w:history="1">
+      <w:hyperlink r:id="rId27186a15b554e2653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677569fb2dd1cd348" w:history="1">
+      <w:hyperlink r:id="rId63906a15b554e288f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId907869fb2dd1cd426" w:history="1">
+      <w:hyperlink r:id="rId75126a15b554e297e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892869fb2dd1cd4c0" w:history="1">
+      <w:hyperlink r:id="rId68676a15b554e2a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId651169fb2dd1cd599" w:history="1">
+      <w:hyperlink r:id="rId62856a15b554e2afc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489169fb2dd1cd617" w:history="1">
+      <w:hyperlink r:id="rId23226a15b554e2b7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId495569fb2dd1cda2c" w:history="1">
+      <w:hyperlink r:id="rId17066a15b554e2f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757169fb2dd1cda83" w:history="1">
+      <w:hyperlink r:id="rId38126a15b554e2fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432169fb2dd1cde54" w:history="1">
+      <w:hyperlink r:id="rId53226a15b554e33d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214269fb2dd1cded1" w:history="1">
+      <w:hyperlink r:id="rId85746a15b554e3457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677569fb2dd1ce148" w:history="1">
+      <w:hyperlink r:id="rId55956a15b554e36c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585769fb2dd1ce2af" w:history="1">
+      <w:hyperlink r:id="rId59626a15b554e3833" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14476153" name="name932669fb2dd1ce31e" descr="eu_funding_250.png"/>
+            <wp:docPr id="35103909" name="name52596a15b554e38c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162069fb2dd1ce31d" cstate="print"/>
+                    <a:blip r:embed="rId59936a15b554e38c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98519300">
+  <w:abstractNum w:abstractNumId="41799353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43900475">
+    <w:lvl w:ilvl="0" w:tplc="74012793">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43900475" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74012793" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98519299">
+  <w:abstractNum w:abstractNumId="41799352">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32899868">
+    <w:lvl w:ilvl="0" w:tplc="12186086">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98519299">
-    <w:abstractNumId w:val="98519299"/>
+  <w:num w:numId="41799352">
+    <w:abstractNumId w:val="41799352"/>
   </w:num>
-  <w:num w:numId="98519300">
-    <w:abstractNumId w:val="98519300"/>
+  <w:num w:numId="41799353">
+    <w:abstractNumId w:val="41799353"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571324376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId509572116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId134269fb2dd1c9894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId653169fb2dd1c9900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId698569fb2dd1ca351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId165869fb2dd1ccc90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId869869fb2dd1ccf4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId695869fb2dd1cd110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId677569fb2dd1cd348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId907869fb2dd1cd426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId892869fb2dd1cd4c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId651169fb2dd1cd599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId489169fb2dd1cd617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId495569fb2dd1cda2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId757169fb2dd1cda83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId432169fb2dd1cde54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId214269fb2dd1cded1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId677569fb2dd1ce148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId585769fb2dd1ce2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId332269fb2dd1ca1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId332269fb2dd1ca1ff.jpg"/><Relationship Id="rId568369fb2dd1cb945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId568369fb2dd1cb945.jpg"/><Relationship Id="rId162069fb2dd1ce31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162069fb2dd1ce31d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605967532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId717691244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22626a15b554df20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId37226a15b554df2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId91826a15b554df4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId22866a15b554e21ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId42376a15b554e2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId27186a15b554e2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId63906a15b554e288f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId75126a15b554e297e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId68676a15b554e2a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId62856a15b554e2afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId23226a15b554e2b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId17066a15b554e2f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId38126a15b554e2fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId53226a15b554e33d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId85746a15b554e3457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId55956a15b554e36c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59626a15b554e3833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId97946a15b554df36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97946a15b554df36f.jpg"/><Relationship Id="rId29136a15b554e0c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29136a15b554e0c53.jpg"/><Relationship Id="rId59936a15b554e38c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59936a15b554e38c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>