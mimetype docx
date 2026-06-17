--- v9 (2026-05-26)
+++ v10 (2026-06-17)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22626a15b554df20b" w:history="1">
+            <w:hyperlink r:id="rId77176a327f17221e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37226a15b554df2af" w:history="1">
+            <w:hyperlink r:id="rId29876a327f172224e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="31048167" name="name43996a15b554df370" descr="3702.jpg"/>
+                  <wp:docPr id="24738773" name="name43686a327f1722ac5" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97946a15b554df36f" cstate="print"/>
+                          <a:blip r:embed="rId92776a327f1722ac3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91826a15b554df4c2" w:history="1">
+            <w:hyperlink r:id="rId15786a327f1722c25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82124019" name="name62306a15b554e0c56" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="75667031" name="name62296a327f1723ba9" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29136a15b554e0c53" cstate="print"/>
+                    <a:blip r:embed="rId70756a327f1723ba6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22866a15b554e21ce" w:history="1">
+      <w:hyperlink r:id="rId16546a327f1724f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42376a15b554e2497" w:history="1">
+      <w:hyperlink r:id="rId40436a327f1725230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27186a15b554e2653" w:history="1">
+      <w:hyperlink r:id="rId89066a327f1725406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63906a15b554e288f" w:history="1">
+      <w:hyperlink r:id="rId35676a327f172563d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a15b554e297e" w:history="1">
+      <w:hyperlink r:id="rId30866a327f1725726" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68676a15b554e2a1e" w:history="1">
+      <w:hyperlink r:id="rId96956a327f17257c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62856a15b554e2afc" w:history="1">
+      <w:hyperlink r:id="rId46256a327f172589b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23226a15b554e2b7b" w:history="1">
+      <w:hyperlink r:id="rId95326a327f1725919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17066a15b554e2f8b" w:history="1">
+      <w:hyperlink r:id="rId32926a327f1725d49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38126a15b554e2fed" w:history="1">
+      <w:hyperlink r:id="rId87616a327f1725d9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a15b554e33d6" w:history="1">
+      <w:hyperlink r:id="rId74416a327f172619f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85746a15b554e3457" w:history="1">
+      <w:hyperlink r:id="rId20756a327f172621f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55956a15b554e36c7" w:history="1">
+      <w:hyperlink r:id="rId34816a327f1726496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59626a15b554e3833" w:history="1">
+      <w:hyperlink r:id="rId29446a327f17265ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35103909" name="name52596a15b554e38c6" descr="eu_funding_250.png"/>
+            <wp:docPr id="8008276" name="name77766a327f1726885" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59936a15b554e38c5" cstate="print"/>
+                    <a:blip r:embed="rId31486a327f1726883" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41799353">
+  <w:abstractNum w:abstractNumId="80388741">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74012793">
+    <w:lvl w:ilvl="0" w:tplc="60188518">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74012793" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60188518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41799352">
+  <w:abstractNum w:abstractNumId="80388740">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12186086">
+    <w:lvl w:ilvl="0" w:tplc="40744663">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41799352">
-    <w:abstractNumId w:val="41799352"/>
+  <w:num w:numId="80388740">
+    <w:abstractNumId w:val="80388740"/>
   </w:num>
-  <w:num w:numId="41799353">
-    <w:abstractNumId w:val="41799353"/>
+  <w:num w:numId="80388741">
+    <w:abstractNumId w:val="80388741"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId605967532" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId717691244" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22626a15b554df20b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId37226a15b554df2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId91826a15b554df4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId22866a15b554e21ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId42376a15b554e2497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId27186a15b554e2653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId63906a15b554e288f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId75126a15b554e297e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId68676a15b554e2a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId62856a15b554e2afc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId23226a15b554e2b7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId17066a15b554e2f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId38126a15b554e2fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId53226a15b554e33d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId85746a15b554e3457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId55956a15b554e36c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59626a15b554e3833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId97946a15b554df36f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97946a15b554df36f.jpg"/><Relationship Id="rId29136a15b554e0c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29136a15b554e0c53.jpg"/><Relationship Id="rId59936a15b554e38c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59936a15b554e38c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309518985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455901336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77176a327f17221e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId29876a327f172224e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId15786a327f1722c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId16546a327f1724f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId40436a327f1725230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId89066a327f1725406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId35676a327f172563d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId30866a327f1725726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId96956a327f17257c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId46256a327f172589b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId95326a327f1725919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId32926a327f1725d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId87616a327f1725d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId74416a327f172619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId20756a327f172621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId34816a327f1726496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29446a327f17265ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId92776a327f1722ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92776a327f1722ac3.jpg"/><Relationship Id="rId70756a327f1723ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70756a327f1723ba6.jpg"/><Relationship Id="rId31486a327f1726883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31486a327f1726883.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>