--- v10 (2026-06-17)
+++ v11 (2026-07-13)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77176a327f17221e3" w:history="1">
+            <w:hyperlink r:id="rId64926a5531746e6ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29876a327f172224e" w:history="1">
+            <w:hyperlink r:id="rId57926a5531746e723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="24738773" name="name43686a327f1722ac5" descr="3702.jpg"/>
+                  <wp:docPr id="84080228" name="name91506a5531746ebd8" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92776a327f1722ac3" cstate="print"/>
+                          <a:blip r:embed="rId71176a5531746ebd6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15786a327f1722c25" w:history="1">
+            <w:hyperlink r:id="rId52626a5531746ed14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75667031" name="name62296a327f1723ba9" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="92963918" name="name35956a5531746fdeb" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70756a327f1723ba6" cstate="print"/>
+                    <a:blip r:embed="rId13956a5531746fde7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16546a327f1724f57" w:history="1">
+      <w:hyperlink r:id="rId25646a55317471a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40436a327f1725230" w:history="1">
+      <w:hyperlink r:id="rId65566a55317471d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89066a327f1725406" w:history="1">
+      <w:hyperlink r:id="rId28076a55317471f8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35676a327f172563d" w:history="1">
+      <w:hyperlink r:id="rId15206a55317472206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30866a327f1725726" w:history="1">
+      <w:hyperlink r:id="rId43616a55317472405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a327f17257c3" w:history="1">
+      <w:hyperlink r:id="rId91106a553174724a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46256a327f172589b" w:history="1">
+      <w:hyperlink r:id="rId15386a553174725ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95326a327f1725919" w:history="1">
+      <w:hyperlink r:id="rId92116a5531747262e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32926a327f1725d49" w:history="1">
+      <w:hyperlink r:id="rId78796a55317472aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87616a327f1725d9e" w:history="1">
+      <w:hyperlink r:id="rId35906a55317472b22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74416a327f172619f" w:history="1">
+      <w:hyperlink r:id="rId21236a55317472f19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20756a327f172621f" w:history="1">
+      <w:hyperlink r:id="rId12226a55317472f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34816a327f1726496" w:history="1">
+      <w:hyperlink r:id="rId69156a55317473202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29446a327f17265ff" w:history="1">
+      <w:hyperlink r:id="rId76856a5531747336a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8008276" name="name77766a327f1726885" descr="eu_funding_250.png"/>
+            <wp:docPr id="59572619" name="name59936a553174733f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31486a327f1726883" cstate="print"/>
+                    <a:blip r:embed="rId30406a553174733f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80388741">
+  <w:abstractNum w:abstractNumId="10271792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60188518">
+    <w:lvl w:ilvl="0" w:tplc="33513659">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60188518" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33513659" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80388740">
+  <w:abstractNum w:abstractNumId="10271791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40744663">
+    <w:lvl w:ilvl="0" w:tplc="70801211">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80388740">
-    <w:abstractNumId w:val="80388740"/>
+  <w:num w:numId="10271791">
+    <w:abstractNumId w:val="10271791"/>
   </w:num>
-  <w:num w:numId="80388741">
-    <w:abstractNumId w:val="80388741"/>
+  <w:num w:numId="10271792">
+    <w:abstractNumId w:val="10271792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId309518985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455901336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77176a327f17221e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId29876a327f172224e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId15786a327f1722c25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId16546a327f1724f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId40436a327f1725230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId89066a327f1725406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId35676a327f172563d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId30866a327f1725726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId96956a327f17257c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId46256a327f172589b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId95326a327f1725919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId32926a327f1725d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId87616a327f1725d9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId74416a327f172619f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId20756a327f172621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId34816a327f1726496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29446a327f17265ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId92776a327f1722ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92776a327f1722ac3.jpg"/><Relationship Id="rId70756a327f1723ba6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70756a327f1723ba6.jpg"/><Relationship Id="rId31486a327f1726883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31486a327f1726883.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149820702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903789274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64926a5531746e6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId57926a5531746e723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId52626a5531746ed14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId25646a55317471a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId65566a55317471d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId28076a55317471f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId15206a55317472206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId43616a55317472405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId91106a553174724a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId15386a553174725ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId92116a5531747262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId78796a55317472aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId35906a55317472b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId21236a55317472f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId12226a55317472f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId69156a55317473202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76856a5531747336a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId71176a5531746ebd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71176a5531746ebd6.jpg"/><Relationship Id="rId13956a5531746fde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13956a5531746fde7.jpg"/><Relationship Id="rId30406a553174733f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30406a553174733f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>