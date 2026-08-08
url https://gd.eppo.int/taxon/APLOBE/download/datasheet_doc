--- v11 (2026-07-13)
+++ v12 (2026-08-08)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64926a5531746e6ba" w:history="1">
+            <w:hyperlink r:id="rId68016a76b104b63a4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57926a5531746e723" w:history="1">
+            <w:hyperlink r:id="rId49876a76b104b640b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="84080228" name="name91506a5531746ebd8" descr="3702.jpg"/>
+                  <wp:docPr id="75926953" name="name36056a76b104b6ca5" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71176a5531746ebd6" cstate="print"/>
+                          <a:blip r:embed="rId63276a76b104b6ca3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52626a5531746ed14" w:history="1">
+            <w:hyperlink r:id="rId98986a76b104b6d9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92963918" name="name35956a5531746fdeb" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="82400856" name="name90406a76b104b7ee3" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13956a5531746fde7" cstate="print"/>
+                    <a:blip r:embed="rId39496a76b104b7ee2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25646a55317471a14" w:history="1">
+      <w:hyperlink r:id="rId83546a76b104b91b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65566a55317471d6e" w:history="1">
+      <w:hyperlink r:id="rId40746a76b104b9472" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a55317471f8b" w:history="1">
+      <w:hyperlink r:id="rId52506a76b104b9628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15206a55317472206" w:history="1">
+      <w:hyperlink r:id="rId16826a76b104b9878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43616a55317472405" w:history="1">
+      <w:hyperlink r:id="rId67016a76b104b9958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91106a553174724a6" w:history="1">
+      <w:hyperlink r:id="rId40126a76b104b99f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15386a553174725ac" w:history="1">
+      <w:hyperlink r:id="rId49616a76b104b9ad1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92116a5531747262e" w:history="1">
+      <w:hyperlink r:id="rId52156a76b104b9b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78796a55317472aca" w:history="1">
+      <w:hyperlink r:id="rId74556a76b104b9f9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35906a55317472b22" w:history="1">
+      <w:hyperlink r:id="rId76276a76b104b9ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21236a55317472f19" w:history="1">
+      <w:hyperlink r:id="rId52006a76b104ba3cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12226a55317472f99" w:history="1">
+      <w:hyperlink r:id="rId94326a76b104ba44c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69156a55317473202" w:history="1">
+      <w:hyperlink r:id="rId84666a76b104ba6b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76856a5531747336a" w:history="1">
+      <w:hyperlink r:id="rId56396a76b104ba834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59572619" name="name59936a553174733f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="13563972" name="name25686a76b104ba8c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30406a553174733f1" cstate="print"/>
+                    <a:blip r:embed="rId80396a76b104ba8c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10271792">
+  <w:abstractNum w:abstractNumId="57612752">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33513659">
+    <w:lvl w:ilvl="0" w:tplc="66264669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33513659" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66264669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10271791">
+  <w:abstractNum w:abstractNumId="57612751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70801211">
+    <w:lvl w:ilvl="0" w:tplc="31338769">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10271791">
-    <w:abstractNumId w:val="10271791"/>
+  <w:num w:numId="57612751">
+    <w:abstractNumId w:val="57612751"/>
   </w:num>
-  <w:num w:numId="10271792">
-    <w:abstractNumId w:val="10271792"/>
+  <w:num w:numId="57612752">
+    <w:abstractNumId w:val="57612752"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId149820702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId903789274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64926a5531746e6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId57926a5531746e723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId52626a5531746ed14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId25646a55317471a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId65566a55317471d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId28076a55317471f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId15206a55317472206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId43616a55317472405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId91106a553174724a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId15386a553174725ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId92116a5531747262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId78796a55317472aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId35906a55317472b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId21236a55317472f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId12226a55317472f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId69156a55317473202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76856a5531747336a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId71176a5531746ebd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71176a5531746ebd6.jpg"/><Relationship Id="rId13956a5531746fde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13956a5531746fde7.jpg"/><Relationship Id="rId30406a553174733f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30406a553174733f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446947013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940084423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68016a76b104b63a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId49876a76b104b640b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId98986a76b104b6d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId83546a76b104b91b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId40746a76b104b9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId52506a76b104b9628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId16826a76b104b9878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId67016a76b104b9958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId40126a76b104b99f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId49616a76b104b9ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId52156a76b104b9b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId74556a76b104b9f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId76276a76b104b9ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId52006a76b104ba3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId94326a76b104ba44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId84666a76b104ba6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56396a76b104ba834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId63276a76b104b6ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63276a76b104b6ca3.jpg"/><Relationship Id="rId39496a76b104b7ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39496a76b104b7ee2.jpg"/><Relationship Id="rId80396a76b104ba8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80396a76b104ba8c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>