--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> (Christie) Drozdovski</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rice leaf nematode, rice white-tip nematode, strawberry crimp disease nematode, white-tip nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68016a76b104b63a4" w:history="1">
+            <w:hyperlink r:id="rId19106a914ba942f27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49876a76b104b640b" w:history="1">
+            <w:hyperlink r:id="rId98516a914ba942f8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> APLOBE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-90"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1209600"/>
-                  <wp:docPr id="75926953" name="name36056a76b104b6ca5" descr="3702.jpg"/>
+                  <wp:docPr id="58766484" name="name77856a914ba943728" descr="3702.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3702.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63276a76b104b6ca3" cstate="print"/>
+                          <a:blip r:embed="rId89716a914ba943725" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1209600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98986a76b104b6d9c" w:history="1">
+            <w:hyperlink r:id="rId21016a914ba94382d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1398,63 +1398,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has a wide geographic distribution, mostly in tropical and subtropical countries. In the EPPO region, it is reported in a few countries of the southern and eastern part of the region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82400856" name="name90406a76b104b7ee3" descr="APLOBE_distribution_map.jpg"/>
+            <wp:docPr id="3578082" name="name49626a914ba9448fc" descr="APLOBE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="APLOBE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39496a76b104b7ee2" cstate="print"/>
+                    <a:blip r:embed="rId69756a914ba9448fa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4065,51 +4065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice leaf nematode). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford, UK. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83546a76b104b91b1" w:history="1">
+      <w:hyperlink r:id="rId96696a914ba945cfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/6378#toidentity</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4494,51 +4494,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2nd Edition (eds Perry R &amp; Moens M), pp. 32-37. CAB International.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desaeger J &amp; Noling J (2017) Foliar or bud nematodes in Florida strawberries. University of Florida IFAS Extension Publication ENY-068. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40746a76b104b9472" w:history="1">
+      <w:hyperlink r:id="rId91476a914ba946014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in1184</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 14 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4765,51 +4765,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 486. Relevant part detailed in the last paragraph of the Corrigendum </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52506a76b104b9628" w:history="1">
+      <w:hyperlink r:id="rId11216a914ba9461f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5118,51 +5118,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2019) EPPO Standards PM 1/2 (28) General. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO A1 and A2 Lists of pests recommended for regulation as quarantine pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16826a76b104b9878" w:history="1">
+      <w:hyperlink r:id="rId60416a914ba946434" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 7 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5255,51 +5255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): e40886. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67016a76b104b9958" w:history="1">
+      <w:hyperlink r:id="rId20916a914ba94652c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0040886</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 2 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5354,51 +5354,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126a76b104b99f6" w:history="1">
+      <w:hyperlink r:id="rId66096a914ba9465f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/abstract/19730804884</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 1 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5491,51 +5491,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. ritzemabosi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Rome, IPPC, FAO. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49616a76b104b9ad1" w:history="1">
+      <w:hyperlink r:id="rId79716a914ba9466d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5570,51 +5570,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oryza sativa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rice) seed. Version 7-025-6.    International Rules for Seed Testing 2020. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52156a76b104b9b50" w:history="1">
+      <w:hyperlink r:id="rId67506a914ba946755" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Accessed 2 July 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6215,101 +6215,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 552-568. Measures accessible from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74556a76b104b9f9a" w:history="1">
+      <w:hyperlink r:id="rId67406a914ba946b67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rnqp.eppo.int/recommendations/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybarczyk-Mydlowska K, Mooyman P, van Megen H, van den Elsen S, Vervoort M, Veenhuizen P, van Doorn J, Dees R, Karssen G, Bakker J &amp; Helder J (2012) Small subunit ribosomal DNA-based phylogenetic analysis of foliar nematodes (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.) and their quantitative detection in complex DNA backgrounds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76276a76b104b9ff2" w:history="1">
+      <w:hyperlink r:id="rId66026a914ba946bbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Nematoda: Aphelenchida: Aphelenchoididae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Florida Entomology and Nematology Department, IFAS Extension Document EENY-749</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52006a76b104ba3cd" w:history="1">
+      <w:hyperlink r:id="rId73226a914ba946fd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed 28 May 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6960,51 +6960,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> isolates originated from different hosts. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings of the American Phytopathological Society 2015 Annual Meeting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pasadena, California, USA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94326a76b104ba44c" w:history="1">
+      <w:hyperlink r:id="rId49636a914ba947058" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7342,51 +7342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aphelenchoides besseyi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a76b104ba6b7" w:history="1">
+      <w:hyperlink r:id="rId26896a914ba9472d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7568,90 +7568,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a76b104ba834" w:history="1">
+      <w:hyperlink r:id="rId21066a914ba94745d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01752.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13563972" name="name25686a76b104ba8c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="36593222" name="name15966a914ba947510" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80396a76b104ba8c3" cstate="print"/>
+                    <a:blip r:embed="rId85106a914ba94750e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7749,137 +7749,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57612752">
+  <w:abstractNum w:abstractNumId="55419285">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66264669">
+    <w:lvl w:ilvl="0" w:tplc="79894135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66264669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79894135" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57612751">
+  <w:abstractNum w:abstractNumId="55419284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31338769">
+    <w:lvl w:ilvl="0" w:tplc="81471435">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8631,55 +8631,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57612751">
-    <w:abstractNumId w:val="57612751"/>
+  <w:num w:numId="55419284">
+    <w:abstractNumId w:val="55419284"/>
   </w:num>
-  <w:num w:numId="57612752">
-    <w:abstractNumId w:val="57612752"/>
+  <w:num w:numId="55419285">
+    <w:abstractNumId w:val="55419285"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20229,51 +20229,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId446947013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId940084423" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68016a76b104b63a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId49876a76b104b640b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId98986a76b104b6d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId83546a76b104b91b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId40746a76b104b9472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId52506a76b104b9628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId16826a76b104b9878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId67016a76b104b9958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId40126a76b104b99f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId49616a76b104b9ad1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId52156a76b104b9b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId74556a76b104b9f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId76276a76b104b9ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId52006a76b104ba3cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId94326a76b104ba44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId84666a76b104ba6b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56396a76b104ba834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId63276a76b104b6ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63276a76b104b6ca3.jpg"/><Relationship Id="rId39496a76b104b7ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39496a76b104b7ee2.jpg"/><Relationship Id="rId80396a76b104ba8c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80396a76b104ba8c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId966031571" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215370789" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19106a914ba942f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/" TargetMode="External"/><Relationship Id="rId98516a914ba942f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/categorization" TargetMode="External"/><Relationship Id="rId21016a914ba94382d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/APLOBE/photos" TargetMode="External"/><Relationship Id="rId96696a914ba945cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/6378#toidentity" TargetMode="External"/><Relationship Id="rId91476a914ba946014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in1184" TargetMode="External"/><Relationship Id="rId11216a914ba9461f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.2009.02342_3.x" TargetMode="External"/><Relationship Id="rId60416a914ba946434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/media/uploaded_images/ACTIVITIES/plant_quarantine/pm1-002-28-en.pdf" TargetMode="External"/><Relationship Id="rId20916a914ba94652c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0040886" TargetMode="External"/><Relationship Id="rId66096a914ba9465f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/abstract/19730804884" TargetMode="External"/><Relationship Id="rId79716a914ba9466d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/static/media/files/publication/en/2016/11/DP_17_2016_En_2016-11-01_iaK6Hls.pdf" TargetMode="External"/><Relationship Id="rId67506a914ba946755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seedtest.org/upload/cms/user/ISTASHmethods20207-025.pdf" TargetMode="External"/><Relationship Id="rId67406a914ba946b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rnqp.eppo.int/recommendations/" TargetMode="External"/><Relationship Id="rId66026a914ba946bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apsjournals.apsnet.org/doi/10.1094/PHYTO-05-12-0114-R" TargetMode="External"/><Relationship Id="rId73226a914ba946fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/pdffiles/IN/IN127900.pdf" TargetMode="External"/><Relationship Id="rId49636a914ba947058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/meetings/Documents/2015_meeting_abstracts/aps2015abP194.htm" TargetMode="External"/><Relationship Id="rId26896a914ba9472d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21066a914ba94745d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01752.x" TargetMode="External"/><Relationship Id="rId89716a914ba943725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89716a914ba943725.jpg"/><Relationship Id="rId69756a914ba9448fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69756a914ba9448fa.jpg"/><Relationship Id="rId85106a914ba94750e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85106a914ba94750e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>