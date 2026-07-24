--- v0 (2025-10-05)
+++ v1 (2026-07-24)
@@ -12,84 +12,94 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="APHICR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>CTV000</t>
   </si>
   <si>
     <t>Closterovirus tristezae</t>
   </si>
   <si>
     <t>* Hermoso de Mendoza  A, Ballester Olmos JF, Pina Lorca A (1984) Transmission of Citrus tristeza virus by aphids. In Proceedings of the 9th International Organization of Citrus Virologists (IOCV) Conference, 23-27.
 * Rocha-Peña MA, Lee RF, Lastra R, Niblett CL, Ochoa-Corona FM, Garnsey SM, Yokomi RK (1995) Citrus tristeza virus and its aphid vector Toxoptera citricida: threats to citrus production in the Caribbean and Central and North America. Plant Disease 79(5), 437-445.</t>
   </si>
   <si>
     <t>CSYV00</t>
   </si>
   <si>
     <t>Potexvirus citriflavivenae</t>
   </si>
   <si>
     <t>* Zhou Y, Chen HM, Cao MJ, Wang XF, Jin X, Liu KH, Zhou CY (2017) Occurrence, distribution, and molecular characterization of Citrus yellow vein clearing virus in China. Plant Disease 101(1), 137-143.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Ong CA, Varghese G, Ting WP (1979) Aetiological investigation on a veinal mottle virus of chilli (Capsicum annuum L.) newly recorded from Peninsular Malaysia. Malaysian Agriculture Research and Development Institute Research Bulletin 7(2), 78-88.
+* Shah H, Yasmin T, Fahim M, Hameed S, Haque MI (2008) Transmission and host range studies of Pakistani isolate of chilli veinal mottle virus. Pakistan Journal of Botany, 40, 2669-2681</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -393,51 +403,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="311.353" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -447,50 +457,64 @@
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">