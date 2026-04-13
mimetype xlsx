--- v0 (2025-10-13)
+++ v1 (2026-04-13)
@@ -235,51 +235,51 @@
     <t>* Krishnappa C, Dubey AK, Verma A,, Mahapatro GK (2021) Occurrence of exotic whitefly, Paraleyrodes minei Iaccarino (Hemiptera: Aleyrodidae) and other whitefly species on fruit crops in Maharashtra, India. 3 Biotech 11, p 264.
 * Sundararaj R, Krishnan S, Sumalatha BV (2021) Invasion and expansion of exotic whiteflies (Hemiptera: Aleyrodidae) in India and their economic importance. Phytoparasitica 49(5), 851-863.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>* Pacheco da Silva VC, Kaydan MB, Silva-Torres CSAD, Torres JB (2019) Mealybug species (Hemiptera: Coccomorpha: Pseudococcidae) on soursop and sugar apple (Annonaceae) in North-East Brazil, with description of a new species of Pseudococcus Westwood. Zootaxa 4604(3): 525–538</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
-    <t>Phytophthora nicotianae var. parasitica (as Annona)</t>
+    <t>Phytophthora nicotianae (as Annona)</t>
   </si>
   <si>
     <t>PLANLI</t>
   </si>
   <si>
     <t>Planococcus lilacinus</t>
   </si>
   <si>
     <t>* Sirisena UG, Watson GW, Hemachandra KS, Wijayagunasekara HN (2013) Mealybugs (Hemiptera: Pseudococcidae) species on economically important fruit crops in Sri Lanka. Tropical Agricultural Research 25(1), 69-82.</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Lin CH, Tsai KC, Prior P, Wang JF (2014) Phylogenetic relationships and population structure of Ralstonia solanacearum isolated from diverse origins in Taiwan. Plant Pathology 63(6), 1395-1403.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex</t>
   </si>
@@ -667,51 +667,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">