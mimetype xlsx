--- v1 (2026-04-13)
+++ v2 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANUSQ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Dubey AK, Ko CC (2012) Sexual dimorphism among species of Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Taiwan, with one new species and an identification key. Zootaxa 3177, 1–23.
 * Gillespie PS (2012) A review of the whitefly genus Aleurocanthus Quaintance &amp; Baker (Hemiptera: Aleyrodidae) in Australia. Zootaxa 3252, 1-42.</t>
   </si>
@@ -79,50 +79,59 @@
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>ALEDDU</t>
   </si>
   <si>
     <t>Aleurodicus dugesii (as Annona)</t>
   </si>
   <si>
     <t>ALTRTR</t>
   </si>
   <si>
     <t>Aleurothrixus trachoides</t>
   </si>
   <si>
     <t>ANSTLU</t>
   </si>
   <si>
     <t>Anastrepha ludens</t>
   </si>
   <si>
     <t>* Aluja M, Cabrera M, Rios E, Guillén J, Celedonio H, Hendrichs J, Liedo T (1987) A survey of the economically Important fruit flies (Diptera: Tephritidae) present in Chiapas and a few other fruit growing regions in Mexico. Florida Entomologist 70(3), 320-329.</t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* dos Santos Felix Melo EA, dos Santos E, Almeida FR, Rocha RB, dos Santos OO, Strikis PC (2012) Hosts, infestation levels and parasitoids of frugivorous flies (Diptera: Tephritidae e Lonchaeidae) in municipalities of Southern of Bahia. Magistra, Cruz das Almas-BA 24, 8–16.</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Swanson RW, Baranowski RM (1972) Host range and infestation by the Caribbean fruit fly, Anastrepha suspensa (Diptera: Tephritidae), in south Florida. Proceedings of the Florida State Horticultural Society, 271-273.
 * Windeguth DL von, Pierce WH, Steiner LF (1972) Infestations of Anastrepha suspensa in fruit on Key West, Florida. Florida Entomologist 56, 127-131.</t>
   </si>
   <si>
     <t>BCTRCB</t>
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t>* Hendrival H, Aryani DS, Saputri N (2020) Diversity and host range of fruit flies (Diptera: Tephritidae) in horticultural commodities in Lembah Seulawah District, Aceh Besar Regency, Aceh Province, Indonesia. Journal of Tropical Horticulture 3(1):6-11.</t>
   </si>
   <si>
     <t>BCTRCO</t>
   </si>
   <si>
     <t>Bactrocera correcta</t>
@@ -657,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -999,160 +1008,174 @@
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>4</v>
       </c>
       <c r="B23" t="s">
         <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>67</v>
       </c>
       <c r="D23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>69</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>73</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
       <c r="D26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" t="s">
         <v>78</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" t="s">
+        <v>81</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>4</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>4</v>
       </c>
       <c r="B30" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
+        <v>89</v>
+      </c>
+      <c r="B32" t="s">
         <v>90</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>91</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>92</v>
       </c>
-      <c r="D32" t="s">
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
         <v>93</v>
+      </c>
+      <c r="B33" t="s">
+        <v>94</v>
+      </c>
+      <c r="C33" t="s">
+        <v>95</v>
+      </c>
+      <c r="D33" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">