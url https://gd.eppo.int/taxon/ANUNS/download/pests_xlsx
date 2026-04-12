--- v0 (2025-10-09)
+++ v1 (2026-04-12)
@@ -57,51 +57,51 @@
     <t>Aleurodicus dugesii (as Annona)</t>
   </si>
   <si>
     <t>ANSTBA</t>
   </si>
   <si>
     <t>Anastrepha bahiensis</t>
   </si>
   <si>
     <t>* Rodriguez EJ, Norrbom AL, Steck GJ, Moore MR, Sutton BD, Ruiz-Arce R, Wiegmann BM, Cassel B, Nolazco N, Muller A, Gangadin A (2023) New host plant and distribution records of Anastrepha species (Diptera: Tephritidae) primarily from the western Amazon. Proceedings of the Entomological Society of Washington 125(1), 89-164.</t>
   </si>
   <si>
     <t>EUWAPE</t>
   </si>
   <si>
     <t>Euwallacea perbrevis (as Annona)</t>
   </si>
   <si>
     <t>* Smith SM, Gomez DF, Beaver RA, Hulcr J, Cognato AI (2019) Reassessment of the species in the Euwallacea fornicatus (Coleoptera: Curculionidae: Scolytinae) complex after the rediscovery of the ‘lost’ type specimen. Insects 10, 261. https://doi.org/10.3390/insects10090261
 ------- Recorded as a host of 'Euwallacea nr. fornicatus'.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
-    <t>Phytophthora nicotianae var. parasitica (as Annona)</t>
+    <t>Phytophthora nicotianae (as Annona)</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus (as Annona)</t>
   </si>
   <si>
     <t>* Sousa J de, Gondim Jr G &amp; Lofego A (2010) Biologia de Tetranychus mexicanus (McGregor) (Acari: Tetranychidae) em Três Espécies de Annonaceae. Neotropical Entomology, 39(3), 319–323
 * Demite PR, Flechtmann CHW &amp; Feres RJF (2016) Tetranychidae (acari) in forest fragments in the state of São Paulo, Brazil. Acarologia, 56(4), 435–449.
 * Flechtmann CH &amp; Baker EW (1975) A report on the Tetranychidae (Acari) of Brazil. Revista Brasileira de Entomologia, 19(3), 111–112.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
 </sst>
@@ -438,51 +438,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">