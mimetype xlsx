--- v1 (2026-03-07)
+++ v2 (2026-09-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANUCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTMC</t>
   </si>
   <si>
     <t>Anastrepha mucronota</t>
   </si>
   <si>
     <t>* Norrbom AL, Korytkowski CA (2011) New species of and taxonomic notes on Anastrepha (Diptera: Tephritidae). Zootaxa 2740, 1-23.
 ------- "circumstancial" host, based on one rearing.</t>
   </si>
@@ -175,50 +175,53 @@
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Chang LWH, Miller CE (1996) Pathway Risk Assessment: Pink mealybug from the Caribbean. Animal and Plant Health Inspection Service, U.S. Dept. of Agriculture 61 pp.</t>
   </si>
   <si>
     <t>NAUPXA</t>
   </si>
   <si>
     <t>Naupactus xanthographus</t>
   </si>
   <si>
     <t>* Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>SAISNI</t>
   </si>
   <si>
     <t>Parasaissetia nigra</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>PHENPR</t>
   </si>
   <si>
     <t>Phenacoccus peruvianus</t>
   </si>
   <si>
     <t>* von Ellenrieder N, Kinnee SA, Watson GW (2020) The bougainvillea mealybug, Phenacoccus peruvianus Granara de Willink, in Granara de Willink &amp; Szumik, 2007 (Hemiptera: Pseudococcidae), an invasive species new to North America, with a description of the adult male and new host records. Pan-Pacific Entomologist 96(2), 59-72.</t>
   </si>
   <si>
     <t>PHYTKE</t>
   </si>
   <si>
     <t>Phytophthora kernoviae</t>
   </si>
   <si>
     <t>* Anonymous (2008) Phytophthora kernoviae: Past investigation throws up new answers. Biosecurity 82, March issue, p 21.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
     <t>Phytophthora nicotianae (as Annona)</t>
   </si>
@@ -826,132 +829,134 @@
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">