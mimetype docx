--- v6 (2026-03-19)
+++ v7 (2026-04-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975269bb6f7e3998b" w:history="1">
+            <w:hyperlink r:id="rId857169e066626e2cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572369bb6f7e39a09" w:history="1">
+            <w:hyperlink r:id="rId972969e066626e334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16388062" name="name371469bb6f7e39f2f" descr="18104.jpg"/>
+                  <wp:docPr id="56921914" name="name482869e066626ea82" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId984869bb6f7e39f2e" cstate="print"/>
+                          <a:blip r:embed="rId463369e066626ea80" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId653069bb6f7e3a045" w:history="1">
+            <w:hyperlink r:id="rId101769e066626eb8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952669bb6f7e3a159" w:history="1">
+      <w:hyperlink r:id="rId330969e066626ec96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59497926" name="name815269bb6f7e3b132" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="99322506" name="name851769e066626fd4a" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId446969bb6f7e3b12e" cstate="print"/>
+                    <a:blip r:embed="rId690369e066626fd48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749369bb6f7e3bf17" w:history="1">
+      <w:hyperlink r:id="rId516469e066627083c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId776069bb6f7e3c15a" w:history="1">
+      <w:hyperlink r:id="rId215969e0666270a61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId815969bb6f7e3c285" w:history="1">
+      <w:hyperlink r:id="rId449569e0666270b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454169bb6f7e3c33e" w:history="1">
+      <w:hyperlink r:id="rId682169e0666270c4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887369bb6f7e3c4b0" w:history="1">
+      <w:hyperlink r:id="rId808369e0666270da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1445971" name="name436069bb6f7e3c546" descr="eu_funding_250.png"/>
+            <wp:docPr id="61420609" name="name631669e0666270e24" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId313569bb6f7e3c545" cstate="print"/>
+                    <a:blip r:embed="rId755469e0666270e22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91415391">
+  <w:abstractNum w:abstractNumId="21001276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99183234">
+    <w:lvl w:ilvl="0" w:tplc="11092920">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99183234" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11092920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91415390">
+  <w:abstractNum w:abstractNumId="21001275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81836270">
+    <w:lvl w:ilvl="0" w:tplc="95764412">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91415390">
-    <w:abstractNumId w:val="91415390"/>
+  <w:num w:numId="21001275">
+    <w:abstractNumId w:val="21001275"/>
   </w:num>
-  <w:num w:numId="91415391">
-    <w:abstractNumId w:val="91415391"/>
+  <w:num w:numId="21001276">
+    <w:abstractNumId w:val="21001276"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173232524" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349373015" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId975269bb6f7e3998b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId572369bb6f7e39a09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId653069bb6f7e3a045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId952669bb6f7e3a159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId749369bb6f7e3bf17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId776069bb6f7e3c15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId815969bb6f7e3c285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId454169bb6f7e3c33e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId887369bb6f7e3c4b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId984869bb6f7e39f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId984869bb6f7e39f2e.jpg"/><Relationship Id="rId446969bb6f7e3b12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId446969bb6f7e3b12e.jpg"/><Relationship Id="rId313569bb6f7e3c545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313569bb6f7e3c545.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716479379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId958767296" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857169e066626e2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId972969e066626e334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId101769e066626eb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId330969e066626ec96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId516469e066627083c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId215969e0666270a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId449569e0666270b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId682169e0666270c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId808369e0666270da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId463369e066626ea80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463369e066626ea80.jpg"/><Relationship Id="rId690369e066626fd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId690369e066626fd48.jpg"/><Relationship Id="rId755469e0666270e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755469e0666270e22.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>