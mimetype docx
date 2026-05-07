--- v7 (2026-04-16)
+++ v8 (2026-05-07)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857169e066626e2cc" w:history="1">
+            <w:hyperlink r:id="rId346169fcb860edf8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId972969e066626e334" w:history="1">
+            <w:hyperlink r:id="rId922369fcb860edff7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56921914" name="name482869e066626ea82" descr="18104.jpg"/>
+                  <wp:docPr id="29430555" name="name323169fcb860efc03" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId463369e066626ea80" cstate="print"/>
+                          <a:blip r:embed="rId146369fcb860efbff" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId101769e066626eb8b" w:history="1">
+            <w:hyperlink r:id="rId254569fcb860efd3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId330969e066626ec96" w:history="1">
+      <w:hyperlink r:id="rId816969fcb860efe7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99322506" name="name851769e066626fd4a" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="78836912" name="name558869fcb860f0a32" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId690369e066626fd48" cstate="print"/>
+                    <a:blip r:embed="rId166469fcb860f0a2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId516469e066627083c" w:history="1">
+      <w:hyperlink r:id="rId354169fcb860f1607" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215969e0666270a61" w:history="1">
+      <w:hyperlink r:id="rId890569fcb860f1840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449569e0666270b93" w:history="1">
+      <w:hyperlink r:id="rId839469fcb860f1997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId682169e0666270c4c" w:history="1">
+      <w:hyperlink r:id="rId178869fcb860f1a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808369e0666270da7" w:history="1">
+      <w:hyperlink r:id="rId105869fcb860f1bf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61420609" name="name631669e0666270e24" descr="eu_funding_250.png"/>
+            <wp:docPr id="28049058" name="name774569fcb860f22f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId755469e0666270e22" cstate="print"/>
+                    <a:blip r:embed="rId187669fcb860f22f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21001276">
+  <w:abstractNum w:abstractNumId="33254736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11092920">
+    <w:lvl w:ilvl="0" w:tplc="65367233">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11092920" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65367233" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21001275">
+  <w:abstractNum w:abstractNumId="33254735">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95764412">
+    <w:lvl w:ilvl="0" w:tplc="22048773">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21001275">
-    <w:abstractNumId w:val="21001275"/>
+  <w:num w:numId="33254735">
+    <w:abstractNumId w:val="33254735"/>
   </w:num>
-  <w:num w:numId="21001276">
-    <w:abstractNumId w:val="21001276"/>
+  <w:num w:numId="33254736">
+    <w:abstractNumId w:val="33254736"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716479379" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId958767296" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857169e066626e2cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId972969e066626e334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId101769e066626eb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId330969e066626ec96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId516469e066627083c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId215969e0666270a61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId449569e0666270b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId682169e0666270c4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId808369e0666270da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId463369e066626ea80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId463369e066626ea80.jpg"/><Relationship Id="rId690369e066626fd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId690369e066626fd48.jpg"/><Relationship Id="rId755469e0666270e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId755469e0666270e22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969761136" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257559047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346169fcb860edf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId922369fcb860edff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId254569fcb860efd3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId816969fcb860efe7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId354169fcb860f1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId890569fcb860f1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId839469fcb860f1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId178869fcb860f1a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId105869fcb860f1bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId146369fcb860efbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146369fcb860efbff.jpg"/><Relationship Id="rId166469fcb860f0a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166469fcb860f0a2f.jpg"/><Relationship Id="rId187669fcb860f22f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187669fcb860f22f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>