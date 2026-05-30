--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346169fcb860edf8e" w:history="1">
+            <w:hyperlink r:id="rId37056a1b24f2baa33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922369fcb860edff7" w:history="1">
+            <w:hyperlink r:id="rId65476a1b24f2baab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29430555" name="name323169fcb860efc03" descr="18104.jpg"/>
+                  <wp:docPr id="27965183" name="name75086a1b24f2bb0a3" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId146369fcb860efbff" cstate="print"/>
+                          <a:blip r:embed="rId57726a1b24f2bb099" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId254569fcb860efd3c" w:history="1">
+            <w:hyperlink r:id="rId16556a1b24f2bb215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816969fcb860efe7d" w:history="1">
+      <w:hyperlink r:id="rId77936a1b24f2bb38e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78836912" name="name558869fcb860f0a32" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="8104425" name="name34376a1b24f2bc6bd" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166469fcb860f0a2f" cstate="print"/>
+                    <a:blip r:embed="rId82426a1b24f2bc6ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354169fcb860f1607" w:history="1">
+      <w:hyperlink r:id="rId29706a1b24f2bd3d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890569fcb860f1840" w:history="1">
+      <w:hyperlink r:id="rId48166a1b24f2bd5fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839469fcb860f1997" w:history="1">
+      <w:hyperlink r:id="rId33386a1b24f2bd74e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178869fcb860f1a76" w:history="1">
+      <w:hyperlink r:id="rId34066a1b24f2bd80f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105869fcb860f1bf5" w:history="1">
+      <w:hyperlink r:id="rId22486a1b24f2bd978" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28049058" name="name774569fcb860f22f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="54667357" name="name43526a1b24f2bd9d7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId187669fcb860f22f0" cstate="print"/>
+                    <a:blip r:embed="rId14026a1b24f2bd9d6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33254736">
+  <w:abstractNum w:abstractNumId="78543410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65367233">
+    <w:lvl w:ilvl="0" w:tplc="93693662">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65367233" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93693662" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33254735">
+  <w:abstractNum w:abstractNumId="78543409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22048773">
+    <w:lvl w:ilvl="0" w:tplc="80588660">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33254735">
-    <w:abstractNumId w:val="33254735"/>
+  <w:num w:numId="78543409">
+    <w:abstractNumId w:val="78543409"/>
   </w:num>
-  <w:num w:numId="33254736">
-    <w:abstractNumId w:val="33254736"/>
+  <w:num w:numId="78543410">
+    <w:abstractNumId w:val="78543410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969761136" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId257559047" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346169fcb860edf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId922369fcb860edff7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId254569fcb860efd3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId816969fcb860efe7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId354169fcb860f1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId890569fcb860f1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId839469fcb860f1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId178869fcb860f1a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId105869fcb860f1bf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId146369fcb860efbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId146369fcb860efbff.jpg"/><Relationship Id="rId166469fcb860f0a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId166469fcb860f0a2f.jpg"/><Relationship Id="rId187669fcb860f22f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId187669fcb860f22f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812728721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId543730396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37056a1b24f2baa33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId65476a1b24f2baab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId16556a1b24f2bb215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId77936a1b24f2bb38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId29706a1b24f2bd3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId48166a1b24f2bd5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId33386a1b24f2bd74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId34066a1b24f2bd80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22486a1b24f2bd978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId57726a1b24f2bb099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57726a1b24f2bb099.jpg"/><Relationship Id="rId82426a1b24f2bc6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82426a1b24f2bc6ba.jpg"/><Relationship Id="rId14026a1b24f2bd9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14026a1b24f2bd9d6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>