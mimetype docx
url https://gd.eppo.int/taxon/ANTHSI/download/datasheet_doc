--- v9 (2026-05-30)
+++ v10 (2026-06-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37056a1b24f2baa33" w:history="1">
+            <w:hyperlink r:id="rId58976a394924aebbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65476a1b24f2baab0" w:history="1">
+            <w:hyperlink r:id="rId99646a394924aec26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27965183" name="name75086a1b24f2bb0a3" descr="18104.jpg"/>
+                  <wp:docPr id="41318020" name="name68726a394924af3b5" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57726a1b24f2bb099" cstate="print"/>
+                          <a:blip r:embed="rId34426a394924af3b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16556a1b24f2bb215" w:history="1">
+            <w:hyperlink r:id="rId25196a394924af4c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a1b24f2bb38e" w:history="1">
+      <w:hyperlink r:id="rId99716a394924af5d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8104425" name="name34376a1b24f2bc6bd" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="86470219" name="name22946a394924b014c" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82426a1b24f2bc6ba" cstate="print"/>
+                    <a:blip r:embed="rId51286a394924b014a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29706a1b24f2bd3d6" w:history="1">
+      <w:hyperlink r:id="rId29876a394924b0ca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48166a1b24f2bd5fa" w:history="1">
+      <w:hyperlink r:id="rId69156a394924b0ebd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33386a1b24f2bd74e" w:history="1">
+      <w:hyperlink r:id="rId38946a394924b0feb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a1b24f2bd80f" w:history="1">
+      <w:hyperlink r:id="rId71636a394924b10a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22486a1b24f2bd978" w:history="1">
+      <w:hyperlink r:id="rId73826a394924b1200" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54667357" name="name43526a1b24f2bd9d7" descr="eu_funding_250.png"/>
+            <wp:docPr id="23848275" name="name98546a394924b1281" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14026a1b24f2bd9d6" cstate="print"/>
+                    <a:blip r:embed="rId84876a394924b1280" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78543410">
+  <w:abstractNum w:abstractNumId="71562819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93693662">
+    <w:lvl w:ilvl="0" w:tplc="50705816">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93693662" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50705816" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78543409">
+  <w:abstractNum w:abstractNumId="71562818">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80588660">
+    <w:lvl w:ilvl="0" w:tplc="50750481">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78543409">
-    <w:abstractNumId w:val="78543409"/>
+  <w:num w:numId="71562818">
+    <w:abstractNumId w:val="71562818"/>
   </w:num>
-  <w:num w:numId="78543410">
-    <w:abstractNumId w:val="78543410"/>
+  <w:num w:numId="71562819">
+    <w:abstractNumId w:val="71562819"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId812728721" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId543730396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37056a1b24f2baa33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId65476a1b24f2baab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId16556a1b24f2bb215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId77936a1b24f2bb38e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId29706a1b24f2bd3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId48166a1b24f2bd5fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId33386a1b24f2bd74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId34066a1b24f2bd80f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22486a1b24f2bd978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId57726a1b24f2bb099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57726a1b24f2bb099.jpg"/><Relationship Id="rId82426a1b24f2bc6ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82426a1b24f2bc6ba.jpg"/><Relationship Id="rId14026a1b24f2bd9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14026a1b24f2bd9d6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607120827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413786274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58976a394924aebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId99646a394924aec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId25196a394924af4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId99716a394924af5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId29876a394924b0ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId69156a394924b0ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId38946a394924b0feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId71636a394924b10a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73826a394924b1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId34426a394924af3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34426a394924af3b3.jpg"/><Relationship Id="rId51286a394924b014a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51286a394924b014a.jpg"/><Relationship Id="rId84876a394924b1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84876a394924b1280.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>