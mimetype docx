--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58976a394924aebbc" w:history="1">
+            <w:hyperlink r:id="rId58446a53c69c203e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99646a394924aec26" w:history="1">
+            <w:hyperlink r:id="rId89166a53c69c2042b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41318020" name="name68726a394924af3b5" descr="18104.jpg"/>
+                  <wp:docPr id="41899122" name="name76556a53c69c209f2" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34426a394924af3b3" cstate="print"/>
+                          <a:blip r:embed="rId42826a53c69c209f1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25196a394924af4c4" w:history="1">
+            <w:hyperlink r:id="rId12966a53c69c20ab6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99716a394924af5d2" w:history="1">
+      <w:hyperlink r:id="rId77126a53c69c20b7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86470219" name="name22946a394924b014c" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="6367332" name="name24736a53c69c21913" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51286a394924b014a" cstate="print"/>
+                    <a:blip r:embed="rId71506a53c69c21912" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29876a394924b0ca6" w:history="1">
+      <w:hyperlink r:id="rId65176a53c69c220e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69156a394924b0ebd" w:history="1">
+      <w:hyperlink r:id="rId78456a53c69c2225c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38946a394924b0feb" w:history="1">
+      <w:hyperlink r:id="rId87536a53c69c22348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71636a394924b10a2" w:history="1">
+      <w:hyperlink r:id="rId85346a53c69c223cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73826a394924b1200" w:history="1">
+      <w:hyperlink r:id="rId48646a53c69c224cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23848275" name="name98546a394924b1281" descr="eu_funding_250.png"/>
+            <wp:docPr id="6017067" name="name61476a53c69c22529" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84876a394924b1280" cstate="print"/>
+                    <a:blip r:embed="rId91496a53c69c22528" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71562819">
+  <w:abstractNum w:abstractNumId="24262653">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50705816">
+    <w:lvl w:ilvl="0" w:tplc="24638851">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50705816" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24638851" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71562818">
+  <w:abstractNum w:abstractNumId="24262652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50750481">
+    <w:lvl w:ilvl="0" w:tplc="48312882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71562818">
-    <w:abstractNumId w:val="71562818"/>
+  <w:num w:numId="24262652">
+    <w:abstractNumId w:val="24262652"/>
   </w:num>
-  <w:num w:numId="71562819">
-    <w:abstractNumId w:val="71562819"/>
+  <w:num w:numId="24262653">
+    <w:abstractNumId w:val="24262653"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId607120827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId413786274" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58976a394924aebbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId99646a394924aec26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId25196a394924af4c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId99716a394924af5d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId29876a394924b0ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId69156a394924b0ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId38946a394924b0feb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId71636a394924b10a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73826a394924b1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId34426a394924af3b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34426a394924af3b3.jpg"/><Relationship Id="rId51286a394924b014a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51286a394924b014a.jpg"/><Relationship Id="rId84876a394924b1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84876a394924b1280.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678540444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId239500001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58446a53c69c203e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId89166a53c69c2042b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId12966a53c69c20ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId77126a53c69c20b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId65176a53c69c220e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId78456a53c69c2225c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId87536a53c69c22348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId85346a53c69c223cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48646a53c69c224cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId42826a53c69c209f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a53c69c209f1.jpg"/><Relationship Id="rId71506a53c69c21912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71506a53c69c21912.jpg"/><Relationship Id="rId91496a53c69c22528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91496a53c69c22528.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>