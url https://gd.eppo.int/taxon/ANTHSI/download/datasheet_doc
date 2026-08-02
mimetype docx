--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58446a53c69c203e0" w:history="1">
+            <w:hyperlink r:id="rId71796a6e91e21889e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89166a53c69c2042b" w:history="1">
+            <w:hyperlink r:id="rId86576a6e91e218909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41899122" name="name76556a53c69c209f2" descr="18104.jpg"/>
+                  <wp:docPr id="65141758" name="name36036a6e91e219092" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42826a53c69c209f1" cstate="print"/>
+                          <a:blip r:embed="rId78116a6e91e219090" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12966a53c69c20ab6" w:history="1">
+            <w:hyperlink r:id="rId50716a6e91e2191ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77126a53c69c20b7c" w:history="1">
+      <w:hyperlink r:id="rId93026a6e91e2192ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6367332" name="name24736a53c69c21913" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="16791459" name="name41456a6e91e219f10" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71506a53c69c21912" cstate="print"/>
+                    <a:blip r:embed="rId49236a6e91e219f0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65176a53c69c220e1" w:history="1">
+      <w:hyperlink r:id="rId62706a6e91e21ab1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78456a53c69c2225c" w:history="1">
+      <w:hyperlink r:id="rId93726a6e91e21ad41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87536a53c69c22348" w:history="1">
+      <w:hyperlink r:id="rId67966a6e91e21ae76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85346a53c69c223cd" w:history="1">
+      <w:hyperlink r:id="rId42866a6e91e21af30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48646a53c69c224cf" w:history="1">
+      <w:hyperlink r:id="rId10316a6e91e21b090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6017067" name="name61476a53c69c22529" descr="eu_funding_250.png"/>
+            <wp:docPr id="28589805" name="name50026a6e91e21b10a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91496a53c69c22528" cstate="print"/>
+                    <a:blip r:embed="rId76866a6e91e21b109" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24262653">
+  <w:abstractNum w:abstractNumId="61050048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24638851">
+    <w:lvl w:ilvl="0" w:tplc="62729104">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24638851" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62729104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24262652">
+  <w:abstractNum w:abstractNumId="61050047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48312882">
+    <w:lvl w:ilvl="0" w:tplc="12410469">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24262652">
-    <w:abstractNumId w:val="24262652"/>
+  <w:num w:numId="61050047">
+    <w:abstractNumId w:val="61050047"/>
   </w:num>
-  <w:num w:numId="24262653">
-    <w:abstractNumId w:val="24262653"/>
+  <w:num w:numId="61050048">
+    <w:abstractNumId w:val="61050048"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId678540444" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId239500001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58446a53c69c203e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId89166a53c69c2042b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId12966a53c69c20ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId77126a53c69c20b7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId65176a53c69c220e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId78456a53c69c2225c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId87536a53c69c22348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId85346a53c69c223cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48646a53c69c224cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId42826a53c69c209f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42826a53c69c209f1.jpg"/><Relationship Id="rId71506a53c69c21912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71506a53c69c21912.jpg"/><Relationship Id="rId91496a53c69c22528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91496a53c69c22528.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506145424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107076873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71796a6e91e21889e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId86576a6e91e218909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId50716a6e91e2191ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId93026a6e91e2192ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId62706a6e91e21ab1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId93726a6e91e21ad41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId67966a6e91e21ae76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId42866a6e91e21af30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10316a6e91e21b090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId78116a6e91e219090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78116a6e91e219090.jpg"/><Relationship Id="rId49236a6e91e219f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49236a6e91e219f0d.jpg"/><Relationship Id="rId76866a6e91e21b109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76866a6e91e21b109.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>