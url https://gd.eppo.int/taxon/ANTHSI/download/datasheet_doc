--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Gyllenhal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> strawberry bud weevil, strawberry clipper, strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71796a6e91e21889e" w:history="1">
+            <w:hyperlink r:id="rId36726aa35bb762c14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86576a6e91e218909" w:history="1">
+            <w:hyperlink r:id="rId72396aa35bb762c94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHSI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65141758" name="name36036a6e91e219092" descr="18104.jpg"/>
+                  <wp:docPr id="533954" name="name86106aa35bb763543" descr="18104.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18104.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78116a6e91e219090" cstate="print"/>
+                          <a:blip r:embed="rId35506aa35bb763541" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50716a6e91e2191ac" w:history="1">
+            <w:hyperlink r:id="rId75456aa35bb76366d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -542,51 +542,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Herbst) is very similar in appearance and habits to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and another similar species, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a6e91e2192ba" w:history="1">
+      <w:hyperlink r:id="rId28786aa35bb76377c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">A. bisignifer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schenkling, is recorded from Japan (EPPO, 2024). The two 'exotic' species have thus to be distinguished from the commonplace and widespread European </w:t>
       </w:r>
       <w:r>
@@ -1000,63 +1000,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native and restricted to North America. In the USA, it is found in all States east of the Mississippi River, and some States West of the Mississippi and East of the Rockies. In Canada, it is found in all provinces except Yukon, the North West Territories and Nunavut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16791459" name="name41456a6e91e219f10" descr="ANTHSI_distribution_map.jpg"/>
+            <wp:docPr id="11607518" name="name54966aa35bb76448c" descr="ANTHSI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHSI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49236a6e91e219f0d" cstate="print"/>
+                    <a:blip r:embed="rId82466aa35bb764489" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2438,51 +2438,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2024) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62706a6e91e21ab1d" w:history="1">
+      <w:hyperlink r:id="rId51256aa35bb764f9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANTHBI/datasheet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 2024-01-10).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2767,51 +2767,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 208-212.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfeiffer DG (2023) Strawberry bud weevil: Changing thresholds? Southern Region Small Fruit Consortium, (North Carolina State University – Raleigh, North Carolina). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93726a6e91e21ad41" w:history="1">
+      <w:hyperlink r:id="rId92546aa35bb7651b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2953,51 +2953,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spangler S, Agnello A &amp; Schaefers G (1988) Strawberry bud weevil (clipper), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York State Cornell Cooperative Extension Small Fruit Fact Sheet 102GFSSFI3, 2 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67966a6e91e21ae76" w:history="1">
+      <w:hyperlink r:id="rId52536aa35bb7652e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://hdl.handle.net/1813/43131</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3063,51 +3063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus signatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42866a6e91e21af30" w:history="1">
+      <w:hyperlink r:id="rId20326aa35bb765399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3280,81 +3280,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 667-670. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10316a6e91e21b090" w:history="1">
+      <w:hyperlink r:id="rId10596aa35bb7654f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28589805" name="name50026a6e91e21b10a" descr="eu_funding_250.png"/>
+            <wp:docPr id="52760557" name="name72586aa35bb765546" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76866a6e91e21b109" cstate="print"/>
+                    <a:blip r:embed="rId46706aa35bb765545" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3452,137 +3452,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61050048">
+  <w:abstractNum w:abstractNumId="36481777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62729104">
+    <w:lvl w:ilvl="0" w:tplc="59144250">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62729104" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59144250" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61050047">
+  <w:abstractNum w:abstractNumId="36481776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12410469">
+    <w:lvl w:ilvl="0" w:tplc="46575520">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4334,55 +4334,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61050047">
-    <w:abstractNumId w:val="61050047"/>
+  <w:num w:numId="36481776">
+    <w:abstractNumId w:val="36481776"/>
   </w:num>
-  <w:num w:numId="61050048">
-    <w:abstractNumId w:val="61050048"/>
+  <w:num w:numId="36481777">
+    <w:abstractNumId w:val="36481777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15932,51 +15932,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId506145424" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId107076873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71796a6e91e21889e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId86576a6e91e218909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId50716a6e91e2191ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId93026a6e91e2192ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId62706a6e91e21ab1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId93726a6e91e21ad41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId67966a6e91e21ae76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId42866a6e91e21af30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10316a6e91e21b090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId78116a6e91e219090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78116a6e91e219090.jpg"/><Relationship Id="rId49236a6e91e219f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49236a6e91e219f0d.jpg"/><Relationship Id="rId76866a6e91e21b109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76866a6e91e21b109.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564833680" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId248822140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36726aa35bb762c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/" TargetMode="External"/><Relationship Id="rId72396aa35bb762c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/categorization" TargetMode="External"/><Relationship Id="rId75456aa35bb76366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHSI/photos" TargetMode="External"/><Relationship Id="rId28786aa35bb76377c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId51256aa35bb764f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/datasheet" TargetMode="External"/><Relationship Id="rId92546aa35bb7651b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smallfruits.org/2023/01/strawberry-bud-weevil-changing-thresholds/" TargetMode="External"/><Relationship Id="rId52536aa35bb7652e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/1813/43131" TargetMode="External"/><Relationship Id="rId20326aa35bb765399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10596aa35bb7654f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1989.tb01157.x" TargetMode="External"/><Relationship Id="rId35506aa35bb763541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35506aa35bb763541.jpg"/><Relationship Id="rId82466aa35bb764489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82466aa35bb764489.jpg"/><Relationship Id="rId46706aa35bb765545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46706aa35bb765545.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>