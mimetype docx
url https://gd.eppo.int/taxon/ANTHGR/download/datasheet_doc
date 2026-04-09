--- v6 (2026-03-20)
+++ v7 (2026-04-09)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501869bd65b841e22" w:history="1">
+            <w:hyperlink r:id="rId464269d8184444e77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499669bd65b841e8e" w:history="1">
+            <w:hyperlink r:id="rId177669d8184444ee3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80133429" name="name484869bd65b8424ad" descr="168.jpg"/>
+                  <wp:docPr id="44875072" name="name887769d8184444fca" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId153569bd65b8424aa" cstate="print"/>
+                          <a:blip r:embed="rId290169d8184444fc9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId739569bd65b842609" w:history="1">
+            <w:hyperlink r:id="rId495369d81844450f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37852548" name="name521069bd65b843ca7" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="64675075" name="name180069d8184446c82" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId280369bd65b843ca2" cstate="print"/>
+                    <a:blip r:embed="rId716169d8184446c7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271969bd65b844ccd" w:history="1">
+      <w:hyperlink r:id="rId517869d8184447b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340469bd65b844dc2" w:history="1">
+      <w:hyperlink r:id="rId515069d8184447c0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948269bd65b84581a" w:history="1">
+      <w:hyperlink r:id="rId317369d81844485de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481169bd65b8458fc" w:history="1">
+      <w:hyperlink r:id="rId689069d81844486bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId891969bd65b845a7c" w:history="1">
+      <w:hyperlink r:id="rId249969d818444881e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40245358" name="name309269bd65b845ae5" descr="eu_funding_250.png"/>
+            <wp:docPr id="42491453" name="name167669d81844488a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId296469bd65b845ae4" cstate="print"/>
+                    <a:blip r:embed="rId619169d81844488a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92609531">
+  <w:abstractNum w:abstractNumId="54952070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67720901">
+    <w:lvl w:ilvl="0" w:tplc="43053590">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67720901" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43053590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92609530">
+  <w:abstractNum w:abstractNumId="54952069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79849497">
+    <w:lvl w:ilvl="0" w:tplc="80969096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92609530">
-    <w:abstractNumId w:val="92609530"/>
+  <w:num w:numId="54952069">
+    <w:abstractNumId w:val="54952069"/>
   </w:num>
-  <w:num w:numId="92609531">
-    <w:abstractNumId w:val="92609531"/>
+  <w:num w:numId="54952070">
+    <w:abstractNumId w:val="54952070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId874260346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId974785232" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId501869bd65b841e22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId499669bd65b841e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId739569bd65b842609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId271969bd65b844ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId340469bd65b844dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId948269bd65b84581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId481169bd65b8458fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId891969bd65b845a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId153569bd65b8424aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId153569bd65b8424aa.jpg"/><Relationship Id="rId280369bd65b843ca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId280369bd65b843ca2.jpg"/><Relationship Id="rId296469bd65b845ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId296469bd65b845ae4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233407572" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916775434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId464269d8184444e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId177669d8184444ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId495369d81844450f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId517869d8184447b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId515069d8184447c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId317369d81844485de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId689069d81844486bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId249969d818444881e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId290169d8184444fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId290169d8184444fc9.jpg"/><Relationship Id="rId716169d8184446c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716169d8184446c7e.jpg"/><Relationship Id="rId619169d81844488a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId619169d81844488a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>