--- v7 (2026-04-09)
+++ v8 (2026-04-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464269d8184444e77" w:history="1">
+            <w:hyperlink r:id="rId448569f2f3f65ac9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177669d8184444ee3" w:history="1">
+            <w:hyperlink r:id="rId715369f2f3f65ad11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44875072" name="name887769d8184444fca" descr="168.jpg"/>
+                  <wp:docPr id="36531248" name="name589969f2f3f65b30b" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId290169d8184444fc9" cstate="print"/>
+                          <a:blip r:embed="rId529269f2f3f65b30a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId495369d81844450f8" w:history="1">
+            <w:hyperlink r:id="rId578269f2f3f65b431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64675075" name="name180069d8184446c82" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="5893700" name="name309969f2f3f65c7ff" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId716169d8184446c7e" cstate="print"/>
+                    <a:blip r:embed="rId375369f2f3f65c7fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517869d8184447b25" w:history="1">
+      <w:hyperlink r:id="rId267469f2f3f65d64f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515069d8184447c0e" w:history="1">
+      <w:hyperlink r:id="rId136969f2f3f65d734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317369d81844485de" w:history="1">
+      <w:hyperlink r:id="rId862369f2f3f65e0a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689069d81844486bc" w:history="1">
+      <w:hyperlink r:id="rId154369f2f3f65e17e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249969d818444881e" w:history="1">
+      <w:hyperlink r:id="rId844369f2f3f65e2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42491453" name="name167669d81844488a3" descr="eu_funding_250.png"/>
+            <wp:docPr id="1151490" name="name982669f2f3f65e648" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId619169d81844488a2" cstate="print"/>
+                    <a:blip r:embed="rId192969f2f3f65e647" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54952070">
+  <w:abstractNum w:abstractNumId="92730291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43053590">
+    <w:lvl w:ilvl="0" w:tplc="27467989">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43053590" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27467989" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54952069">
+  <w:abstractNum w:abstractNumId="92730290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80969096">
+    <w:lvl w:ilvl="0" w:tplc="91092881">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54952069">
-    <w:abstractNumId w:val="54952069"/>
+  <w:num w:numId="92730290">
+    <w:abstractNumId w:val="92730290"/>
   </w:num>
-  <w:num w:numId="54952070">
-    <w:abstractNumId w:val="54952070"/>
+  <w:num w:numId="92730291">
+    <w:abstractNumId w:val="92730291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId233407572" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId916775434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId464269d8184444e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId177669d8184444ee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId495369d81844450f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId517869d8184447b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId515069d8184447c0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId317369d81844485de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId689069d81844486bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId249969d818444881e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId290169d8184444fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId290169d8184444fc9.jpg"/><Relationship Id="rId716169d8184446c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716169d8184446c7e.jpg"/><Relationship Id="rId619169d81844488a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId619169d81844488a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158839703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863216991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId448569f2f3f65ac9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId715369f2f3f65ad11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId578269f2f3f65b431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId267469f2f3f65d64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId136969f2f3f65d734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId862369f2f3f65e0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId154369f2f3f65e17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId844369f2f3f65e2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId529269f2f3f65b30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529269f2f3f65b30a.jpg"/><Relationship Id="rId375369f2f3f65c7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375369f2f3f65c7fd.jpg"/><Relationship Id="rId192969f2f3f65e647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192969f2f3f65e647.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>