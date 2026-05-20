--- v8 (2026-04-30)
+++ v9 (2026-05-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448569f2f3f65ac9b" w:history="1">
+            <w:hyperlink r:id="rId42996a0db9dc2e5d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715369f2f3f65ad11" w:history="1">
+            <w:hyperlink r:id="rId54716a0db9dc2e645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36531248" name="name589969f2f3f65b30b" descr="168.jpg"/>
+                  <wp:docPr id="98269641" name="name27416a0db9dc2eed8" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId529269f2f3f65b30a" cstate="print"/>
+                          <a:blip r:embed="rId13996a0db9dc2eed5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId578269f2f3f65b431" w:history="1">
+            <w:hyperlink r:id="rId58766a0db9dc2f016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5893700" name="name309969f2f3f65c7ff" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="18170370" name="name78086a0db9dc303b9" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId375369f2f3f65c7fd" cstate="print"/>
+                    <a:blip r:embed="rId72116a0db9dc303b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267469f2f3f65d64f" w:history="1">
+      <w:hyperlink r:id="rId44416a0db9dc311ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136969f2f3f65d734" w:history="1">
+      <w:hyperlink r:id="rId28036a0db9dc312d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862369f2f3f65e0a2" w:history="1">
+      <w:hyperlink r:id="rId43586a0db9dc31d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154369f2f3f65e17e" w:history="1">
+      <w:hyperlink r:id="rId47316a0db9dc31e59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId844369f2f3f65e2d2" w:history="1">
+      <w:hyperlink r:id="rId80746a0db9dc31fb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1151490" name="name982669f2f3f65e648" descr="eu_funding_250.png"/>
+            <wp:docPr id="30105956" name="name24376a0db9dc32066" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId192969f2f3f65e647" cstate="print"/>
+                    <a:blip r:embed="rId25246a0db9dc32065" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92730291">
+  <w:abstractNum w:abstractNumId="54097984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27467989">
+    <w:lvl w:ilvl="0" w:tplc="92999302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27467989" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92999302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92730290">
+  <w:abstractNum w:abstractNumId="54097983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91092881">
+    <w:lvl w:ilvl="0" w:tplc="44060228">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92730290">
-    <w:abstractNumId w:val="92730290"/>
+  <w:num w:numId="54097983">
+    <w:abstractNumId w:val="54097983"/>
   </w:num>
-  <w:num w:numId="92730291">
-    <w:abstractNumId w:val="92730291"/>
+  <w:num w:numId="54097984">
+    <w:abstractNumId w:val="54097984"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId158839703" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId863216991" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId448569f2f3f65ac9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId715369f2f3f65ad11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId578269f2f3f65b431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId267469f2f3f65d64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId136969f2f3f65d734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId862369f2f3f65e0a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId154369f2f3f65e17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId844369f2f3f65e2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId529269f2f3f65b30a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId529269f2f3f65b30a.jpg"/><Relationship Id="rId375369f2f3f65c7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId375369f2f3f65c7fd.jpg"/><Relationship Id="rId192969f2f3f65e647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192969f2f3f65e647.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208784277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617875620" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42996a0db9dc2e5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId54716a0db9dc2e645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId58766a0db9dc2f016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId44416a0db9dc311ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId28036a0db9dc312d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId43586a0db9dc31d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId47316a0db9dc31e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80746a0db9dc31fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId13996a0db9dc2eed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13996a0db9dc2eed5.jpg"/><Relationship Id="rId72116a0db9dc303b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72116a0db9dc303b6.jpg"/><Relationship Id="rId25246a0db9dc32065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25246a0db9dc32065.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>