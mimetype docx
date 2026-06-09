--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42996a0db9dc2e5d9" w:history="1">
+            <w:hyperlink r:id="rId55586a28951d5a995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54716a0db9dc2e645" w:history="1">
+            <w:hyperlink r:id="rId14866a28951d5aa03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98269641" name="name27416a0db9dc2eed8" descr="168.jpg"/>
+                  <wp:docPr id="59736137" name="name94856a28951d5b013" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13996a0db9dc2eed5" cstate="print"/>
+                          <a:blip r:embed="rId18266a28951d5b011" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58766a0db9dc2f016" w:history="1">
+            <w:hyperlink r:id="rId65206a28951d5b176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18170370" name="name78086a0db9dc303b9" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="76826749" name="name25626a28951d5c47e" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72116a0db9dc303b6" cstate="print"/>
+                    <a:blip r:embed="rId83856a28951d5c479" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44416a0db9dc311ec" w:history="1">
+      <w:hyperlink r:id="rId45366a28951d5d385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28036a0db9dc312d3" w:history="1">
+      <w:hyperlink r:id="rId52756a28951d5d473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43586a0db9dc31d76" w:history="1">
+      <w:hyperlink r:id="rId71156a28951d5dde8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47316a0db9dc31e59" w:history="1">
+      <w:hyperlink r:id="rId85026a28951d5decb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80746a0db9dc31fb5" w:history="1">
+      <w:hyperlink r:id="rId84196a28951d5e026" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30105956" name="name24376a0db9dc32066" descr="eu_funding_250.png"/>
+            <wp:docPr id="92835612" name="name46906a28951d5e0ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25246a0db9dc32065" cstate="print"/>
+                    <a:blip r:embed="rId47486a28951d5e0b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54097984">
+  <w:abstractNum w:abstractNumId="75159358">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92999302">
+    <w:lvl w:ilvl="0" w:tplc="20366791">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92999302" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20366791" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54097983">
+  <w:abstractNum w:abstractNumId="75159357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44060228">
+    <w:lvl w:ilvl="0" w:tplc="95684966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54097983">
-    <w:abstractNumId w:val="54097983"/>
+  <w:num w:numId="75159357">
+    <w:abstractNumId w:val="75159357"/>
   </w:num>
-  <w:num w:numId="54097984">
-    <w:abstractNumId w:val="54097984"/>
+  <w:num w:numId="75159358">
+    <w:abstractNumId w:val="75159358"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId208784277" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617875620" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42996a0db9dc2e5d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId54716a0db9dc2e645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId58766a0db9dc2f016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId44416a0db9dc311ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId28036a0db9dc312d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId43586a0db9dc31d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId47316a0db9dc31e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80746a0db9dc31fb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId13996a0db9dc2eed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13996a0db9dc2eed5.jpg"/><Relationship Id="rId72116a0db9dc303b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72116a0db9dc303b6.jpg"/><Relationship Id="rId25246a0db9dc32065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25246a0db9dc32065.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932864767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488659764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55586a28951d5a995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId14866a28951d5aa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId65206a28951d5b176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId45366a28951d5d385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId52756a28951d5d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId71156a28951d5dde8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId85026a28951d5decb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84196a28951d5e026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId18266a28951d5b011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a28951d5b011.jpg"/><Relationship Id="rId83856a28951d5c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a28951d5c479.jpg"/><Relationship Id="rId47486a28951d5e0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47486a28951d5e0b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>