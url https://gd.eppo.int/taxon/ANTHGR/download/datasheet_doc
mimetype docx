--- v10 (2026-06-09)
+++ v11 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55586a28951d5a995" w:history="1">
+            <w:hyperlink r:id="rId79936a46429370bc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14866a28951d5aa03" w:history="1">
+            <w:hyperlink r:id="rId69176a46429370c38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59736137" name="name94856a28951d5b013" descr="168.jpg"/>
+                  <wp:docPr id="24455671" name="name86476a46429370ce4" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18266a28951d5b011" cstate="print"/>
+                          <a:blip r:embed="rId53746a46429370ce3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65206a28951d5b176" w:history="1">
+            <w:hyperlink r:id="rId64106a46429370db6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76826749" name="name25626a28951d5c47e" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="42874008" name="name81776a46429371dc1" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83856a28951d5c479" cstate="print"/>
+                    <a:blip r:embed="rId21556a46429371dbe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45366a28951d5d385" w:history="1">
+      <w:hyperlink r:id="rId76776a46429372b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52756a28951d5d473" w:history="1">
+      <w:hyperlink r:id="rId95576a46429372c76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71156a28951d5dde8" w:history="1">
+      <w:hyperlink r:id="rId30726a464293735b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85026a28951d5decb" w:history="1">
+      <w:hyperlink r:id="rId73476a46429373690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84196a28951d5e026" w:history="1">
+      <w:hyperlink r:id="rId36856a464293737e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92835612" name="name46906a28951d5e0ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="34881966" name="name81976a46429373838" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47486a28951d5e0b9" cstate="print"/>
+                    <a:blip r:embed="rId72556a46429373837" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75159358">
+  <w:abstractNum w:abstractNumId="50310647">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20366791">
+    <w:lvl w:ilvl="0" w:tplc="87063960">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20366791" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87063960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75159357">
+  <w:abstractNum w:abstractNumId="50310646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95684966">
+    <w:lvl w:ilvl="0" w:tplc="60849862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75159357">
-    <w:abstractNumId w:val="75159357"/>
+  <w:num w:numId="50310646">
+    <w:abstractNumId w:val="50310646"/>
   </w:num>
-  <w:num w:numId="75159358">
-    <w:abstractNumId w:val="75159358"/>
+  <w:num w:numId="50310647">
+    <w:abstractNumId w:val="50310647"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932864767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488659764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55586a28951d5a995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId14866a28951d5aa03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId65206a28951d5b176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId45366a28951d5d385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId52756a28951d5d473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId71156a28951d5dde8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId85026a28951d5decb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84196a28951d5e026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId18266a28951d5b011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a28951d5b011.jpg"/><Relationship Id="rId83856a28951d5c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83856a28951d5c479.jpg"/><Relationship Id="rId47486a28951d5e0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47486a28951d5e0b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903933405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468005736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79936a46429370bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId69176a46429370c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId64106a46429370db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId76776a46429372b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId95576a46429372c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId30726a464293735b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId73476a46429373690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36856a464293737e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId53746a46429370ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53746a46429370ce3.jpg"/><Relationship Id="rId21556a46429371dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a46429371dbe.jpg"/><Relationship Id="rId72556a46429373837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72556a46429373837.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>