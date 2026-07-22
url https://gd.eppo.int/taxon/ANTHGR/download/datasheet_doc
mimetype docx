--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79936a46429370bc6" w:history="1">
+            <w:hyperlink r:id="rId89146a61125eb74e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69176a46429370c38" w:history="1">
+            <w:hyperlink r:id="rId28696a61125eb7549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24455671" name="name86476a46429370ce4" descr="168.jpg"/>
+                  <wp:docPr id="22209152" name="name97696a61125eb7a94" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53746a46429370ce3" cstate="print"/>
+                          <a:blip r:embed="rId65606a61125eb7a92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64106a46429370db6" w:history="1">
+            <w:hyperlink r:id="rId77486a61125eb7bac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42874008" name="name81776a46429371dc1" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="84791336" name="name90786a61125eb8f1b" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21556a46429371dbe" cstate="print"/>
+                    <a:blip r:embed="rId10246a61125eb8f18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76776a46429372b91" w:history="1">
+      <w:hyperlink r:id="rId47496a61125eb9d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95576a46429372c76" w:history="1">
+      <w:hyperlink r:id="rId42576a61125eb9e16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30726a464293735b7" w:history="1">
+      <w:hyperlink r:id="rId41786a61125eba737" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73476a46429373690" w:history="1">
+      <w:hyperlink r:id="rId80296a61125eba812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36856a464293737e1" w:history="1">
+      <w:hyperlink r:id="rId64636a61125eba97d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34881966" name="name81976a46429373838" descr="eu_funding_250.png"/>
+            <wp:docPr id="98354340" name="name78486a61125eba9f6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72556a46429373837" cstate="print"/>
+                    <a:blip r:embed="rId79956a61125eba9f5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50310647">
+  <w:abstractNum w:abstractNumId="86672978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87063960">
+    <w:lvl w:ilvl="0" w:tplc="50483653">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87063960" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50483653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50310646">
+  <w:abstractNum w:abstractNumId="86672977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60849862">
+    <w:lvl w:ilvl="0" w:tplc="35522019">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50310646">
-    <w:abstractNumId w:val="50310646"/>
+  <w:num w:numId="86672977">
+    <w:abstractNumId w:val="86672977"/>
   </w:num>
-  <w:num w:numId="50310647">
-    <w:abstractNumId w:val="50310647"/>
+  <w:num w:numId="86672978">
+    <w:abstractNumId w:val="86672978"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903933405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId468005736" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79936a46429370bc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId69176a46429370c38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId64106a46429370db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId76776a46429372b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId95576a46429372c76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId30726a464293735b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId73476a46429373690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36856a464293737e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId53746a46429370ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53746a46429370ce3.jpg"/><Relationship Id="rId21556a46429371dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21556a46429371dbe.jpg"/><Relationship Id="rId72556a46429373837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72556a46429373837.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167582138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609576270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89146a61125eb74e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId28696a61125eb7549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId77486a61125eb7bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId47496a61125eb9d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId42576a61125eb9e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId41786a61125eba737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId80296a61125eba812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64636a61125eba97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId65606a61125eb7a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a61125eb7a92.jpg"/><Relationship Id="rId10246a61125eb8f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10246a61125eb8f18.jpg"/><Relationship Id="rId79956a61125eba9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79956a61125eba9f5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>