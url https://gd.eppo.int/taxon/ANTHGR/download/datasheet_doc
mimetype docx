--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89146a61125eb74e0" w:history="1">
+            <w:hyperlink r:id="rId91746a7b8a72a13ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28696a61125eb7549" w:history="1">
+            <w:hyperlink r:id="rId17786a7b8a72a14a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22209152" name="name97696a61125eb7a94" descr="168.jpg"/>
+                  <wp:docPr id="95595314" name="name15436a7b8a72a1ea9" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65606a61125eb7a92" cstate="print"/>
+                          <a:blip r:embed="rId71096a7b8a72a1ea7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId77486a61125eb7bac" w:history="1">
+            <w:hyperlink r:id="rId14186a7b8a72a1fe5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84791336" name="name90786a61125eb8f1b" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="66610710" name="name88716a7b8a72a3f1b" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10246a61125eb8f18" cstate="print"/>
+                    <a:blip r:embed="rId88986a7b8a72a3f18" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47496a61125eb9d2f" w:history="1">
+      <w:hyperlink r:id="rId96886a7b8a72a4e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42576a61125eb9e16" w:history="1">
+      <w:hyperlink r:id="rId84386a7b8a72a4f47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41786a61125eba737" w:history="1">
+      <w:hyperlink r:id="rId22256a7b8a72a58e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80296a61125eba812" w:history="1">
+      <w:hyperlink r:id="rId52196a7b8a72a59c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636a61125eba97d" w:history="1">
+      <w:hyperlink r:id="rId17666a7b8a72a5b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98354340" name="name78486a61125eba9f6" descr="eu_funding_250.png"/>
+            <wp:docPr id="76407919" name="name13996a7b8a72a5d6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79956a61125eba9f5" cstate="print"/>
+                    <a:blip r:embed="rId25706a7b8a72a5d6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86672978">
+  <w:abstractNum w:abstractNumId="57760545">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50483653">
+    <w:lvl w:ilvl="0" w:tplc="40961643">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50483653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40961643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86672977">
+  <w:abstractNum w:abstractNumId="57760544">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35522019">
+    <w:lvl w:ilvl="0" w:tplc="78284192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86672977">
-    <w:abstractNumId w:val="86672977"/>
+  <w:num w:numId="57760544">
+    <w:abstractNumId w:val="57760544"/>
   </w:num>
-  <w:num w:numId="86672978">
-    <w:abstractNumId w:val="86672978"/>
+  <w:num w:numId="57760545">
+    <w:abstractNumId w:val="57760545"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167582138" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId609576270" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89146a61125eb74e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId28696a61125eb7549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId77486a61125eb7bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId47496a61125eb9d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId42576a61125eb9e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId41786a61125eba737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId80296a61125eba812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64636a61125eba97d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId65606a61125eb7a92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65606a61125eb7a92.jpg"/><Relationship Id="rId10246a61125eb8f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10246a61125eb8f18.jpg"/><Relationship Id="rId79956a61125eba9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79956a61125eba9f5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438010861" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId531156348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91746a7b8a72a13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId17786a7b8a72a14a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId14186a7b8a72a1fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId96886a7b8a72a4e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId84386a7b8a72a4f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId22256a7b8a72a58e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId52196a7b8a72a59c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17666a7b8a72a5b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId71096a7b8a72a1ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71096a7b8a72a1ea7.jpg"/><Relationship Id="rId88986a7b8a72a3f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88986a7b8a72a3f18.jpg"/><Relationship Id="rId25706a7b8a72a5d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25706a7b8a72a5d6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>