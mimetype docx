--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Curculionidae: Curculioninae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican cotton boll weevil, boll weevil, cotton boll weevil, thurberia weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91746a7b8a72a13ef" w:history="1">
+            <w:hyperlink r:id="rId30626a9658403dfd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17786a7b8a72a14a3" w:history="1">
+            <w:hyperlink r:id="rId79676a9658403e03b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHGR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95595314" name="name15436a7b8a72a1ea9" descr="168.jpg"/>
+                  <wp:docPr id="77623713" name="name62286a9658403e85f" descr="168.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="168.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71096a7b8a72a1ea7" cstate="print"/>
+                          <a:blip r:embed="rId11636a9658403e85d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14186a7b8a72a1fe5" w:history="1">
+            <w:hyperlink r:id="rId11986a9658403e9ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1475,63 +1475,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1983), Paraguay (1991), Argentina (1984), and Bolivia (1999) (Stadler and Buteler, 2007).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66610710" name="name88716a7b8a72a3f1b" descr="ANTHGR_distribution_map.jpg"/>
+            <wp:docPr id="48609901" name="name17796a9658403ffaa" descr="ANTHGR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHGR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88986a7b8a72a3f18" cstate="print"/>
+                    <a:blip r:embed="rId63586a9658403ffa8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3394,51 +3394,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96886a7b8a72a4e1e" w:history="1">
+      <w:hyperlink r:id="rId52356a9658404112d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1093/jipm/pmab009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3533,51 +3533,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12), 5074. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84386a7b8a72a4f47" w:history="1">
+      <w:hyperlink r:id="rId72356a9658404121c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa. 2017.5074</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4997,51 +4997,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 613–627.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2022) History highlight: APHIS launces large-scale boll weevil eradication program. USDA. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22256a7b8a72a58e1" w:history="1">
+      <w:hyperlink r:id="rId75416a96584041b8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5125,51 +5125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus grandis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52196a7b8a72a59c2" w:history="1">
+      <w:hyperlink r:id="rId79296a96584041c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5340,81 +5340,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17666a7b8a72a5b1f" w:history="1">
+      <w:hyperlink r:id="rId68056a96584041dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76407919" name="name13996a7b8a72a5d6f" descr="eu_funding_250.png"/>
+            <wp:docPr id="69315859" name="name10546a965840422c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25706a7b8a72a5d6d" cstate="print"/>
+                    <a:blip r:embed="rId28036a965840422c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5512,137 +5512,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57760545">
+  <w:abstractNum w:abstractNumId="35840284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40961643">
+    <w:lvl w:ilvl="0" w:tplc="33143935">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40961643" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33143935" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57760544">
+  <w:abstractNum w:abstractNumId="35840283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78284192">
+    <w:lvl w:ilvl="0" w:tplc="88139128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6394,55 +6394,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57760544">
-    <w:abstractNumId w:val="57760544"/>
+  <w:num w:numId="35840283">
+    <w:abstractNumId w:val="35840283"/>
   </w:num>
-  <w:num w:numId="57760545">
-    <w:abstractNumId w:val="57760545"/>
+  <w:num w:numId="35840284">
+    <w:abstractNumId w:val="35840284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17992,51 +17992,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId438010861" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId531156348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91746a7b8a72a13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId17786a7b8a72a14a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId14186a7b8a72a1fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId96886a7b8a72a4e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId84386a7b8a72a4f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId22256a7b8a72a58e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId52196a7b8a72a59c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17666a7b8a72a5b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId71096a7b8a72a1ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71096a7b8a72a1ea7.jpg"/><Relationship Id="rId88986a7b8a72a3f18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88986a7b8a72a3f18.jpg"/><Relationship Id="rId25706a7b8a72a5d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25706a7b8a72a5d6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647613541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId881059072" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30626a9658403dfd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/" TargetMode="External"/><Relationship Id="rId79676a9658403e03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/categorization" TargetMode="External"/><Relationship Id="rId11986a9658403e9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHGR/photos" TargetMode="External"/><Relationship Id="rId52356a9658404112d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jipm/pmab009" TargetMode="External"/><Relationship Id="rId72356a9658404121c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.%202017.5074" TargetMode="External"/><Relationship Id="rId75416a96584041b8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/newsroom/stakeholder-info/SA_By_Date/SA-2022/aphis50-boll-weevil-eradication" TargetMode="External"/><Relationship Id="rId79296a96584041c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68056a96584041dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/epdf/10.1111/j.1365-2338.1979.tb02460.x" TargetMode="External"/><Relationship Id="rId11636a9658403e85d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11636a9658403e85d.jpg"/><Relationship Id="rId63586a9658403ffa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63586a9658403ffa8.jpg"/><Relationship Id="rId28036a965840422c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28036a965840422c3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>