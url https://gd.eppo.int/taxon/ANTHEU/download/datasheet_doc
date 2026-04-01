--- v5 (2026-03-04)
+++ v6 (2026-04-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106069a88df5de135" w:history="1">
+            <w:hyperlink r:id="rId145369cd22f0412b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133869a88df5de1a0" w:history="1">
+            <w:hyperlink r:id="rId696069cd22f041328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19124530" name="name895869a88df5de779" descr="8851.jpg"/>
+                  <wp:docPr id="48582851" name="name351369cd22f0419d1" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId232569a88df5de777" cstate="print"/>
+                          <a:blip r:embed="rId109769cd22f0419ce" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId493469a88df5de8ea" w:history="1">
+            <w:hyperlink r:id="rId502369cd22f041b18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59632235" name="name786469a88df5df83e" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="72332101" name="name635669cd22f042ff3" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId742669a88df5df83b" cstate="print"/>
+                    <a:blip r:embed="rId499669cd22f042fef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892069a88df5e05d4" w:history="1">
+      <w:hyperlink r:id="rId818069cd22f043dc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767969a88df5e0780" w:history="1">
+      <w:hyperlink r:id="rId327369cd22f043f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518969a88df5e07d4" w:history="1">
+      <w:hyperlink r:id="rId765369cd22f043fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212569a88df5e0865" w:history="1">
+      <w:hyperlink r:id="rId369169cd22f044059" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId953869a88df5e0911" w:history="1">
+      <w:hyperlink r:id="rId217269cd22f044109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779869a88df5e0961" w:history="1">
+      <w:hyperlink r:id="rId925169cd22f04415a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223969a88df5e0cf2" w:history="1">
+      <w:hyperlink r:id="rId685069cd22f0444f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327069a88df5e0f70" w:history="1">
+      <w:hyperlink r:id="rId626469cd22f044785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76382151" name="name514469a88df5e109c" descr="eu_funding_250.png"/>
+            <wp:docPr id="3366348" name="name175569cd22f044be3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId604069a88df5e109b" cstate="print"/>
+                    <a:blip r:embed="rId467169cd22f044be1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82251899">
+  <w:abstractNum w:abstractNumId="73364555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41623642">
+    <w:lvl w:ilvl="0" w:tplc="27613573">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41623642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27613573" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82251898">
+  <w:abstractNum w:abstractNumId="73364554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62931695">
+    <w:lvl w:ilvl="0" w:tplc="52468508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82251898">
-    <w:abstractNumId w:val="82251898"/>
+  <w:num w:numId="73364554">
+    <w:abstractNumId w:val="73364554"/>
   </w:num>
-  <w:num w:numId="82251899">
-    <w:abstractNumId w:val="82251899"/>
+  <w:num w:numId="73364555">
+    <w:abstractNumId w:val="73364555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845768853" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId335187861" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId106069a88df5de135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId133869a88df5de1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId493469a88df5de8ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId892069a88df5e05d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId767969a88df5e0780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId518969a88df5e07d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId212569a88df5e0865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId953869a88df5e0911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId779869a88df5e0961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId223969a88df5e0cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId327069a88df5e0f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId232569a88df5de777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId232569a88df5de777.jpg"/><Relationship Id="rId742669a88df5df83b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId742669a88df5df83b.jpg"/><Relationship Id="rId604069a88df5e109b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId604069a88df5e109b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485531249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590636980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId145369cd22f0412b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId696069cd22f041328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId502369cd22f041b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId818069cd22f043dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId327369cd22f043f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId765369cd22f043fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId369169cd22f044059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId217269cd22f044109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId925169cd22f04415a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId685069cd22f0444f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId626469cd22f044785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId109769cd22f0419ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109769cd22f0419ce.jpg"/><Relationship Id="rId499669cd22f042fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId499669cd22f042fef.jpg"/><Relationship Id="rId467169cd22f044be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId467169cd22f044be1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>