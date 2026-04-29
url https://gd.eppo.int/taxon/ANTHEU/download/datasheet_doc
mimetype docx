--- v6 (2026-04-01)
+++ v7 (2026-04-29)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145369cd22f0412b3" w:history="1">
+            <w:hyperlink r:id="rId368769f1aefd92117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696069cd22f041328" w:history="1">
+            <w:hyperlink r:id="rId167969f1aefd92181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48582851" name="name351369cd22f0419d1" descr="8851.jpg"/>
+                  <wp:docPr id="50311895" name="name561569f1aefd92246" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId109769cd22f0419ce" cstate="print"/>
+                          <a:blip r:embed="rId381969f1aefd92245" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId502369cd22f041b18" w:history="1">
+            <w:hyperlink r:id="rId724969f1aefd92349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72332101" name="name635669cd22f042ff3" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="99048322" name="name555569f1aefd932c2" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId499669cd22f042fef" cstate="print"/>
+                    <a:blip r:embed="rId539569f1aefd932bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId818069cd22f043dc2" w:history="1">
+      <w:hyperlink r:id="rId332469f1aefd93fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327369cd22f043f73" w:history="1">
+      <w:hyperlink r:id="rId343769f1aefd941b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId765369cd22f043fc9" w:history="1">
+      <w:hyperlink r:id="rId300169f1aefd9420d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369169cd22f044059" w:history="1">
+      <w:hyperlink r:id="rId312869f1aefd942a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217269cd22f044109" w:history="1">
+      <w:hyperlink r:id="rId716269f1aefd94350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925169cd22f04415a" w:history="1">
+      <w:hyperlink r:id="rId103269f1aefd943a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685069cd22f0444f6" w:history="1">
+      <w:hyperlink r:id="rId237269f1aefd9473d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId626469cd22f044785" w:history="1">
+      <w:hyperlink r:id="rId710969f1aefd9499f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3366348" name="name175569cd22f044be3" descr="eu_funding_250.png"/>
+            <wp:docPr id="11176078" name="name182769f1aefd94aae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId467169cd22f044be1" cstate="print"/>
+                    <a:blip r:embed="rId349269f1aefd94aad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73364555">
+  <w:abstractNum w:abstractNumId="90785977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27613573">
+    <w:lvl w:ilvl="0" w:tplc="11343713">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27613573" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11343713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73364554">
+  <w:abstractNum w:abstractNumId="90785976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52468508">
+    <w:lvl w:ilvl="0" w:tplc="67793324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73364554">
-    <w:abstractNumId w:val="73364554"/>
+  <w:num w:numId="90785976">
+    <w:abstractNumId w:val="90785976"/>
   </w:num>
-  <w:num w:numId="73364555">
-    <w:abstractNumId w:val="73364555"/>
+  <w:num w:numId="90785977">
+    <w:abstractNumId w:val="90785977"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId485531249" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId590636980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId145369cd22f0412b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId696069cd22f041328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId502369cd22f041b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId818069cd22f043dc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId327369cd22f043f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId765369cd22f043fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId369169cd22f044059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId217269cd22f044109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId925169cd22f04415a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId685069cd22f0444f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId626469cd22f044785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId109769cd22f0419ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId109769cd22f0419ce.jpg"/><Relationship Id="rId499669cd22f042fef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId499669cd22f042fef.jpg"/><Relationship Id="rId467169cd22f044be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId467169cd22f044be1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464995223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId227909513" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId368769f1aefd92117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId167969f1aefd92181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId724969f1aefd92349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId332469f1aefd93fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId343769f1aefd941b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId300169f1aefd9420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId312869f1aefd942a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId716269f1aefd94350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId103269f1aefd943a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId237269f1aefd9473d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId710969f1aefd9499f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381969f1aefd92245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381969f1aefd92245.jpg"/><Relationship Id="rId539569f1aefd932bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId539569f1aefd932bf.jpg"/><Relationship Id="rId349269f1aefd94aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId349269f1aefd94aad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>