--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368769f1aefd92117" w:history="1">
+            <w:hyperlink r:id="rId24096a0c7adaa37b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167969f1aefd92181" w:history="1">
+            <w:hyperlink r:id="rId48416a0c7adaa3826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50311895" name="name561569f1aefd92246" descr="8851.jpg"/>
+                  <wp:docPr id="63374632" name="name25506a0c7adaa3d7f" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId381969f1aefd92245" cstate="print"/>
+                          <a:blip r:embed="rId22716a0c7adaa3d7c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId724969f1aefd92349" w:history="1">
+            <w:hyperlink r:id="rId25956a0c7adaa3eb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99048322" name="name555569f1aefd932c2" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="16313367" name="name20106a0c7adaa5467" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId539569f1aefd932bf" cstate="print"/>
+                    <a:blip r:embed="rId87526a0c7adaa5462" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId332469f1aefd93fe9" w:history="1">
+      <w:hyperlink r:id="rId59306a0c7adaa61dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343769f1aefd941b8" w:history="1">
+      <w:hyperlink r:id="rId44766a0c7adaa638c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300169f1aefd9420d" w:history="1">
+      <w:hyperlink r:id="rId97356a0c7adaa63e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312869f1aefd942a0" w:history="1">
+      <w:hyperlink r:id="rId79936a0c7adaa6473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId716269f1aefd94350" w:history="1">
+      <w:hyperlink r:id="rId82956a0c7adaa6521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103269f1aefd943a2" w:history="1">
+      <w:hyperlink r:id="rId81376a0c7adaa6571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237269f1aefd9473d" w:history="1">
+      <w:hyperlink r:id="rId66996a0c7adaa68ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710969f1aefd9499f" w:history="1">
+      <w:hyperlink r:id="rId86436a0c7adaa6b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11176078" name="name182769f1aefd94aae" descr="eu_funding_250.png"/>
+            <wp:docPr id="91526226" name="name16046a0c7adaa6c92" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId349269f1aefd94aad" cstate="print"/>
+                    <a:blip r:embed="rId80666a0c7adaa6c91" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90785977">
+  <w:abstractNum w:abstractNumId="82020397">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11343713">
+    <w:lvl w:ilvl="0" w:tplc="60193535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11343713" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60193535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90785976">
+  <w:abstractNum w:abstractNumId="82020396">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67793324">
+    <w:lvl w:ilvl="0" w:tplc="31437696">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90785976">
-    <w:abstractNumId w:val="90785976"/>
+  <w:num w:numId="82020396">
+    <w:abstractNumId w:val="82020396"/>
   </w:num>
-  <w:num w:numId="90785977">
-    <w:abstractNumId w:val="90785977"/>
+  <w:num w:numId="82020397">
+    <w:abstractNumId w:val="82020397"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId464995223" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId227909513" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId368769f1aefd92117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId167969f1aefd92181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId724969f1aefd92349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId332469f1aefd93fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId343769f1aefd941b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId300169f1aefd9420d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId312869f1aefd942a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId716269f1aefd94350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId103269f1aefd943a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId237269f1aefd9473d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId710969f1aefd9499f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId381969f1aefd92245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId381969f1aefd92245.jpg"/><Relationship Id="rId539569f1aefd932bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId539569f1aefd932bf.jpg"/><Relationship Id="rId349269f1aefd94aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId349269f1aefd94aad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223670042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892466164" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24096a0c7adaa37b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId48416a0c7adaa3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId25956a0c7adaa3eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId59306a0c7adaa61dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId44766a0c7adaa638c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId97356a0c7adaa63e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId79936a0c7adaa6473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId82956a0c7adaa6521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId81376a0c7adaa6571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId66996a0c7adaa68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId86436a0c7adaa6b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22716a0c7adaa3d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22716a0c7adaa3d7c.jpg"/><Relationship Id="rId87526a0c7adaa5462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a0c7adaa5462.jpg"/><Relationship Id="rId80666a0c7adaa6c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80666a0c7adaa6c91.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>