--- v8 (2026-05-19)
+++ v9 (2026-06-10)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24096a0c7adaa37b7" w:history="1">
+            <w:hyperlink r:id="rId71886a28d03dc9b71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48416a0c7adaa3826" w:history="1">
+            <w:hyperlink r:id="rId74526a28d03dc9bdc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63374632" name="name25506a0c7adaa3d7f" descr="8851.jpg"/>
+                  <wp:docPr id="88772495" name="name67956a28d03dca3c9" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22716a0c7adaa3d7c" cstate="print"/>
+                          <a:blip r:embed="rId80666a28d03dca3c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25956a0c7adaa3eb8" w:history="1">
+            <w:hyperlink r:id="rId59226a28d03dca4f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16313367" name="name20106a0c7adaa5467" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="34349032" name="name25406a28d03dcb8c6" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87526a0c7adaa5462" cstate="print"/>
+                    <a:blip r:embed="rId63356a28d03dcb8c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59306a0c7adaa61dc" w:history="1">
+      <w:hyperlink r:id="rId73896a28d03dcc5a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44766a0c7adaa638c" w:history="1">
+      <w:hyperlink r:id="rId30886a28d03dcc74f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97356a0c7adaa63e1" w:history="1">
+      <w:hyperlink r:id="rId69236a28d03dcc7a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79936a0c7adaa6473" w:history="1">
+      <w:hyperlink r:id="rId62206a28d03dcc830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82956a0c7adaa6521" w:history="1">
+      <w:hyperlink r:id="rId13256a28d03dcc8de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81376a0c7adaa6571" w:history="1">
+      <w:hyperlink r:id="rId14576a28d03dcc92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66996a0c7adaa68ee" w:history="1">
+      <w:hyperlink r:id="rId14246a28d03dcccac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86436a0c7adaa6b71" w:history="1">
+      <w:hyperlink r:id="rId37726a28d03dccf0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91526226" name="name16046a0c7adaa6c92" descr="eu_funding_250.png"/>
+            <wp:docPr id="41723929" name="name45416a28d03dcd04c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80666a0c7adaa6c91" cstate="print"/>
+                    <a:blip r:embed="rId16716a28d03dcd04b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82020397">
+  <w:abstractNum w:abstractNumId="31550767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60193535">
+    <w:lvl w:ilvl="0" w:tplc="62249587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60193535" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62249587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82020396">
+  <w:abstractNum w:abstractNumId="31550766">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31437696">
+    <w:lvl w:ilvl="0" w:tplc="71137557">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82020396">
-    <w:abstractNumId w:val="82020396"/>
+  <w:num w:numId="31550766">
+    <w:abstractNumId w:val="31550766"/>
   </w:num>
-  <w:num w:numId="82020397">
-    <w:abstractNumId w:val="82020397"/>
+  <w:num w:numId="31550767">
+    <w:abstractNumId w:val="31550767"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223670042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId892466164" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24096a0c7adaa37b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId48416a0c7adaa3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId25956a0c7adaa3eb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId59306a0c7adaa61dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId44766a0c7adaa638c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId97356a0c7adaa63e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId79936a0c7adaa6473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId82956a0c7adaa6521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId81376a0c7adaa6571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId66996a0c7adaa68ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId86436a0c7adaa6b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22716a0c7adaa3d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22716a0c7adaa3d7c.jpg"/><Relationship Id="rId87526a0c7adaa5462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87526a0c7adaa5462.jpg"/><Relationship Id="rId80666a0c7adaa6c91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80666a0c7adaa6c91.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723794477" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665139638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71886a28d03dc9b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId74526a28d03dc9bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId59226a28d03dca4f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId73896a28d03dcc5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId30886a28d03dcc74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId69236a28d03dcc7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId62206a28d03dcc830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId13256a28d03dcc8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId14576a28d03dcc92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId14246a28d03dcccac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId37726a28d03dccf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80666a28d03dca3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80666a28d03dca3c8.jpg"/><Relationship Id="rId63356a28d03dcb8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63356a28d03dcb8c2.jpg"/><Relationship Id="rId16716a28d03dcd04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16716a28d03dcd04b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>