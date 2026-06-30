--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71886a28d03dc9b71" w:history="1">
+            <w:hyperlink r:id="rId46676a43c4a525126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74526a28d03dc9bdc" w:history="1">
+            <w:hyperlink r:id="rId34566a43c4a525199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88772495" name="name67956a28d03dca3c9" descr="8851.jpg"/>
+                  <wp:docPr id="87155951" name="name29346a43c4a525674" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80666a28d03dca3c8" cstate="print"/>
+                          <a:blip r:embed="rId68426a43c4a525672" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59226a28d03dca4f0" w:history="1">
+            <w:hyperlink r:id="rId30636a43c4a525757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34349032" name="name25406a28d03dcb8c6" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="7525746" name="name76946a43c4a526521" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63356a28d03dcb8c2" cstate="print"/>
+                    <a:blip r:embed="rId82376a43c4a52651f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1512,51 +1512,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario), Mexico, United States of America (Arizona, California, Florida, Georgia, Hawaii, Louisiana, New Jersey, New Mexico, North Carolina, South Carolina, Texas, Virginia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Belize, Costa Rica, Dominican Republic, El Salvador, Guatemala, Honduras, Jamaica, Nicaragua, Panama, Puerto Rico</w:t>
+        <w:t xml:space="preserve"> Belize, Costa Rica, Dominican Republic, El Salvador, Guatemala, Honduras, Nicaragua, Panama, Puerto Rico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Oceania:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> French Polynesia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a28d03dcc5a8" w:history="1">
+      <w:hyperlink r:id="rId94816a43c4a527209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30886a28d03dcc74f" w:history="1">
+      <w:hyperlink r:id="rId14716a43c4a5273b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69236a28d03dcc7a2" w:history="1">
+      <w:hyperlink r:id="rId89346a43c4a52740a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62206a28d03dcc830" w:history="1">
+      <w:hyperlink r:id="rId84646a43c4a527496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13256a28d03dcc8de" w:history="1">
+      <w:hyperlink r:id="rId44886a43c4a527541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14576a28d03dcc92e" w:history="1">
+      <w:hyperlink r:id="rId95836a43c4a527591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14246a28d03dcccac" w:history="1">
+      <w:hyperlink r:id="rId68966a43c4a527903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37726a28d03dccf0a" w:history="1">
+      <w:hyperlink r:id="rId55906a43c4a527b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41723929" name="name45416a28d03dcd04c" descr="eu_funding_250.png"/>
+            <wp:docPr id="84956451" name="name78946a43c4a527c63" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16716a28d03dcd04b" cstate="print"/>
+                    <a:blip r:embed="rId57296a43c4a527c62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31550767">
+  <w:abstractNum w:abstractNumId="60081536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62249587">
+    <w:lvl w:ilvl="0" w:tplc="23528770">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62249587" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23528770" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31550766">
+  <w:abstractNum w:abstractNumId="60081535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71137557">
+    <w:lvl w:ilvl="0" w:tplc="69233635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31550766">
-    <w:abstractNumId w:val="31550766"/>
+  <w:num w:numId="60081535">
+    <w:abstractNumId w:val="60081535"/>
   </w:num>
-  <w:num w:numId="31550767">
-    <w:abstractNumId w:val="31550767"/>
+  <w:num w:numId="60081536">
+    <w:abstractNumId w:val="60081536"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId723794477" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId665139638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71886a28d03dc9b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId74526a28d03dc9bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId59226a28d03dca4f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId73896a28d03dcc5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId30886a28d03dcc74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId69236a28d03dcc7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId62206a28d03dcc830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId13256a28d03dcc8de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId14576a28d03dcc92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId14246a28d03dcccac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId37726a28d03dccf0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80666a28d03dca3c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80666a28d03dca3c8.jpg"/><Relationship Id="rId63356a28d03dcb8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63356a28d03dcb8c2.jpg"/><Relationship Id="rId16716a28d03dcd04b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16716a28d03dcd04b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223221768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212369344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46676a43c4a525126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId34566a43c4a525199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId30636a43c4a525757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId94816a43c4a527209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId14716a43c4a5273b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId89346a43c4a52740a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId84646a43c4a527496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId44886a43c4a527541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId95836a43c4a527591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId68966a43c4a527903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId55906a43c4a527b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68426a43c4a525672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68426a43c4a525672.jpg"/><Relationship Id="rId82376a43c4a52651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82376a43c4a52651f.jpg"/><Relationship Id="rId57296a43c4a527c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57296a43c4a527c62.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>