--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46676a43c4a525126" w:history="1">
+            <w:hyperlink r:id="rId59736a5f6f3e3fc05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34566a43c4a525199" w:history="1">
+            <w:hyperlink r:id="rId91556a5f6f3e3fc70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87155951" name="name29346a43c4a525674" descr="8851.jpg"/>
+                  <wp:docPr id="22803289" name="name43826a5f6f3e40312" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68426a43c4a525672" cstate="print"/>
+                          <a:blip r:embed="rId81576a5f6f3e40310" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30636a43c4a525757" w:history="1">
+            <w:hyperlink r:id="rId72416a5f6f3e4043a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7525746" name="name76946a43c4a526521" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="79444635" name="name17396a5f6f3e41480" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82376a43c4a52651f" cstate="print"/>
+                    <a:blip r:embed="rId21766a5f6f3e4147d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94816a43c4a527209" w:history="1">
+      <w:hyperlink r:id="rId77016a5f6f3e421f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14716a43c4a5273b8" w:history="1">
+      <w:hyperlink r:id="rId97816a5f6f3e423a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89346a43c4a52740a" w:history="1">
+      <w:hyperlink r:id="rId83376a5f6f3e423f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84646a43c4a527496" w:history="1">
+      <w:hyperlink r:id="rId54806a5f6f3e4248b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44886a43c4a527541" w:history="1">
+      <w:hyperlink r:id="rId71906a5f6f3e4253c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95836a43c4a527591" w:history="1">
+      <w:hyperlink r:id="rId58486a5f6f3e4258f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68966a43c4a527903" w:history="1">
+      <w:hyperlink r:id="rId53576a5f6f3e42930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55906a43c4a527b52" w:history="1">
+      <w:hyperlink r:id="rId77266a5f6f3e42b91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84956451" name="name78946a43c4a527c63" descr="eu_funding_250.png"/>
+            <wp:docPr id="61677156" name="name12406a5f6f3e42cb7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57296a43c4a527c62" cstate="print"/>
+                    <a:blip r:embed="rId61476a5f6f3e42cb6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60081536">
+  <w:abstractNum w:abstractNumId="34530268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23528770">
+    <w:lvl w:ilvl="0" w:tplc="70584772">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23528770" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70584772" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60081535">
+  <w:abstractNum w:abstractNumId="34530267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69233635">
+    <w:lvl w:ilvl="0" w:tplc="56405129">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60081535">
-    <w:abstractNumId w:val="60081535"/>
+  <w:num w:numId="34530267">
+    <w:abstractNumId w:val="34530267"/>
   </w:num>
-  <w:num w:numId="60081536">
-    <w:abstractNumId w:val="60081536"/>
+  <w:num w:numId="34530268">
+    <w:abstractNumId w:val="34530268"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId223221768" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId212369344" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46676a43c4a525126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId34566a43c4a525199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId30636a43c4a525757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId94816a43c4a527209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId14716a43c4a5273b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId89346a43c4a52740a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId84646a43c4a527496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId44886a43c4a527541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId95836a43c4a527591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId68966a43c4a527903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId55906a43c4a527b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68426a43c4a525672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68426a43c4a525672.jpg"/><Relationship Id="rId82376a43c4a52651f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82376a43c4a52651f.jpg"/><Relationship Id="rId57296a43c4a527c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57296a43c4a527c62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650723115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147563063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59736a5f6f3e3fc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId91556a5f6f3e3fc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId72416a5f6f3e4043a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId77016a5f6f3e421f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId97816a5f6f3e423a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId83376a5f6f3e423f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId54806a5f6f3e4248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId71906a5f6f3e4253c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId58486a5f6f3e4258f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId53576a5f6f3e42930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId77266a5f6f3e42b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81576a5f6f3e40310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81576a5f6f3e40310.jpg"/><Relationship Id="rId21766a5f6f3e4147d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21766a5f6f3e4147d.jpg"/><Relationship Id="rId61476a5f6f3e42cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a5f6f3e42cb6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>