--- v11 (2026-07-21)
+++ v12 (2026-08-10)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59736a5f6f3e3fc05" w:history="1">
+            <w:hyperlink r:id="rId63506a7a5c2aaa334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91556a5f6f3e3fc70" w:history="1">
+            <w:hyperlink r:id="rId19146a7a5c2aaa39b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22803289" name="name43826a5f6f3e40312" descr="8851.jpg"/>
+                  <wp:docPr id="17963276" name="name23286a7a5c2aaa4bb" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81576a5f6f3e40310" cstate="print"/>
+                          <a:blip r:embed="rId32886a7a5c2aaa4b9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72416a5f6f3e4043a" w:history="1">
+            <w:hyperlink r:id="rId59136a7a5c2aaa5c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79444635" name="name17396a5f6f3e41480" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="29814396" name="name47796a7a5c2aab9e8" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21766a5f6f3e4147d" cstate="print"/>
+                    <a:blip r:embed="rId44726a7a5c2aab9e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77016a5f6f3e421f2" w:history="1">
+      <w:hyperlink r:id="rId64496a7a5c2aac75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97816a5f6f3e423a3" w:history="1">
+      <w:hyperlink r:id="rId95716a7a5c2aac915" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83376a5f6f3e423f8" w:history="1">
+      <w:hyperlink r:id="rId72096a7a5c2aac969" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54806a5f6f3e4248b" w:history="1">
+      <w:hyperlink r:id="rId91486a7a5c2aac9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a5f6f3e4253c" w:history="1">
+      <w:hyperlink r:id="rId28176a7a5c2aacaa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58486a5f6f3e4258f" w:history="1">
+      <w:hyperlink r:id="rId61036a7a5c2aacaf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576a5f6f3e42930" w:history="1">
+      <w:hyperlink r:id="rId78256a7a5c2aaced5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77266a5f6f3e42b91" w:history="1">
+      <w:hyperlink r:id="rId17576a7a5c2aad132" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61677156" name="name12406a5f6f3e42cb7" descr="eu_funding_250.png"/>
+            <wp:docPr id="36680185" name="name38486a7a5c2aad26e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61476a5f6f3e42cb6" cstate="print"/>
+                    <a:blip r:embed="rId29966a7a5c2aad26d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34530268">
+  <w:abstractNum w:abstractNumId="73779901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70584772">
+    <w:lvl w:ilvl="0" w:tplc="24094081">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70584772" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24094081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34530267">
+  <w:abstractNum w:abstractNumId="73779900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56405129">
+    <w:lvl w:ilvl="0" w:tplc="37068533">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34530267">
-    <w:abstractNumId w:val="34530267"/>
+  <w:num w:numId="73779900">
+    <w:abstractNumId w:val="73779900"/>
   </w:num>
-  <w:num w:numId="34530268">
-    <w:abstractNumId w:val="34530268"/>
+  <w:num w:numId="73779901">
+    <w:abstractNumId w:val="73779901"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId650723115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147563063" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59736a5f6f3e3fc05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId91556a5f6f3e3fc70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId72416a5f6f3e4043a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId77016a5f6f3e421f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId97816a5f6f3e423a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId83376a5f6f3e423f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId54806a5f6f3e4248b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId71906a5f6f3e4253c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId58486a5f6f3e4258f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId53576a5f6f3e42930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId77266a5f6f3e42b91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81576a5f6f3e40310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81576a5f6f3e40310.jpg"/><Relationship Id="rId21766a5f6f3e4147d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21766a5f6f3e4147d.jpg"/><Relationship Id="rId61476a5f6f3e42cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61476a5f6f3e42cb6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId296919689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759488426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63506a7a5c2aaa334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId19146a7a5c2aaa39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId59136a7a5c2aaa5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId64496a7a5c2aac75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId95716a7a5c2aac915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId72096a7a5c2aac969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId91486a7a5c2aac9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId28176a7a5c2aacaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId61036a7a5c2aacaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId78256a7a5c2aaced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId17576a7a5c2aad132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32886a7a5c2aaa4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32886a7a5c2aaa4b9.jpg"/><Relationship Id="rId44726a7a5c2aab9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44726a7a5c2aab9e6.jpg"/><Relationship Id="rId29966a7a5c2aad26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966a7a5c2aad26d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>