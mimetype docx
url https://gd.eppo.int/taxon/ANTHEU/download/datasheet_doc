--- v12 (2026-08-10)
+++ v13 (2026-08-31)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Champion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pepper weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63506a7a5c2aaa334" w:history="1">
+            <w:hyperlink r:id="rId22436a94d7ec08aa8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19146a7a5c2aaa39b" w:history="1">
+            <w:hyperlink r:id="rId36376a94d7ec08b14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANTHEU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17963276" name="name23286a7a5c2aaa4bb" descr="8851.jpg"/>
+                  <wp:docPr id="95916496" name="name35736a94d7ec09297" descr="8851.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8851.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32886a7a5c2aaa4b9" cstate="print"/>
+                          <a:blip r:embed="rId14886a94d7ec09295" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59136a7a5c2aaa5c7" w:history="1">
+            <w:hyperlink r:id="rId23886a94d7ec093b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1437,63 +1437,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates from Mexico from where it has spread through Central America, the Caribbean, French Polynesia and Hawaii (Defra, 2020) and southern states of the USA in the first part of the 20th century.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29814396" name="name47796a7a5c2aab9e8" descr="ANTHEU_distribution_map.jpg"/>
+            <wp:docPr id="6369184" name="name35906a94d7ec0a616" descr="ANTHEU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHEU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44726a7a5c2aab9e6" cstate="print"/>
+                    <a:blip r:embed="rId11136a94d7ec0a613" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3225,51 +3225,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cano and Cuban pepper weevil </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faustinus cubae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Boheman) ( Insecta: Coleoptera: Curculionidae). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64496a7a5c2aac75e" w:history="1">
+      <w:hyperlink r:id="rId99046a94d7ec0b343" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edis.ifas.ufl.edu/in555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3489,101 +3489,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">DEFRA (Department for Environment Food &amp; Rural Affairs) (2020)  Pest specific plant health response plan: Outbreaks of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95716a7a5c2aac915" w:history="1">
+      <w:hyperlink r:id="rId47596a94d7ec0b4f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Pest Survey Card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2020:EN-1887. Available at:   </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72096a7a5c2aac969" w:history="1">
+      <w:hyperlink r:id="rId85656a94d7ec0b54b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3627,51 +3627,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. EPPO Reporting Service, article 2020/095: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486a7a5c2aac9f9" w:history="1">
+      <w:hyperlink r:id="rId34606a94d7ec0b5de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6773</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3735,101 +3735,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii eradicated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Netherlands. EPPO Reporting Service, article 2014/024: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28176a7a5c2aacaa7" w:history="1">
+      <w:hyperlink r:id="rId47646a94d7ec0b6a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2744</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands. EPPO Reporting Service, article 2012/203: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61036a7a5c2aacaf8" w:history="1">
+      <w:hyperlink r:id="rId30456a94d7ec0b6f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2409</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4341,51 +4341,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78256a7a5c2aaced5" w:history="1">
+      <w:hyperlink r:id="rId25896a94d7ec0ba85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects7010009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4714,51 +4714,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus eugenii</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17576a7a5c2aad132" w:history="1">
+      <w:hyperlink r:id="rId47266a94d7ec0bd1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4833,63 +4833,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36680185" name="name38486a7a5c2aad26e" descr="eu_funding_250.png"/>
+            <wp:docPr id="73738751" name="name30616a94d7ec0be30" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29966a7a5c2aad26d" cstate="print"/>
+                    <a:blip r:embed="rId23396a94d7ec0be2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4987,137 +4987,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73779901">
+  <w:abstractNum w:abstractNumId="38780864">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24094081">
+    <w:lvl w:ilvl="0" w:tplc="96847697">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24094081" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96847697" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73779900">
+  <w:abstractNum w:abstractNumId="38780863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37068533">
+    <w:lvl w:ilvl="0" w:tplc="77521446">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5869,55 +5869,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73779900">
-    <w:abstractNumId w:val="73779900"/>
+  <w:num w:numId="38780863">
+    <w:abstractNumId w:val="38780863"/>
   </w:num>
-  <w:num w:numId="73779901">
-    <w:abstractNumId w:val="73779901"/>
+  <w:num w:numId="38780864">
+    <w:abstractNumId w:val="38780864"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17467,51 +17467,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId296919689" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId759488426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63506a7a5c2aaa334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId19146a7a5c2aaa39b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId59136a7a5c2aaa5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId64496a7a5c2aac75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId95716a7a5c2aac915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId72096a7a5c2aac969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId91486a7a5c2aac9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId28176a7a5c2aacaa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId61036a7a5c2aacaf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId78256a7a5c2aaced5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId17576a7a5c2aad132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32886a7a5c2aaa4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32886a7a5c2aaa4b9.jpg"/><Relationship Id="rId44726a7a5c2aab9e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44726a7a5c2aab9e6.jpg"/><Relationship Id="rId29966a7a5c2aad26d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966a7a5c2aad26d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId757959442" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId631255897" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22436a94d7ec08aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/" TargetMode="External"/><Relationship Id="rId36376a94d7ec08b14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/categorization" TargetMode="External"/><Relationship Id="rId23886a94d7ec093b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHEU/photos" TargetMode="External"/><Relationship Id="rId99046a94d7ec0b343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edis.ifas.ufl.edu/in555" TargetMode="External"/><Relationship Id="rId47596a94d7ec0b4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/pests-and-diseases/contingency-planning/" TargetMode="External"/><Relationship Id="rId85656a94d7ec0b54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/abs/10.2903/sp.efsa.2020.EN-1887" TargetMode="External"/><Relationship Id="rId34606a94d7ec0b5de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6773" TargetMode="External"/><Relationship Id="rId47646a94d7ec0b6a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2744" TargetMode="External"/><Relationship Id="rId30456a94d7ec0b6f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2409" TargetMode="External"/><Relationship Id="rId25896a94d7ec0ba85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects7010009" TargetMode="External"/><Relationship Id="rId47266a94d7ec0bd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14886a94d7ec09295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14886a94d7ec09295.jpg"/><Relationship Id="rId11136a94d7ec0a613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11136a94d7ec0a613.jpg"/><Relationship Id="rId23396a94d7ec0be2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23396a94d7ec0be2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>