--- v6 (2026-03-24)
+++ v7 (2026-04-16)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId987769c1dbd5461ae" w:history="1">
+            <w:hyperlink r:id="rId508969e0801d5f606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434969c1dbd54621a" w:history="1">
+            <w:hyperlink r:id="rId512669e0801d5f66f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30766428" name="name756269c1dbd546fe9" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="12410598" name="name435569e0801d60836" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId661969c1dbd546fe7" cstate="print"/>
+                    <a:blip r:embed="rId801769e0801d60833" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490269c1dbd547c8a" w:history="1">
+      <w:hyperlink r:id="rId715369e0801d6129b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId508269c1dbd54870e" w:history="1">
+      <w:hyperlink r:id="rId170269e0801d61cdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48850613" name="name901169c1dbd548883" descr="eu_funding_250.png"/>
+            <wp:docPr id="31071785" name="name529469e0801d61e2c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId183069c1dbd548882" cstate="print"/>
+                    <a:blip r:embed="rId814369e0801d61e2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95246328">
+  <w:abstractNum w:abstractNumId="64137481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48505737">
+    <w:lvl w:ilvl="0" w:tplc="28931080">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48505737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28931080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95246327">
+  <w:abstractNum w:abstractNumId="64137480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66882698">
+    <w:lvl w:ilvl="0" w:tplc="21818684">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95246327">
-    <w:abstractNumId w:val="95246327"/>
+  <w:num w:numId="64137480">
+    <w:abstractNumId w:val="64137480"/>
   </w:num>
-  <w:num w:numId="95246328">
-    <w:abstractNumId w:val="95246328"/>
+  <w:num w:numId="64137481">
+    <w:abstractNumId w:val="64137481"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228266934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299038524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId987769c1dbd5461ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId434969c1dbd54621a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId490269c1dbd547c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId508269c1dbd54870e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId661969c1dbd546fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId661969c1dbd546fe7.jpg"/><Relationship Id="rId183069c1dbd548882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId183069c1dbd548882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726198967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972076325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId508969e0801d5f606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId512669e0801d5f66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId715369e0801d6129b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId170269e0801d61cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId801769e0801d60833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801769e0801d60833.jpg"/><Relationship Id="rId814369e0801d61e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814369e0801d61e2a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>