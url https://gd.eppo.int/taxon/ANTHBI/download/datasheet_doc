--- v7 (2026-04-16)
+++ v8 (2026-05-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508969e0801d5f606" w:history="1">
+            <w:hyperlink r:id="rId41126a03a54a5469e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512669e0801d5f66f" w:history="1">
+            <w:hyperlink r:id="rId67096a03a54a546ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12410598" name="name435569e0801d60836" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="29114858" name="name38406a03a54a57c15" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId801769e0801d60833" cstate="print"/>
+                    <a:blip r:embed="rId49886a03a54a57c13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId715369e0801d6129b" w:history="1">
+      <w:hyperlink r:id="rId24116a03a54a58404" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId170269e0801d61cdc" w:history="1">
+      <w:hyperlink r:id="rId26196a03a54a58aeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31071785" name="name529469e0801d61e2c" descr="eu_funding_250.png"/>
+            <wp:docPr id="88997913" name="name54466a03a54a58dc6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId814369e0801d61e2a" cstate="print"/>
+                    <a:blip r:embed="rId14796a03a54a58dc5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64137481">
+  <w:abstractNum w:abstractNumId="67553867">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28931080">
+    <w:lvl w:ilvl="0" w:tplc="33283190">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28931080" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33283190" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64137480">
+  <w:abstractNum w:abstractNumId="67553866">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21818684">
+    <w:lvl w:ilvl="0" w:tplc="64630796">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64137480">
-    <w:abstractNumId w:val="64137480"/>
+  <w:num w:numId="67553866">
+    <w:abstractNumId w:val="67553866"/>
   </w:num>
-  <w:num w:numId="64137481">
-    <w:abstractNumId w:val="64137481"/>
+  <w:num w:numId="67553867">
+    <w:abstractNumId w:val="67553867"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId726198967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972076325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId508969e0801d5f606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId512669e0801d5f66f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId715369e0801d6129b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId170269e0801d61cdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId801769e0801d60833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801769e0801d60833.jpg"/><Relationship Id="rId814369e0801d61e2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId814369e0801d61e2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931899474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165440768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41126a03a54a5469e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId67096a03a54a546ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId24116a03a54a58404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId26196a03a54a58aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49886a03a54a57c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49886a03a54a57c13.jpg"/><Relationship Id="rId14796a03a54a58dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14796a03a54a58dc5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>