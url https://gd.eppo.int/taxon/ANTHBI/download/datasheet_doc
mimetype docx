--- v8 (2026-05-12)
+++ v9 (2026-06-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41126a03a54a5469e" w:history="1">
+            <w:hyperlink r:id="rId57846a1e220a40ccb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67096a03a54a546ef" w:history="1">
+            <w:hyperlink r:id="rId86906a1e220a40d34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29114858" name="name38406a03a54a57c15" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="60947566" name="name42946a1e220a42081" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49886a03a54a57c13" cstate="print"/>
+                    <a:blip r:embed="rId18256a1e220a4207f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24116a03a54a58404" w:history="1">
+      <w:hyperlink r:id="rId17026a1e220a42ac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a03a54a58aeb" w:history="1">
+      <w:hyperlink r:id="rId62996a1e220a43449" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88997913" name="name54466a03a54a58dc6" descr="eu_funding_250.png"/>
+            <wp:docPr id="73711719" name="name32846a1e220a4355d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14796a03a54a58dc5" cstate="print"/>
+                    <a:blip r:embed="rId15456a1e220a4355c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67553867">
+  <w:abstractNum w:abstractNumId="98709357">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33283190">
+    <w:lvl w:ilvl="0" w:tplc="44070275">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33283190" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44070275" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67553866">
+  <w:abstractNum w:abstractNumId="98709356">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64630796">
+    <w:lvl w:ilvl="0" w:tplc="86506055">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67553866">
-    <w:abstractNumId w:val="67553866"/>
+  <w:num w:numId="98709356">
+    <w:abstractNumId w:val="98709356"/>
   </w:num>
-  <w:num w:numId="67553867">
-    <w:abstractNumId w:val="67553867"/>
+  <w:num w:numId="98709357">
+    <w:abstractNumId w:val="98709357"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931899474" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId165440768" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41126a03a54a5469e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId67096a03a54a546ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId24116a03a54a58404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId26196a03a54a58aeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49886a03a54a57c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49886a03a54a57c13.jpg"/><Relationship Id="rId14796a03a54a58dc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14796a03a54a58dc5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId815247149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975269157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57846a1e220a40ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId86906a1e220a40d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId17026a1e220a42ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId62996a1e220a43449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18256a1e220a4207f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18256a1e220a4207f.jpg"/><Relationship Id="rId15456a1e220a4355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15456a1e220a4355c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>