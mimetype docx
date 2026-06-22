--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57846a1e220a40ccb" w:history="1">
+            <w:hyperlink r:id="rId17856a395ba57e420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86906a1e220a40d34" w:history="1">
+            <w:hyperlink r:id="rId11566a395ba57e489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60947566" name="name42946a1e220a42081" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="89728650" name="name70696a395ba57f35c" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18256a1e220a4207f" cstate="print"/>
+                    <a:blip r:embed="rId51116a395ba57f359" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17026a1e220a42ac2" w:history="1">
+      <w:hyperlink r:id="rId59146a395ba57fe07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a1e220a43449" w:history="1">
+      <w:hyperlink r:id="rId15816a395ba58083e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73711719" name="name32846a1e220a4355d" descr="eu_funding_250.png"/>
+            <wp:docPr id="30354756" name="name75266a395ba58097a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15456a1e220a4355c" cstate="print"/>
+                    <a:blip r:embed="rId23336a395ba580979" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98709357">
+  <w:abstractNum w:abstractNumId="34604098">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44070275">
+    <w:lvl w:ilvl="0" w:tplc="90979356">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44070275" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90979356" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98709356">
+  <w:abstractNum w:abstractNumId="34604097">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86506055">
+    <w:lvl w:ilvl="0" w:tplc="35485893">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98709356">
-    <w:abstractNumId w:val="98709356"/>
+  <w:num w:numId="34604097">
+    <w:abstractNumId w:val="34604097"/>
   </w:num>
-  <w:num w:numId="98709357">
-    <w:abstractNumId w:val="98709357"/>
+  <w:num w:numId="34604098">
+    <w:abstractNumId w:val="34604098"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId815247149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975269157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57846a1e220a40ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId86906a1e220a40d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId17026a1e220a42ac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId62996a1e220a43449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18256a1e220a4207f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18256a1e220a4207f.jpg"/><Relationship Id="rId15456a1e220a4355c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15456a1e220a4355c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463990558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411876575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17856a395ba57e420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId11566a395ba57e489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId59146a395ba57fe07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId15816a395ba58083e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51116a395ba57f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51116a395ba57f359.jpg"/><Relationship Id="rId23336a395ba580979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23336a395ba580979.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>