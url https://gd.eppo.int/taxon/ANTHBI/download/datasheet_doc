--- v10 (2026-06-22)
+++ v11 (2026-08-01)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17856a395ba57e420" w:history="1">
+            <w:hyperlink r:id="rId36786a6e7a1b68c5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11566a395ba57e489" w:history="1">
+            <w:hyperlink r:id="rId91556a6e7a1b68cd3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89728650" name="name70696a395ba57f35c" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="66381780" name="name91206a6e7a1b69dfd" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51116a395ba57f359" cstate="print"/>
+                    <a:blip r:embed="rId84606a6e7a1b69dfb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59146a395ba57fe07" w:history="1">
+      <w:hyperlink r:id="rId48216a6e7a1b6a850" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15816a395ba58083e" w:history="1">
+      <w:hyperlink r:id="rId97956a6e7a1b6b1d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30354756" name="name75266a395ba58097a" descr="eu_funding_250.png"/>
+            <wp:docPr id="21514901" name="name20806a6e7a1b6b678" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23336a395ba580979" cstate="print"/>
+                    <a:blip r:embed="rId95806a6e7a1b6b677" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34604098">
+  <w:abstractNum w:abstractNumId="45497458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90979356">
+    <w:lvl w:ilvl="0" w:tplc="38649524">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90979356" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38649524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34604097">
+  <w:abstractNum w:abstractNumId="45497457">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35485893">
+    <w:lvl w:ilvl="0" w:tplc="72948206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34604097">
-    <w:abstractNumId w:val="34604097"/>
+  <w:num w:numId="45497457">
+    <w:abstractNumId w:val="45497457"/>
   </w:num>
-  <w:num w:numId="34604098">
-    <w:abstractNumId w:val="34604098"/>
+  <w:num w:numId="45497458">
+    <w:abstractNumId w:val="45497458"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId463990558" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411876575" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17856a395ba57e420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId11566a395ba57e489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId59146a395ba57fe07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId15816a395ba58083e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51116a395ba57f359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51116a395ba57f359.jpg"/><Relationship Id="rId23336a395ba580979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23336a395ba580979.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238657655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888120300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36786a6e7a1b68c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId91556a6e7a1b68cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId48216a6e7a1b6a850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId97956a6e7a1b6b1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84606a6e7a1b69dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a6e7a1b69dfb.jpg"/><Relationship Id="rId95806a6e7a1b6b677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95806a6e7a1b6b677.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>