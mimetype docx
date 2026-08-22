--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Matsumara</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese strawberry blossom weevil, Japanese strawberry weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36786a6e7a1b68c5d" w:history="1">
+            <w:hyperlink r:id="rId23896a88f196ad25f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91556a6e7a1b68cd3" w:history="1">
+            <w:hyperlink r:id="rId37856a88f196ad2c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -768,63 +768,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This species is known from Japan (Hokkaido, Honshu, Shikoku, Kyushu, Tsushima), Kurils, Sakhalin, the Korean peninsula, and Russian (Siberia, Far East).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66381780" name="name91206a6e7a1b69dfd" descr="ANTHBI_distribution_map.jpg"/>
+            <wp:docPr id="56940427" name="name19866a88f196ae3e9" descr="ANTHBI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANTHBI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84606a6e7a1b69dfb" cstate="print"/>
+                    <a:blip r:embed="rId73676a88f196ae3e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2024,51 +2024,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alonso-Zarazaga MA </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017) Cooperative catalog of Palearctic Coleoptera. Monografías electrónicas SEA 8 Sociedad Entomológica Aragonesa S.E.A. Zaragoza (Spain), 729 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48216a6e7a1b6a850" w:history="1">
+      <w:hyperlink r:id="rId47766a88f196aee20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://sea-entomologia.org/monoelec.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3494,51 +3494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus bisignifer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97956a6e7a1b6b1d4" w:history="1">
+      <w:hyperlink r:id="rId85816a88f196af9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3613,63 +3613,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21514901" name="name20806a6e7a1b6b678" descr="eu_funding_250.png"/>
+            <wp:docPr id="68954983" name="name58996a88f196afb55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95806a6e7a1b6b677" cstate="print"/>
+                    <a:blip r:embed="rId30656a88f196afb54" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3767,137 +3767,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45497458">
+  <w:abstractNum w:abstractNumId="64418911">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38649524">
+    <w:lvl w:ilvl="0" w:tplc="76929081">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38649524" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76929081" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45497457">
+  <w:abstractNum w:abstractNumId="64418910">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72948206">
+    <w:lvl w:ilvl="0" w:tplc="98939743">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4649,55 +4649,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45497457">
-    <w:abstractNumId w:val="45497457"/>
+  <w:num w:numId="64418910">
+    <w:abstractNumId w:val="64418910"/>
   </w:num>
-  <w:num w:numId="45497458">
-    <w:abstractNumId w:val="45497458"/>
+  <w:num w:numId="64418911">
+    <w:abstractNumId w:val="64418911"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16247,51 +16247,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238657655" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId888120300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36786a6e7a1b68c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId91556a6e7a1b68cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId48216a6e7a1b6a850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId97956a6e7a1b6b1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84606a6e7a1b69dfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84606a6e7a1b69dfb.jpg"/><Relationship Id="rId95806a6e7a1b6b677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95806a6e7a1b6b677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821286686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId441365237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23896a88f196ad25f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/" TargetMode="External"/><Relationship Id="rId37856a88f196ad2c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANTHBI/categorization" TargetMode="External"/><Relationship Id="rId47766a88f196aee20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sea-entomologia.org/monoelec.html" TargetMode="External"/><Relationship Id="rId85816a88f196af9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73676a88f196ae3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73676a88f196ae3e7.jpg"/><Relationship Id="rId30656a88f196afb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30656a88f196afb54.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>