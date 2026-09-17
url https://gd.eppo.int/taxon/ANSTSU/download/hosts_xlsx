--- v0 (2025-10-06)
+++ v1 (2026-09-17)
@@ -443,51 +443,51 @@
   <si>
     <t>* Gould WP, Hennessey MK, Peña J, Castineiras A, Nguyen R, Crane J (1999) Nonhost status of lychees and longans to Caribbean fruit fly (Diptera: Tephritidae). Journal of Economic Entomology 92, 1212-1216.</t>
   </si>
   <si>
     <t>DOSDC</t>
   </si>
   <si>
     <t>Diospyros discolor</t>
   </si>
   <si>
     <t>DOSKA</t>
   </si>
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>DOSVI</t>
   </si>
   <si>
     <t>Diospyros virginiana</t>
   </si>
   <si>
     <t>DOVCA</t>
   </si>
   <si>
-    <t>Dovyalis caffra</t>
+    <t>Dovyalis afra</t>
   </si>
   <si>
     <t>DOVHE</t>
   </si>
   <si>
     <t>Dovyalis hebecarpa</t>
   </si>
   <si>
     <t>DRPLA</t>
   </si>
   <si>
     <t>Drypetes lateriflora</t>
   </si>
   <si>
     <t>EUECE</t>
   </si>
   <si>
     <t>Eugenia cerasiflora</t>
   </si>
   <si>
     <t>EUECR</t>
   </si>
   <si>
     <t>Eugenia coronata</t>
   </si>