--- v5 (2026-03-02)
+++ v6 (2026-04-15)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599969a60fd6c0178" w:history="1">
+            <w:hyperlink r:id="rId104169df599d37077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368669a60fd6c01e2" w:history="1">
+            <w:hyperlink r:id="rId917369df599d370f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635169a60fd6c032f" w:history="1">
+      <w:hyperlink r:id="rId548669df599d37247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="66608232" name="name375969a60fd6c22de" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="47327447" name="name907569df599d39012" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId705669a60fd6c22da" cstate="print"/>
+                    <a:blip r:embed="rId904569df599d3900f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618869a60fd6c38bb" w:history="1">
+      <w:hyperlink r:id="rId282369df599d3a5f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId694569a60fd6c4953" w:history="1">
+      <w:hyperlink r:id="rId796169df599d3b86e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28770645" name="name887969a60fd6c4a80" descr="eu_funding_250.png"/>
+            <wp:docPr id="62169834" name="name712669df599d3bbf2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId753369a60fd6c4a7f" cstate="print"/>
+                    <a:blip r:embed="rId695169df599d3bbf1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15317092">
+  <w:abstractNum w:abstractNumId="49380063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74611400">
+    <w:lvl w:ilvl="0" w:tplc="52551713">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74611400" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52551713" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15317091">
+  <w:abstractNum w:abstractNumId="49380062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86581766">
+    <w:lvl w:ilvl="0" w:tplc="57923891">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15317091">
-    <w:abstractNumId w:val="15317091"/>
+  <w:num w:numId="49380062">
+    <w:abstractNumId w:val="49380062"/>
   </w:num>
-  <w:num w:numId="15317092">
-    <w:abstractNumId w:val="15317092"/>
+  <w:num w:numId="49380063">
+    <w:abstractNumId w:val="49380063"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673549214" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId377676993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId599969a60fd6c0178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId368669a60fd6c01e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId635169a60fd6c032f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId618869a60fd6c38bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId694569a60fd6c4953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId705669a60fd6c22da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId705669a60fd6c22da.jpg"/><Relationship Id="rId753369a60fd6c4a7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId753369a60fd6c4a7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188825537" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId700816621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId104169df599d37077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId917369df599d370f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId548669df599d37247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId282369df599d3a5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId796169df599d3b86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId904569df599d3900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId904569df599d3900f.jpg"/><Relationship Id="rId695169df599d3bbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695169df599d3bbf1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>