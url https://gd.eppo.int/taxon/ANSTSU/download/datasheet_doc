--- v6 (2026-04-15)
+++ v7 (2026-05-07)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104169df599d37077" w:history="1">
+            <w:hyperlink r:id="rId346769fcb7a85d346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId917369df599d370f5" w:history="1">
+            <w:hyperlink r:id="rId418469fcb7a85d3b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548669df599d37247" w:history="1">
+      <w:hyperlink r:id="rId560669fcb7a85d53d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47327447" name="name907569df599d39012" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="65999619" name="name532269fcb7a8647ae" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId904569df599d3900f" cstate="print"/>
+                    <a:blip r:embed="rId727169fcb7a8647ab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282369df599d3a5f4" w:history="1">
+      <w:hyperlink r:id="rId726069fcb7a86650e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796169df599d3b86e" w:history="1">
+      <w:hyperlink r:id="rId249869fcb7a867d6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62169834" name="name712669df599d3bbf2" descr="eu_funding_250.png"/>
+            <wp:docPr id="33048831" name="name861069fcb7a867ebd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId695169df599d3bbf1" cstate="print"/>
+                    <a:blip r:embed="rId769269fcb7a867ebb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49380063">
+  <w:abstractNum w:abstractNumId="16971579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52551713">
+    <w:lvl w:ilvl="0" w:tplc="62040412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52551713" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62040412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49380062">
+  <w:abstractNum w:abstractNumId="16971578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57923891">
+    <w:lvl w:ilvl="0" w:tplc="30506472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49380062">
-    <w:abstractNumId w:val="49380062"/>
+  <w:num w:numId="16971578">
+    <w:abstractNumId w:val="16971578"/>
   </w:num>
-  <w:num w:numId="49380063">
-    <w:abstractNumId w:val="49380063"/>
+  <w:num w:numId="16971579">
+    <w:abstractNumId w:val="16971579"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188825537" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId700816621" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId104169df599d37077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId917369df599d370f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId548669df599d37247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId282369df599d3a5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId796169df599d3b86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId904569df599d3900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId904569df599d3900f.jpg"/><Relationship Id="rId695169df599d3bbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695169df599d3bbf1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683347320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172819369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346769fcb7a85d346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId418469fcb7a85d3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId560669fcb7a85d53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId726069fcb7a86650e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId249869fcb7a867d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId727169fcb7a8647ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId727169fcb7a8647ab.jpg"/><Relationship Id="rId769269fcb7a867ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769269fcb7a867ebb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>