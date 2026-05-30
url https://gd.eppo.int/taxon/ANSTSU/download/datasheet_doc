--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346769fcb7a85d346" w:history="1">
+            <w:hyperlink r:id="rId92136a1ab58ad01f1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418469fcb7a85d3b7" w:history="1">
+            <w:hyperlink r:id="rId94996a1ab58ad025d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560669fcb7a85d53d" w:history="1">
+      <w:hyperlink r:id="rId25496a1ab58ad03b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65999619" name="name532269fcb7a8647ae" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="16099280" name="name82566a1ab58ad2326" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId727169fcb7a8647ab" cstate="print"/>
+                    <a:blip r:embed="rId86196a1ab58ad2322" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726069fcb7a86650e" w:history="1">
+      <w:hyperlink r:id="rId58046a1ab58ad38fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249869fcb7a867d6c" w:history="1">
+      <w:hyperlink r:id="rId13396a1ab58ad49a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33048831" name="name861069fcb7a867ebd" descr="eu_funding_250.png"/>
+            <wp:docPr id="15673486" name="name33136a1ab58ad4ad3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId769269fcb7a867ebb" cstate="print"/>
+                    <a:blip r:embed="rId42556a1ab58ad4ad2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16971579">
+  <w:abstractNum w:abstractNumId="50410149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62040412">
+    <w:lvl w:ilvl="0" w:tplc="48082423">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62040412" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48082423" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16971578">
+  <w:abstractNum w:abstractNumId="50410148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30506472">
+    <w:lvl w:ilvl="0" w:tplc="46544678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16971578">
-    <w:abstractNumId w:val="16971578"/>
+  <w:num w:numId="50410148">
+    <w:abstractNumId w:val="50410148"/>
   </w:num>
-  <w:num w:numId="16971579">
-    <w:abstractNumId w:val="16971579"/>
+  <w:num w:numId="50410149">
+    <w:abstractNumId w:val="50410149"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683347320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId172819369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId346769fcb7a85d346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId418469fcb7a85d3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId560669fcb7a85d53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId726069fcb7a86650e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId249869fcb7a867d6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId727169fcb7a8647ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId727169fcb7a8647ab.jpg"/><Relationship Id="rId769269fcb7a867ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769269fcb7a867ebb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837359858" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183751239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92136a1ab58ad01f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId94996a1ab58ad025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId25496a1ab58ad03b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58046a1ab58ad38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId13396a1ab58ad49a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86196a1ab58ad2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86196a1ab58ad2322.jpg"/><Relationship Id="rId42556a1ab58ad4ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42556a1ab58ad4ad2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>