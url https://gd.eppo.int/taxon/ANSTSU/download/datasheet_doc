--- v8 (2026-05-30)
+++ v9 (2026-06-27)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92136a1ab58ad01f1" w:history="1">
+            <w:hyperlink r:id="rId36526a3f4a8442630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94996a1ab58ad025d" w:history="1">
+            <w:hyperlink r:id="rId28026a3f4a84426fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25496a1ab58ad03b2" w:history="1">
+      <w:hyperlink r:id="rId81846a3f4a8442859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16099280" name="name82566a1ab58ad2326" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="60048301" name="name21466a3f4a844469a" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86196a1ab58ad2322" cstate="print"/>
+                    <a:blip r:embed="rId64556a3f4a8444696" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a1ab58ad38fe" w:history="1">
+      <w:hyperlink r:id="rId43816a3f4a8445c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13396a1ab58ad49a4" w:history="1">
+      <w:hyperlink r:id="rId41936a3f4a8446cea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15673486" name="name33136a1ab58ad4ad3" descr="eu_funding_250.png"/>
+            <wp:docPr id="82853196" name="name65726a3f4a8446e38" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42556a1ab58ad4ad2" cstate="print"/>
+                    <a:blip r:embed="rId26136a3f4a8446e37" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50410149">
+  <w:abstractNum w:abstractNumId="39425569">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48082423">
+    <w:lvl w:ilvl="0" w:tplc="23745463">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48082423" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23745463" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50410148">
+  <w:abstractNum w:abstractNumId="39425568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46544678">
+    <w:lvl w:ilvl="0" w:tplc="57852000">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50410148">
-    <w:abstractNumId w:val="50410148"/>
+  <w:num w:numId="39425568">
+    <w:abstractNumId w:val="39425568"/>
   </w:num>
-  <w:num w:numId="50410149">
-    <w:abstractNumId w:val="50410149"/>
+  <w:num w:numId="39425569">
+    <w:abstractNumId w:val="39425569"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId837359858" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183751239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92136a1ab58ad01f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId94996a1ab58ad025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId25496a1ab58ad03b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId58046a1ab58ad38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId13396a1ab58ad49a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86196a1ab58ad2322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86196a1ab58ad2322.jpg"/><Relationship Id="rId42556a1ab58ad4ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42556a1ab58ad4ad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481604380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286018252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36526a3f4a8442630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId28026a3f4a84426fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId81846a3f4a8442859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId43816a3f4a8445c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId41936a3f4a8446cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64556a3f4a8444696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a3f4a8444696.jpg"/><Relationship Id="rId26136a3f4a8446e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26136a3f4a8446e37.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>