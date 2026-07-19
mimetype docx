--- v9 (2026-06-27)
+++ v10 (2026-07-19)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36526a3f4a8442630" w:history="1">
+            <w:hyperlink r:id="rId19516a5c31ed72750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28026a3f4a84426fd" w:history="1">
+            <w:hyperlink r:id="rId60056a5c31ed727ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81846a3f4a8442859" w:history="1">
+      <w:hyperlink r:id="rId41196a5c31ed72910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60048301" name="name21466a3f4a844469a" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="13503970" name="name39086a5c31ed743a7" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64556a3f4a8444696" cstate="print"/>
+                    <a:blip r:embed="rId20216a5c31ed743a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43816a3f4a8445c74" w:history="1">
+      <w:hyperlink r:id="rId10306a5c31ed75925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41936a3f4a8446cea" w:history="1">
+      <w:hyperlink r:id="rId42256a5c31ed76983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82853196" name="name65726a3f4a8446e38" descr="eu_funding_250.png"/>
+            <wp:docPr id="69632485" name="name75406a5c31ed76ad3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26136a3f4a8446e37" cstate="print"/>
+                    <a:blip r:embed="rId74716a5c31ed76ad2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39425569">
+  <w:abstractNum w:abstractNumId="82847182">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23745463">
+    <w:lvl w:ilvl="0" w:tplc="86100944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23745463" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86100944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39425568">
+  <w:abstractNum w:abstractNumId="82847181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57852000">
+    <w:lvl w:ilvl="0" w:tplc="19255334">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39425568">
-    <w:abstractNumId w:val="39425568"/>
+  <w:num w:numId="82847181">
+    <w:abstractNumId w:val="82847181"/>
   </w:num>
-  <w:num w:numId="39425569">
-    <w:abstractNumId w:val="39425569"/>
+  <w:num w:numId="82847182">
+    <w:abstractNumId w:val="82847182"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481604380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286018252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36526a3f4a8442630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId28026a3f4a84426fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId81846a3f4a8442859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId43816a3f4a8445c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId41936a3f4a8446cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64556a3f4a8444696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64556a3f4a8444696.jpg"/><Relationship Id="rId26136a3f4a8446e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26136a3f4a8446e37.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931658125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446512160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19516a5c31ed72750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId60056a5c31ed727ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId41196a5c31ed72910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10306a5c31ed75925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42256a5c31ed76983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20216a5c31ed743a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20216a5c31ed743a4.jpg"/><Relationship Id="rId74716a5c31ed76ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74716a5c31ed76ad2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>