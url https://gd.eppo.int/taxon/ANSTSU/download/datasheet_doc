--- v10 (2026-07-19)
+++ v11 (2026-08-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean fruit fly, greater Antillean fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19516a5c31ed72750" w:history="1">
+            <w:hyperlink r:id="rId15196a8c0dbd3d8d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60056a5c31ed727ba" w:history="1">
+            <w:hyperlink r:id="rId53526a8c0dbd3d95f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -548,51 +548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Seín (1933) and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha longimacula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Greene (1934) are recognized as synonyms. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41196a5c31ed72910" w:history="1">
+      <w:hyperlink r:id="rId98636a8c0dbd3dab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2984,63 +2984,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 1993).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13503970" name="name39086a5c31ed743a7" descr="ANSTSU_distribution_map.jpg"/>
+            <wp:docPr id="4529440" name="name38066a8c0dbd3f98f" descr="ANSTSU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTSU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20216a5c31ed743a4" cstate="print"/>
+                    <a:blip r:embed="rId33856a8c0dbd3f98c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6010,51 +6010,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10306a5c31ed75925" w:history="1">
+      <w:hyperlink r:id="rId90586a8c0dbd40faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8616,51 +8616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha suspensa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42256a5c31ed76983" w:history="1">
+      <w:hyperlink r:id="rId37426a8c0dbd4213c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8755,63 +8755,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69632485" name="name75406a5c31ed76ad3" descr="eu_funding_250.png"/>
+            <wp:docPr id="63122650" name="name34106a8c0dbd42419" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74716a5c31ed76ad2" cstate="print"/>
+                    <a:blip r:embed="rId38506a8c0dbd42417" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8909,137 +8909,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82847182">
+  <w:abstractNum w:abstractNumId="13927793">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86100944">
+    <w:lvl w:ilvl="0" w:tplc="31802923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86100944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31802923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82847181">
+  <w:abstractNum w:abstractNumId="13927792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19255334">
+    <w:lvl w:ilvl="0" w:tplc="50345267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9791,55 +9791,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82847181">
-    <w:abstractNumId w:val="82847181"/>
+  <w:num w:numId="13927792">
+    <w:abstractNumId w:val="13927792"/>
   </w:num>
-  <w:num w:numId="82847182">
-    <w:abstractNumId w:val="82847182"/>
+  <w:num w:numId="13927793">
+    <w:abstractNumId w:val="13927793"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21389,51 +21389,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId931658125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId446512160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19516a5c31ed72750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId60056a5c31ed727ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId41196a5c31ed72910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10306a5c31ed75925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42256a5c31ed76983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20216a5c31ed743a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20216a5c31ed743a4.jpg"/><Relationship Id="rId74716a5c31ed76ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74716a5c31ed76ad2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643092727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226971034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15196a8c0dbd3d8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/" TargetMode="External"/><Relationship Id="rId53526a8c0dbd3d95f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTSU/categorization" TargetMode="External"/><Relationship Id="rId98636a8c0dbd3dab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId90586a8c0dbd40faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId37426a8c0dbd4213c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33856a8c0dbd3f98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33856a8c0dbd3f98c.jpg"/><Relationship Id="rId38506a8c0dbd42417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38506a8c0dbd42417.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>