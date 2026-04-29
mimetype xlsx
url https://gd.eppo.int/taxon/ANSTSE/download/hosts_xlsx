--- v0 (2025-10-09)
+++ v1 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANSTSE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>POJSS</t>
   </si>
   <si>
     <t>Pouteria sp.</t>
   </si>
   <si>
     <t>* Rodriguez EJ, Norrbom AL, Steck GJ, Moore MR, Sutton BD, Ruiz-Arce R, Wiegmann BM, Cassel B, Nolazco N, Muller A, Gangadin A (2023) New host plant and distribution records of Anastrepha species (Diptera: Tephritidae) primarily from the Western Amazon. Proceedings of the Entomological Society of Washington 125(1), 89-164.</t>
   </si>
   <si>
@@ -91,50 +91,59 @@
     <t>Malus domestica</t>
   </si>
   <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
     <t>MNKZA</t>
   </si>
   <si>
     <t>Manilkara zapota</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>POJCM</t>
   </si>
   <si>
     <t>Pouteria caimito</t>
+  </si>
+  <si>
+    <t>SLXCR</t>
+  </si>
+  <si>
+    <t>Salacia crassifolia</t>
+  </si>
+  <si>
+    <t>* Do Bomfim DA, Gisloti LJ, Uchôa MA (2014) Fruit flies and lance flies (Diptera: Tephritoidea) and their host plants in a conservation unit of the cerrado biome in Tocantins, Brazil. Florida Entomologist.97 (3), 1139-1147. http://www.fcla.edu/FlaEnt/ DOI:10.1653/024.097.0321</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -438,51 +447,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -577,50 +586,64 @@
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" t="s">
+        <v>27</v>
+      </c>
+      <c r="D11" t="s">
+        <v>28</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>