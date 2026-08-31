--- v1 (2026-04-29)
+++ v2 (2026-08-31)
@@ -12,138 +12,481 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANSTSE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>POJSS</t>
   </si>
   <si>
     <t>Pouteria sp.</t>
   </si>
   <si>
     <t>* Rodriguez EJ, Norrbom AL, Steck GJ, Moore MR, Sutton BD, Ruiz-Arce R, Wiegmann BM, Cassel B, Nolazco N, Muller A, Gangadin A (2023) New host plant and distribution records of Anastrepha species (Diptera: Tephritidae) primarily from the Western Amazon. Proceedings of the Entomological Society of Washington 125(1), 89-164.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>AHQLA</t>
+  </si>
+  <si>
+    <t>Alchornea latifolia</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.</t>
+  </si>
+  <si>
+    <t>ANUGL</t>
+  </si>
+  <si>
+    <t>Annona glabra</t>
+  </si>
+  <si>
+    <t>* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.</t>
+  </si>
+  <si>
+    <t>ANUSQ</t>
+  </si>
+  <si>
+    <t>Annona squamosa</t>
+  </si>
+  <si>
+    <t>* dos Santos Felix Melo EA, dos Santos E, Almeida FR, Rocha RB, dos Santos OO, Strikis PC (2012) Hosts, infestation levels and parasitoids of frugivorous flies (Diptera: Tephritidae e Lonchaeidae) in municipalities of Southern of Bahia. Magistra, Cruz das Almas-BA 24, 8–16.</t>
+  </si>
+  <si>
+    <t>AVRCA</t>
+  </si>
+  <si>
+    <t>Averrhoa carambola</t>
+  </si>
+  <si>
+    <t>* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.</t>
+  </si>
+  <si>
+    <t>BYSCR</t>
+  </si>
+  <si>
+    <t>Byrsonima crassifolia</t>
+  </si>
+  <si>
+    <t>CSFAR</t>
+  </si>
+  <si>
+    <t>Chrysophyllum argenteum</t>
+  </si>
+  <si>
+    <t>* Molineros J, Tigrero J, Sandoval D (1992) Diagnostico de la Situacion Actual del Problema de las Moscas de la Fruta en el Ecuador. Comision Ecuatoriana de Energia Atomica, Direccion de Investigaciones Departamento de Entomologia, Quito, Ecuador. 53 pp.</t>
+  </si>
+  <si>
+    <t>CSFCA</t>
+  </si>
+  <si>
+    <t>Chrysophyllum cainito</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Jiron LF, Hedstrom I (1988) Occurrence of fruit flies of the genera Anastrepha and Ceratitis (Diptera: Tephritidae), and their host plant availability in Costa Rica. Florida Entomologist 71(1), 62–73.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
+* Uramoto K (2007) Diversidade de moscas-das-frutas (Diptera, Tephritidae) em pomares comerciais de papaia e em áreas remanescentes da Mata Atlântica e suas plantas hospedeiras nativas, no município de Linhares, Espírito Santo Piracicaba, Brasil (Doctoral thesis). Universidade de São Paulo, Escola superior de Agricultura "Luiz de Queiroz", Piracicaba, Brazil. 105 pp.
+* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
+  </si>
+  <si>
+    <t>CSFGO</t>
+  </si>
+  <si>
+    <t>Chrysophyllum gonocarpum</t>
+  </si>
+  <si>
+    <t>* de Almeida M, Brasil L, Coehlo JB, Uchoa MA, Gisloti LJ (2019) Diversity of fruit flies (Diptera: Tephritoidea) and their host plants in a conservation unit from midwestern Brazil. Florida Entomologist 102(3), 562–570.</t>
+  </si>
+  <si>
+    <t>CSFMX</t>
+  </si>
+  <si>
+    <t>Chrysophyllum mexicanum</t>
+  </si>
+  <si>
+    <t>* Aluja M, Ordano M, Teal PEA, Sivinski J, García-Medel D, Anzures-Dadda A (2009) Larval feeding substrate and species significantly influence the effect of a juvenile hormone analog on sexual development/performance in four tropical tephritid flies. Journal of Insect Physiology 55(3), 231–242.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Hernández-Ortiz V, Pérez-Alonso R (1993) The natural host plants of Anastrepha (Diptera: Tephritidae) in a tropical rain forest of Mexico. Florida Entomologist 76(3), 447–460.
+* Robacker DC, Aluja M, Bartelt RJ, Patt J (2009) Identification of chemicals emitted by calling males of the sapote fruit fly, Anastrepha serpentina. Journal of Chemical Ecology 35(5), 601–609.</t>
+  </si>
+  <si>
     <t>1CIDG</t>
   </si>
   <si>
     <t>Citrus</t>
+  </si>
+  <si>
+    <t>CIDGR</t>
+  </si>
+  <si>
+    <t>Citrus maxima</t>
+  </si>
+  <si>
+    <t>CIDRE</t>
+  </si>
+  <si>
+    <t>Citrus reticulata</t>
+  </si>
+  <si>
+    <t>* Lemos WP, da Silva RA, Araujo SCA, Oliveira ELA, da Silva WR (2011) First Record of Anastrepha serpentina (Wiedemann) (Diptera: Tephritidae) in Citrus in Brazil. Neotropical Entomology 40(6), 706–707.
+* Rodrigues MG, Camargos MG, Alvarenga CD, da Silva RCR, Ayres AR (2021) First record of Anastrepha obliqua (Diptera: Tephritidae) and a tritrophic relation with parasitoids in a citurs orchard in Para state, Brazil. Acta Amazonica 51(1), 30–33.</t>
+  </si>
+  <si>
+    <t>CIDAU</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Hernández-Ortiz V, Delfín-González H, Escalante-Tio A, Manrique-Saide P (2006) Hymenopteran parasitoids of Anastrepha fruit flies (Diptera: Tephritidae) reared from different hosts in Yucatan, Mexico. Florida Entomologist 89(4), 508–515.</t>
+  </si>
+  <si>
+    <t>CIDPA</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. paradisi</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Caraballo J (1981) Las Moscas de Frutas del Genero Anastrepha Schiner, 1868 (Diptera: Tephritidae) de Venezuela (Master's thesis). Universidad Central de Venezuela, Caracas, Venezuela. 210 pp.
+* Hernández-Ortiz V, Delfín-González H, Escalante-Tio A, Manrique-Saide P (2006) Hymenopteran parasitoids of Anastrepha fruit flies (Diptera: Tephritidae) reared from different hosts in Yucatan, Mexico. Florida Entomologist 89(4), 508–515.</t>
+  </si>
+  <si>
+    <t>CIDSI</t>
+  </si>
+  <si>
+    <t>Citrus x aurantium var. sinensis</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Eskafi FM (1990) Parasitism of fruit flies Ceratitis capitata and Anastrepha spp. [Diptera: Tephritidae] in Guatemala. Entomophaga 35(3), 355–362.
+* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.
+* Lemos WP, da Silva RA, Araujo SCA, Oliveira ELA, da Silva WR (2011) First Record of Anastrepha serpentina (Wiedemann) (Diptera: Tephritidae) in Citrus in Brazil. Neotropical Entomology 40(6), 706–707.
+* Rodrigues MG, Camargos MG, Alvarenga CD, da Silva RCR, Ayres AR (2021) First record of Anastrepha obliqua (Diptera: Tephritidae) and a tritrophic relation with parasitoids in a citurs orchard in Para state, Brazil. Acta Amazonica 51(1), 30–33.</t>
+  </si>
+  <si>
+    <t>DOSDI</t>
+  </si>
+  <si>
+    <t>Diospyros nigra</t>
+  </si>
+  <si>
+    <t>* Jiron LF, Hedstrom I (1988) Occurrence of fruit flies of the genera Anastrepha and Ceratitis (Diptera: Tephritidae), and their host plant availability in Costa Rica. Florida Entomologist 71(1), 62–73.</t>
+  </si>
+  <si>
+    <t>EKLLA</t>
+  </si>
+  <si>
+    <t>Ecclinusa lanceolata</t>
+  </si>
+  <si>
+    <t>* Ugarte Llancay E, Charca Flores ME (2022) Especies de moscas de la fruta (Diptera: Tephritidae) y sus hospedantes silvestres en bosques de microcuenca Kamanquiriato Echarati - La Convención – Cusco 2020–2021 (Thesis). Universidad Nacional de San Antonio Abad del Cusco Cusco, Peru. 103 pp.</t>
   </si>
   <si>
     <t>EUEMS</t>
   </si>
   <si>
     <t>Eugenia myrcianthes</t>
   </si>
   <si>
     <t>* Martins de Almeida LB, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of Fruit Flies (Diptera: Tephritoidea) and Their Host Plants in a Conservation Unit from Midwestern Brazil. Florida Entomologist, 102(3), 562-570. https://doi.org/10.1653/024.102.0333
 ------- confirmed host</t>
   </si>
   <si>
+    <t>EUEUN</t>
+  </si>
+  <si>
+    <t>Eugenia uniflora</t>
+  </si>
+  <si>
+    <t>* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
+  </si>
+  <si>
     <t>2FRUT</t>
   </si>
   <si>
     <t>fruit trees</t>
   </si>
   <si>
     <t>MABSD</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
+    <t>MABSY</t>
+  </si>
+  <si>
+    <t>Malus sylvestris</t>
+  </si>
+  <si>
+    <t>MAFAM</t>
+  </si>
+  <si>
+    <t>Mammea americana</t>
+  </si>
+  <si>
+    <t>* Aluja M, Díaz-Fleischer F (2006) Foraging behavior of Anastrepha ludens, A. obliqua, and A. serpentina in response to feces extracts containing host marking pheromone. Journal of Chemical Ecology 32:367.
+* Aluja M, Jácome I, Macías-Ordóñez R (2001) Effect of adult nutrition on male sexual performance in four neotropical fruit fly species of the genus Anastrepha (Diptera: Tephritidae). Journal of Insect Behavior 14(6), 759–775.
+* Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de "moscas-das-frutas" (Diptera: Tephritidae). I: Lista de hospedeiros e ocorrencia. Revista Brasileira de Biologia 40(1), 9–16.
+* Sharp JL, Ouye MT, Ingle SJ, Hart WG, Enkerlin WRH, Celedonio HH (1989) Hot-water quarantine treatment for mangoes from the state of Chiapas, Mexico, infested with Mediterranean fruit fly and Anastrepha serpentina (Wiedemann) (Diptera: Tephritidae). 82(6), 1663–1666.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.
+* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
+  </si>
+  <si>
     <t>MNGIN</t>
   </si>
   <si>
     <t>Mangifera indica</t>
   </si>
   <si>
+    <t>MNKHU</t>
+  </si>
+  <si>
+    <t>Manilkara huberi</t>
+  </si>
+  <si>
+    <t>* de Deus EG, da Silva RA, do Nascimento DB, Marinho CF, Zucchi RA (2010) Hospedeiros e parasitóides de espécies de Anastrepha (Diptera, Tephritidae) em dois municípios do estado do Amapá. Revista de Agricultura 84, 194–203.</t>
+  </si>
+  <si>
     <t>MNKZA</t>
   </si>
   <si>
     <t>Manilkara zapota</t>
   </si>
   <si>
+    <t>MCFME</t>
+  </si>
+  <si>
+    <t>Micropholis melinoniana</t>
+  </si>
+  <si>
+    <t>MMOBA</t>
+  </si>
+  <si>
+    <t>Mimusops balata</t>
+  </si>
+  <si>
+    <t>* Raga A, de Souza-Filho MF, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94(4), 787–794.</t>
+  </si>
+  <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>POJCM</t>
   </si>
   <si>
     <t>Pouteria caimito</t>
   </si>
   <si>
+    <t>POJCA</t>
+  </si>
+  <si>
+    <t>Pouteria campechiana</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.</t>
+  </si>
+  <si>
+    <t>POJGL</t>
+  </si>
+  <si>
+    <t>Pouteria glomerata</t>
+  </si>
+  <si>
+    <t>* Aluja M, Piñero J, López M, Ruíz C, Zúñiga A, Piedra E (2000) New host plant and distribution records in Mexico for Anastrepha spp., Toxotrypana curvicauda Gerstacker, Rhagoletis zoqui Bush, Rhagoletis sp., and Hexachaeta sp. (Diptera: Tephritidae). Proceedings of the Entomological Society of Washington 102(4), 802–815.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.</t>
+  </si>
+  <si>
+    <t>POJLU</t>
+  </si>
+  <si>
+    <t>Pouteria lucuma</t>
+  </si>
+  <si>
+    <t>POJMA</t>
+  </si>
+  <si>
+    <t>Pouteria macrophylla</t>
+  </si>
+  <si>
+    <t>POJRA</t>
+  </si>
+  <si>
+    <t>Pouteria ramiflora</t>
+  </si>
+  <si>
+    <t>* Uchôa MA, Nicácio J (2010) New records of neotropical fruit flies (Tephritidae), lance flies (Lonchaeidae) (Diptera: Tephritoidea), and their host plants in the south Pantanal and adjacent areas, Brazil. Annals of the Entomological Society of America 103(5), 723–733.
+* Veloso VRS, Ferriera GA, Fernandes PM, Daza NAC, Succhi RA (1996) Occurence and Infestation Indeces of Anastrepha spp. (Dip., Tephritidae) in Pouteria gardneriana Radlk and Pouteria ramiflora (Mart.) Radlk. (Sapotaceae) in "Cerrados" of the State of Goias, Brazil. Anais Esc. Argon. e Vet. 26(2), 109–120.</t>
+  </si>
+  <si>
+    <t>POJRE</t>
+  </si>
+  <si>
+    <t>Pouteria reticulata</t>
+  </si>
+  <si>
+    <t>* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of triptophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.</t>
+  </si>
+  <si>
+    <t>POJSA</t>
+  </si>
+  <si>
+    <t>Pouteria sapota</t>
+  </si>
+  <si>
+    <t>* Aluja M, Guillén J, de la Rosa G, Cabrera M, Celedonio H, Liedo P (1987) Natural host plant survey of the economically important fruit flies (Diptera: Tephritidae) of Chiapas, Mexico. Florida Entomologist 70(3), 329–338.
+* Birke A, Aluja M (2011) Anastrepha ludens and Anastrepha serpentina (Diptera: Tephritidae) do not infest Psidium guajava (Myrtaceae), but Anastrepha obliqua occasionally shares this resource with Anastrepha striata in nature. Journal of Economic Entomology 104(4), 1204–1211.
+* Caraballo J (1981) Las Moscas de Frutas del Genero Anastrepha Schiner, 1868 (Diptera: Tephritidae) de Venezuela (Master's thesis). Universidad Central de Venezuela, Caracas, Venezuela. 210 pp.
+* Castrejón-Gómez VR, Láscares S, Malo EA, Toledo J, Rojas JC (2007) Calling behavior of mass-reared and wild Anastrepha serpentina (Diptera: Tephritidae). Journal of Economic Entomology 100(4), 1173–1179.
+* Hernández-Ortiz V, Pérez-Alonso R (1993) The natural host plants of Anastrepha (Diptera: Tephritidae) in a tropical rain forest of Mexico. Florida Entomologist 76(3), 447–460.
+* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of triptophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.</t>
+  </si>
+  <si>
+    <t>POJTO</t>
+  </si>
+  <si>
+    <t>Pouteria torta</t>
+  </si>
+  <si>
+    <t>* Rocha Leal M, da Silva Souza SA, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Fruit fly diversity, their host plants and their parasitoids in the northern and northwestern regions of Rio de Janeiro State, Brazil. Ciência Rural 39(3), 627–637.
+* Uchôa MA, Nicácio J (2010) New records of neotropical fruit flies (Tephritidae), lance flies (Lonchaeidae) (Diptera: Tephritoidea), and their host plants in the south Pantanal and adjacent areas, Brazil. Annals of the Entomological Society of America 103(5), 723–733.</t>
+  </si>
+  <si>
+    <t>POJVI</t>
+  </si>
+  <si>
+    <t>Pouteria viridis</t>
+  </si>
+  <si>
+    <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.</t>
+  </si>
+  <si>
+    <t>PRNPS</t>
+  </si>
+  <si>
+    <t>Prunus persica</t>
+  </si>
+  <si>
+    <t>PSIGU</t>
+  </si>
+  <si>
+    <t>Psidium guajava</t>
+  </si>
+  <si>
+    <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.
+* Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
+* Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
+  </si>
+  <si>
     <t>SLXCR</t>
   </si>
   <si>
     <t>Salacia crassifolia</t>
   </si>
   <si>
     <t>* Do Bomfim DA, Gisloti LJ, Uchôa MA (2014) Fruit flies and lance flies (Diptera: Tephritoidea) and their host plants in a conservation unit of the cerrado biome in Tocantins, Brazil. Florida Entomologist.97 (3), 1139-1147. http://www.fcla.edu/FlaEnt/ DOI:10.1653/024.097.0321</t>
+  </si>
+  <si>
+    <t>SDICT</t>
+  </si>
+  <si>
+    <t>Sideroxylon capiri subsp. tempisque</t>
+  </si>
+  <si>
+    <t>* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
+* Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.</t>
+  </si>
+  <si>
+    <t>SDIPA</t>
+  </si>
+  <si>
+    <t>Sideroxylon palmeri</t>
+  </si>
+  <si>
+    <t>SPXMO</t>
+  </si>
+  <si>
+    <t>Spondias mombin</t>
+  </si>
+  <si>
+    <t>* Montoya P, Ayala A, López P, Cancino J, Cabrera H, Cruz J (2016) Natural parasitism in fruit fly (Diptera: Tephritidae) populations in disturbed areas adjacent to commercial mango orchards in Chiapas and Veracruz, Mexico. Environmental Entomology 45(2), 328–337.</t>
+  </si>
+  <si>
+    <t>SPXPU</t>
+  </si>
+  <si>
+    <t>Spondias purpurea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -447,202 +790,720 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D11"/>
+  <dimension ref="A1:D48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="436.322" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D6"/>
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D7"/>
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="D8"/>
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D9"/>
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="D10"/>
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D12"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" t="s">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>51</v>
+      </c>
+      <c r="C18" t="s">
+        <v>52</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19" t="s">
+        <v>55</v>
+      </c>
+      <c r="D19" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>57</v>
+      </c>
+      <c r="C20" t="s">
+        <v>58</v>
+      </c>
+      <c r="D20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C21" t="s">
+        <v>61</v>
+      </c>
+      <c r="D21" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s">
+        <v>66</v>
+      </c>
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>70</v>
+      </c>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" t="s">
+        <v>72</v>
+      </c>
+      <c r="C26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D26"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" t="s">
+        <v>74</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" t="s">
+        <v>78</v>
+      </c>
+      <c r="D28"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C30" t="s">
+        <v>82</v>
+      </c>
+      <c r="D30" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" t="s">
+        <v>85</v>
+      </c>
+      <c r="D31"/>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" t="s">
+        <v>101</v>
+      </c>
+      <c r="C38" t="s">
+        <v>102</v>
+      </c>
+      <c r="D38" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" t="s">
+        <v>104</v>
+      </c>
+      <c r="C39" t="s">
+        <v>105</v>
+      </c>
+      <c r="D39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" t="s">
+        <v>113</v>
+      </c>
+      <c r="C42" t="s">
+        <v>114</v>
+      </c>
+      <c r="D42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" t="s">
+        <v>116</v>
+      </c>
+      <c r="D43" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" t="s">
+        <v>118</v>
+      </c>
+      <c r="C44" t="s">
+        <v>119</v>
+      </c>
+      <c r="D44" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" t="s">
+        <v>122</v>
+      </c>
+      <c r="D45" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" t="s">
+        <v>124</v>
+      </c>
+      <c r="C46" t="s">
+        <v>125</v>
+      </c>
+      <c r="D46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
+        <v>126</v>
+      </c>
+      <c r="C47" t="s">
+        <v>127</v>
+      </c>
+      <c r="D47" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
+        <v>129</v>
+      </c>
+      <c r="C48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D48" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">