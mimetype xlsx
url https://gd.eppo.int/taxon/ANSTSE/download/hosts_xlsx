--- v2 (2026-08-31)
+++ v3 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANSTSE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>POJSS</t>
   </si>
   <si>
     <t>Pouteria sp.</t>
   </si>
   <si>
     <t>* Rodriguez EJ, Norrbom AL, Steck GJ, Moore MR, Sutton BD, Ruiz-Arce R, Wiegmann BM, Cassel B, Nolazco N, Muller A, Gangadin A (2023) New host plant and distribution records of Anastrepha species (Diptera: Tephritidae) primarily from the Western Amazon. Proceedings of the Entomological Society of Washington 125(1), 89-164.</t>
   </si>
   <si>
@@ -403,50 +403,59 @@
   <si>
     <t>POJVI</t>
   </si>
   <si>
     <t>Pouteria viridis</t>
   </si>
   <si>
     <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>PSIGU</t>
   </si>
   <si>
     <t>Psidium guajava</t>
   </si>
   <si>
     <t>* Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70(1), 116–123.
 * Steck GJ, Carroll LE, Celedonio-Hurtado H, Guillen-Aguilar J (1990) Methods for identification of Anastrepha larvae (Diptera: Tephritidae), and key to 13 species. Proceedings of the Entomological Society of Washington 92(2), 333–346.
 * Vayssières JF, Cayol JP, Caplong P, Séguret J, Midgarden D, van Sauers-Muller A (2013) Diversity of fruit fly (Diptera: Tephritidae) species in French Guiana: Their main host plants and associated parasitoids during the period 1994–2003 and prospects for management. Fruits 68(3), 219–243.</t>
+  </si>
+  <si>
+    <t>QARCO</t>
+  </si>
+  <si>
+    <t>Quararibea cordata</t>
+  </si>
+  <si>
+    <t>* Alava Torres AJ, Cedeño Loja PE (2025) Manejo integrado de la mosca Anastrepha serpentina en el cultivo de zapote Quararibea cordata. http://dspace.utb.edu.ec/handle/49000/17852</t>
   </si>
   <si>
     <t>SLXCR</t>
   </si>
   <si>
     <t>Salacia crassifolia</t>
   </si>
   <si>
     <t>* Do Bomfim DA, Gisloti LJ, Uchôa MA (2014) Fruit flies and lance flies (Diptera: Tephritoidea) and their host plants in a conservation unit of the cerrado biome in Tocantins, Brazil. Florida Entomologist.97 (3), 1139-1147. http://www.fcla.edu/FlaEnt/ DOI:10.1653/024.097.0321</t>
   </si>
   <si>
     <t>SDICT</t>
   </si>
   <si>
     <t>Sideroxylon capiri subsp. tempisque</t>
   </si>
   <si>
     <t>* Lopez-Ortega M, Diaz-Fleischer F, Pinero JC, Valdez-Lazalde JR, Hernandez-Ortiz M, Hernandez-Ortiz V (2020) The Mayan tropical rainforest: an uncharted reservoir of tritrophic host-fruit fly-parasitoid interactions. Insects 11(8), 1–15.
 * Shaw JG (1947) Hosts and Distribution of Anastrepha serpentina in Northeastern Mexico. Journal of Economic Entomology 40(1), 34–40.</t>
   </si>
   <si>
     <t>SDIPA</t>
   </si>
   <si>
     <t>Sideroxylon palmeri</t>
@@ -790,51 +799,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D48"/>
+  <dimension ref="A1:D49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="436.322" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1431,79 +1440,93 @@
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" t="s">
         <v>122</v>
       </c>
       <c r="D45" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>124</v>
       </c>
       <c r="C46" t="s">
         <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>130</v>
       </c>
       <c r="D48" t="s">
-        <v>128</v>
+        <v>131</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" t="s">
+        <v>132</v>
+      </c>
+      <c r="C49" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">