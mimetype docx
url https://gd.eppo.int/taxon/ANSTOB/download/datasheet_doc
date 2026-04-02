--- v5 (2026-03-12)
+++ v6 (2026-04-02)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386169b325a6c08e8" w:history="1">
+            <w:hyperlink r:id="rId301469ce097c12a62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195869b325a6c0951" w:history="1">
+            <w:hyperlink r:id="rId665269ce097c12ace" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59559819" name="name291769b325a6c0fbb" descr="11009.jpg"/>
+                  <wp:docPr id="34193873" name="name596969ce097c130c9" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId449469b325a6c0fb8" cstate="print"/>
+                          <a:blip r:embed="rId779869ce097c130c8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId101769b325a6c128f" w:history="1">
+            <w:hyperlink r:id="rId734069ce097c1321a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId496069b325a6c1494" w:history="1">
+      <w:hyperlink r:id="rId630869ce097c1341b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1486,63 +1486,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52278669" name="name917469b325a6c22ed" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="30182669" name="name661869ce097c14522" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406869b325a6c22ea" cstate="print"/>
+                    <a:blip r:embed="rId740069ce097c1451f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7037,51 +7037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491769b325a6c4c67" w:history="1">
+      <w:hyperlink r:id="rId679469ce097c16b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7252,90 +7252,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873769b325a6c4dc1" w:history="1">
+      <w:hyperlink r:id="rId512569ce097c16cd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5945490" name="name614469b325a6c504b" descr="eu_funding_250.png"/>
+            <wp:docPr id="98504098" name="name374269ce097c16d50" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId151369b325a6c5049" cstate="print"/>
+                    <a:blip r:embed="rId377369ce097c16d4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7433,137 +7433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96395534">
+  <w:abstractNum w:abstractNumId="41342933">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37013653">
+    <w:lvl w:ilvl="0" w:tplc="73972489">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37013653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73972489" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96395533">
+  <w:abstractNum w:abstractNumId="41342932">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91030567">
+    <w:lvl w:ilvl="0" w:tplc="98607857">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8315,55 +8315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96395533">
-    <w:abstractNumId w:val="96395533"/>
+  <w:num w:numId="41342932">
+    <w:abstractNumId w:val="41342932"/>
   </w:num>
-  <w:num w:numId="96395534">
-    <w:abstractNumId w:val="96395534"/>
+  <w:num w:numId="41342933">
+    <w:abstractNumId w:val="41342933"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19913,51 +19913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId173558631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId133989037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId386169b325a6c08e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId195869b325a6c0951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId101769b325a6c128f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId496069b325a6c1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId491769b325a6c4c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId873769b325a6c4dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId449469b325a6c0fb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId449469b325a6c0fb8.jpg"/><Relationship Id="rId406869b325a6c22ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId406869b325a6c22ea.jpg"/><Relationship Id="rId151369b325a6c5049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId151369b325a6c5049.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954908134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705655225" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId301469ce097c12a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId665269ce097c12ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId734069ce097c1321a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId630869ce097c1341b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId679469ce097c16b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId512569ce097c16cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId779869ce097c130c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779869ce097c130c8.jpg"/><Relationship Id="rId740069ce097c1451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId740069ce097c1451f.jpg"/><Relationship Id="rId377369ce097c16d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377369ce097c16d4f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>