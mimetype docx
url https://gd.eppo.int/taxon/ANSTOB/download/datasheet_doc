--- v6 (2026-04-02)
+++ v7 (2026-04-22)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301469ce097c12a62" w:history="1">
+            <w:hyperlink r:id="rId956669e8f76fca38f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665269ce097c12ace" w:history="1">
+            <w:hyperlink r:id="rId704869e8f76fca3f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34193873" name="name596969ce097c130c9" descr="11009.jpg"/>
+                  <wp:docPr id="95523025" name="name667269e8f76fca4d5" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId779869ce097c130c8" cstate="print"/>
+                          <a:blip r:embed="rId297669e8f76fca4d4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId734069ce097c1321a" w:history="1">
+            <w:hyperlink r:id="rId429169e8f76fca59f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId630869ce097c1341b" w:history="1">
+      <w:hyperlink r:id="rId531269e8f76fca77b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1486,63 +1486,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30182669" name="name661869ce097c14522" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="83498491" name="name845769e8f76fcb558" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId740069ce097c1451f" cstate="print"/>
+                    <a:blip r:embed="rId418969e8f76fcb555" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7037,51 +7037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679469ce097c16b7a" w:history="1">
+      <w:hyperlink r:id="rId127069e8f76fcdbb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7252,90 +7252,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512569ce097c16cd9" w:history="1">
+      <w:hyperlink r:id="rId246569e8f76fcdd0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98504098" name="name374269ce097c16d50" descr="eu_funding_250.png"/>
+            <wp:docPr id="24474754" name="name878069e8f76fcddac" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId377369ce097c16d4f" cstate="print"/>
+                    <a:blip r:embed="rId791869e8f76fcddab" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7433,137 +7433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41342933">
+  <w:abstractNum w:abstractNumId="18182381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73972489">
+    <w:lvl w:ilvl="0" w:tplc="90456422">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73972489" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90456422" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41342932">
+  <w:abstractNum w:abstractNumId="18182380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98607857">
+    <w:lvl w:ilvl="0" w:tplc="88192348">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8315,55 +8315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41342932">
-    <w:abstractNumId w:val="41342932"/>
+  <w:num w:numId="18182380">
+    <w:abstractNumId w:val="18182380"/>
   </w:num>
-  <w:num w:numId="41342933">
-    <w:abstractNumId w:val="41342933"/>
+  <w:num w:numId="18182381">
+    <w:abstractNumId w:val="18182381"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19913,51 +19913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId954908134" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705655225" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId301469ce097c12a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId665269ce097c12ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId734069ce097c1321a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId630869ce097c1341b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId679469ce097c16b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId512569ce097c16cd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId779869ce097c130c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId779869ce097c130c8.jpg"/><Relationship Id="rId740069ce097c1451f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId740069ce097c1451f.jpg"/><Relationship Id="rId377369ce097c16d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId377369ce097c16d4f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279707478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472910008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId956669e8f76fca38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId704869e8f76fca3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId429169e8f76fca59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId531269e8f76fca77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId127069e8f76fcdbb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId246569e8f76fcdd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId297669e8f76fca4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297669e8f76fca4d4.jpg"/><Relationship Id="rId418969e8f76fcb555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418969e8f76fcb555.jpg"/><Relationship Id="rId791869e8f76fcddab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791869e8f76fcddab.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>