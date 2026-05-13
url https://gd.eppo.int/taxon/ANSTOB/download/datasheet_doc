--- v7 (2026-04-22)
+++ v8 (2026-05-13)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956669e8f76fca38f" w:history="1">
+            <w:hyperlink r:id="rId66536a04eedd08fff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704869e8f76fca3f7" w:history="1">
+            <w:hyperlink r:id="rId80216a04eedd0906b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95523025" name="name667269e8f76fca4d5" descr="11009.jpg"/>
+                  <wp:docPr id="98594653" name="name16256a04eedd09754" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId297669e8f76fca4d4" cstate="print"/>
+                          <a:blip r:embed="rId51626a04eedd09752" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId429169e8f76fca59f" w:history="1">
+            <w:hyperlink r:id="rId97706a04eedd09897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId531269e8f76fca77b" w:history="1">
+      <w:hyperlink r:id="rId34946a04eedd09b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1486,63 +1486,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83498491" name="name845769e8f76fcb558" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="21357847" name="name19166a04eedd0ab5c" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId418969e8f76fcb555" cstate="print"/>
+                    <a:blip r:embed="rId26096a04eedd0ab58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7037,51 +7037,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127069e8f76fcdbb4" w:history="1">
+      <w:hyperlink r:id="rId78596a04eedd0d224" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7252,90 +7252,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246569e8f76fcdd0f" w:history="1">
+      <w:hyperlink r:id="rId77976a04eedd0d394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24474754" name="name878069e8f76fcddac" descr="eu_funding_250.png"/>
+            <wp:docPr id="44975910" name="name27366a04eedd0d415" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId791869e8f76fcddab" cstate="print"/>
+                    <a:blip r:embed="rId72776a04eedd0d414" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7433,137 +7433,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18182381">
+  <w:abstractNum w:abstractNumId="75622261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90456422">
+    <w:lvl w:ilvl="0" w:tplc="46499962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90456422" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46499962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18182380">
+  <w:abstractNum w:abstractNumId="75622260">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88192348">
+    <w:lvl w:ilvl="0" w:tplc="76769941">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8315,55 +8315,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18182380">
-    <w:abstractNumId w:val="18182380"/>
+  <w:num w:numId="75622260">
+    <w:abstractNumId w:val="75622260"/>
   </w:num>
-  <w:num w:numId="18182381">
-    <w:abstractNumId w:val="18182381"/>
+  <w:num w:numId="75622261">
+    <w:abstractNumId w:val="75622261"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19913,51 +19913,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279707478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId472910008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId956669e8f76fca38f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId704869e8f76fca3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId429169e8f76fca59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId531269e8f76fca77b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId127069e8f76fcdbb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId246569e8f76fcdd0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId297669e8f76fca4d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297669e8f76fca4d4.jpg"/><Relationship Id="rId418969e8f76fcb555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418969e8f76fcb555.jpg"/><Relationship Id="rId791869e8f76fcddab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId791869e8f76fcddab.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537790200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId593545332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66536a04eedd08fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId80216a04eedd0906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId97706a04eedd09897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId34946a04eedd09b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78596a04eedd0d224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77976a04eedd0d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId51626a04eedd09752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51626a04eedd09752.jpg"/><Relationship Id="rId26096a04eedd0ab58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a04eedd0ab58.jpg"/><Relationship Id="rId72776a04eedd0d414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72776a04eedd0d414.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>