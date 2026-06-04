--- v8 (2026-05-13)
+++ v9 (2026-06-04)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66536a04eedd08fff" w:history="1">
+            <w:hyperlink r:id="rId19546a2148f18cf2a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80216a04eedd0906b" w:history="1">
+            <w:hyperlink r:id="rId59006a2148f18cf95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98594653" name="name16256a04eedd09754" descr="11009.jpg"/>
+                  <wp:docPr id="26380596" name="name71936a2148f18d6dc" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51626a04eedd09752" cstate="print"/>
+                          <a:blip r:embed="rId71466a2148f18d6da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97706a04eedd09897" w:history="1">
+            <w:hyperlink r:id="rId62836a2148f18d80d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34946a04eedd09b1f" w:history="1">
+      <w:hyperlink r:id="rId50366a2148f18da2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1290,50 +1290,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sarcomphalus joazeiro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Selenicereus undatus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sideroxylon obtusifolium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spondias dulcis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1486,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21357847" name="name19166a04eedd0ab5c" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="24269862" name="name95096a2148f18e8f6" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26096a04eedd0ab58" cstate="print"/>
+                    <a:blip r:embed="rId41526a2148f18e8f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7037,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596a04eedd0d224" w:history="1">
+      <w:hyperlink r:id="rId37276a2148f190f33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7252,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77976a04eedd0d394" w:history="1">
+      <w:hyperlink r:id="rId86026a2148f191095" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44975910" name="name27366a04eedd0d415" descr="eu_funding_250.png"/>
+            <wp:docPr id="98489364" name="name22326a2148f19113a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72776a04eedd0d414" cstate="print"/>
+                    <a:blip r:embed="rId27876a2148f191139" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7433,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75622261">
+  <w:abstractNum w:abstractNumId="10653516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46499962">
+    <w:lvl w:ilvl="0" w:tplc="54678133">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46499962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54678133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75622260">
+  <w:abstractNum w:abstractNumId="10653515">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76769941">
+    <w:lvl w:ilvl="0" w:tplc="32065549">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8315,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75622260">
-    <w:abstractNumId w:val="75622260"/>
+  <w:num w:numId="10653515">
+    <w:abstractNumId w:val="10653515"/>
   </w:num>
-  <w:num w:numId="75622261">
-    <w:abstractNumId w:val="75622261"/>
+  <w:num w:numId="10653516">
+    <w:abstractNumId w:val="10653516"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19913,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId537790200" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId593545332" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66536a04eedd08fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId80216a04eedd0906b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId97706a04eedd09897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId34946a04eedd09b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78596a04eedd0d224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77976a04eedd0d394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId51626a04eedd09752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51626a04eedd09752.jpg"/><Relationship Id="rId26096a04eedd0ab58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26096a04eedd0ab58.jpg"/><Relationship Id="rId72776a04eedd0d414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72776a04eedd0d414.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938834648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656043829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19546a2148f18cf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId59006a2148f18cf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId62836a2148f18d80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId50366a2148f18da2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId37276a2148f190f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86026a2148f191095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId71466a2148f18d6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71466a2148f18d6da.jpg"/><Relationship Id="rId41526a2148f18e8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a2148f18e8f2.jpg"/><Relationship Id="rId27876a2148f191139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27876a2148f191139.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>