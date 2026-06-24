--- v9 (2026-06-04)
+++ v10 (2026-06-24)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19546a2148f18cf2a" w:history="1">
+            <w:hyperlink r:id="rId46746a3bbe77c15e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59006a2148f18cf95" w:history="1">
+            <w:hyperlink r:id="rId50446a3bbe77c164a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26380596" name="name71936a2148f18d6dc" descr="11009.jpg"/>
+                  <wp:docPr id="350883" name="name39106a3bbe77c1749" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71466a2148f18d6da" cstate="print"/>
+                          <a:blip r:embed="rId11326a3bbe77c1747" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62836a2148f18d80d" w:history="1">
+            <w:hyperlink r:id="rId49066a3bbe77c1867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50366a2148f18da2c" w:history="1">
+      <w:hyperlink r:id="rId39916a3bbe77c1a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1506,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24269862" name="name95096a2148f18e8f6" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="11871674" name="name29876a3bbe77c2904" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41526a2148f18e8f2" cstate="print"/>
+                    <a:blip r:embed="rId11336a3bbe77c2903" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37276a2148f190f33" w:history="1">
+      <w:hyperlink r:id="rId94006a3bbe77c4e55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86026a2148f191095" w:history="1">
+      <w:hyperlink r:id="rId66986a3bbe77c4faf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98489364" name="name22326a2148f19113a" descr="eu_funding_250.png"/>
+            <wp:docPr id="39034970" name="name62656a3bbe77c5069" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27876a2148f191139" cstate="print"/>
+                    <a:blip r:embed="rId38626a3bbe77c5067" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7453,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10653516">
+  <w:abstractNum w:abstractNumId="21491262">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54678133">
+    <w:lvl w:ilvl="0" w:tplc="13305627">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54678133" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13305627" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10653515">
+  <w:abstractNum w:abstractNumId="21491261">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32065549">
+    <w:lvl w:ilvl="0" w:tplc="39336037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8335,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10653515">
-    <w:abstractNumId w:val="10653515"/>
+  <w:num w:numId="21491261">
+    <w:abstractNumId w:val="21491261"/>
   </w:num>
-  <w:num w:numId="10653516">
-    <w:abstractNumId w:val="10653516"/>
+  <w:num w:numId="21491262">
+    <w:abstractNumId w:val="21491262"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19933,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId938834648" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId656043829" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19546a2148f18cf2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId59006a2148f18cf95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId62836a2148f18d80d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId50366a2148f18da2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId37276a2148f190f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86026a2148f191095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId71466a2148f18d6da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71466a2148f18d6da.jpg"/><Relationship Id="rId41526a2148f18e8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41526a2148f18e8f2.jpg"/><Relationship Id="rId27876a2148f191139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27876a2148f191139.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533305039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690656399" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46746a3bbe77c15e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId50446a3bbe77c164a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId49066a3bbe77c1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId39916a3bbe77c1a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId94006a3bbe77c4e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a3bbe77c4faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId11326a3bbe77c1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11326a3bbe77c1747.jpg"/><Relationship Id="rId11336a3bbe77c2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11336a3bbe77c2903.jpg"/><Relationship Id="rId38626a3bbe77c5067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38626a3bbe77c5067.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>