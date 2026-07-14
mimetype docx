--- v10 (2026-06-24)
+++ v11 (2026-07-14)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46746a3bbe77c15e1" w:history="1">
+            <w:hyperlink r:id="rId55036a5667548ff62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50446a3bbe77c164a" w:history="1">
+            <w:hyperlink r:id="rId50726a5667548ffd7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="350883" name="name39106a3bbe77c1749" descr="11009.jpg"/>
+                  <wp:docPr id="10887712" name="name90406a566754907a2" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11326a3bbe77c1747" cstate="print"/>
+                          <a:blip r:embed="rId42386a566754907a0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49066a3bbe77c1867" w:history="1">
+            <w:hyperlink r:id="rId80806a5667549091f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39916a3bbe77c1a4a" w:history="1">
+      <w:hyperlink r:id="rId17436a56675490bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1506,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11871674" name="name29876a3bbe77c2904" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="20507475" name="name89636a56675491cc9" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11336a3bbe77c2903" cstate="print"/>
+                    <a:blip r:embed="rId90926a56675491cc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94006a3bbe77c4e55" w:history="1">
+      <w:hyperlink r:id="rId52506a56675494433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66986a3bbe77c4faf" w:history="1">
+      <w:hyperlink r:id="rId75906a566754945b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39034970" name="name62656a3bbe77c5069" descr="eu_funding_250.png"/>
+            <wp:docPr id="47487526" name="name19006a56675494938" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38626a3bbe77c5067" cstate="print"/>
+                    <a:blip r:embed="rId47216a56675494936" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7453,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21491262">
+  <w:abstractNum w:abstractNumId="14852221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13305627">
+    <w:lvl w:ilvl="0" w:tplc="64048779">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13305627" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64048779" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21491261">
+  <w:abstractNum w:abstractNumId="14852220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39336037">
+    <w:lvl w:ilvl="0" w:tplc="58668191">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8335,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21491261">
-    <w:abstractNumId w:val="21491261"/>
+  <w:num w:numId="14852220">
+    <w:abstractNumId w:val="14852220"/>
   </w:num>
-  <w:num w:numId="21491262">
-    <w:abstractNumId w:val="21491262"/>
+  <w:num w:numId="14852221">
+    <w:abstractNumId w:val="14852221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19933,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId533305039" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId690656399" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46746a3bbe77c15e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId50446a3bbe77c164a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId49066a3bbe77c1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId39916a3bbe77c1a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId94006a3bbe77c4e55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a3bbe77c4faf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId11326a3bbe77c1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11326a3bbe77c1747.jpg"/><Relationship Id="rId11336a3bbe77c2903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11336a3bbe77c2903.jpg"/><Relationship Id="rId38626a3bbe77c5067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38626a3bbe77c5067.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId440668506" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836660886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55036a5667548ff62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId50726a5667548ffd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId80806a5667549091f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId17436a56675490bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId52506a56675494433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75906a566754945b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42386a566754907a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42386a566754907a0.jpg"/><Relationship Id="rId90926a56675491cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90926a56675491cc6.jpg"/><Relationship Id="rId47216a56675494936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47216a56675494936.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>