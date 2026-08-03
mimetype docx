--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55036a5667548ff62" w:history="1">
+            <w:hyperlink r:id="rId31436a71081e05f78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50726a5667548ffd7" w:history="1">
+            <w:hyperlink r:id="rId42646a71081e05fe1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10887712" name="name90406a566754907a2" descr="11009.jpg"/>
+                  <wp:docPr id="3933519" name="name39096a71081e06824" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42386a566754907a0" cstate="print"/>
+                          <a:blip r:embed="rId95096a71081e06821" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80806a5667549091f" w:history="1">
+            <w:hyperlink r:id="rId71756a71081e0694c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17436a56675490bc5" w:history="1">
+      <w:hyperlink r:id="rId10606a71081e06b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1506,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20507475" name="name89636a56675491cc9" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="76292013" name="name36036a71081e07d12" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90926a56675491cc6" cstate="print"/>
+                    <a:blip r:embed="rId36216a71081e07d10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52506a56675494433" w:history="1">
+      <w:hyperlink r:id="rId82606a71081e0a785" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75906a566754945b8" w:history="1">
+      <w:hyperlink r:id="rId99876a71081e0a91e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47487526" name="name19006a56675494938" descr="eu_funding_250.png"/>
+            <wp:docPr id="42230778" name="name40196a71081e0a9f0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47216a56675494936" cstate="print"/>
+                    <a:blip r:embed="rId28456a71081e0a9ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7453,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14852221">
+  <w:abstractNum w:abstractNumId="56180624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64048779">
+    <w:lvl w:ilvl="0" w:tplc="58150876">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64048779" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58150876" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14852220">
+  <w:abstractNum w:abstractNumId="56180623">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58668191">
+    <w:lvl w:ilvl="0" w:tplc="18283133">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8335,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14852220">
-    <w:abstractNumId w:val="14852220"/>
+  <w:num w:numId="56180623">
+    <w:abstractNumId w:val="56180623"/>
   </w:num>
-  <w:num w:numId="14852221">
-    <w:abstractNumId w:val="14852221"/>
+  <w:num w:numId="56180624">
+    <w:abstractNumId w:val="56180624"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19933,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId440668506" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId836660886" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55036a5667548ff62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId50726a5667548ffd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId80806a5667549091f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId17436a56675490bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId52506a56675494433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75906a566754945b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId42386a566754907a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42386a566754907a0.jpg"/><Relationship Id="rId90926a56675491cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90926a56675491cc6.jpg"/><Relationship Id="rId47216a56675494936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47216a56675494936.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230414067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657741615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31436a71081e05f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId42646a71081e05fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId71756a71081e0694c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId10606a71081e06b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId82606a71081e0a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99876a71081e0a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId95096a71081e06821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95096a71081e06821.jpg"/><Relationship Id="rId36216a71081e07d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36216a71081e07d10.jpg"/><Relationship Id="rId28456a71081e0a9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28456a71081e0a9ef.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>