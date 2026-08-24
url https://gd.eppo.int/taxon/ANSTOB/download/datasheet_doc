--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31436a71081e05f78" w:history="1">
+            <w:hyperlink r:id="rId43636a8bcd1e61985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42646a71081e05fe1" w:history="1">
+            <w:hyperlink r:id="rId77586a8bcd1e61a17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3933519" name="name39096a71081e06824" descr="11009.jpg"/>
+                  <wp:docPr id="20852369" name="name54286a8bcd1e622ad" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95096a71081e06821" cstate="print"/>
+                          <a:blip r:embed="rId17566a8bcd1e622ab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71756a71081e0694c" w:history="1">
+            <w:hyperlink r:id="rId51366a8bcd1e623eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10606a71081e06b62" w:history="1">
+      <w:hyperlink r:id="rId13326a8bcd1e625f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1506,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76292013" name="name36036a71081e07d12" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="71775573" name="name72136a8bcd1e6358d" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36216a71081e07d10" cstate="print"/>
+                    <a:blip r:embed="rId71836a8bcd1e6358b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82606a71081e0a785" w:history="1">
+      <w:hyperlink r:id="rId78976a8bcd1e65df3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99876a71081e0a91e" w:history="1">
+      <w:hyperlink r:id="rId78406a8bcd1e65f8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42230778" name="name40196a71081e0a9f0" descr="eu_funding_250.png"/>
+            <wp:docPr id="45262216" name="name31336a8bcd1e66588" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28456a71081e0a9ef" cstate="print"/>
+                    <a:blip r:embed="rId54606a8bcd1e66587" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7453,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56180624">
+  <w:abstractNum w:abstractNumId="20337976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58150876">
+    <w:lvl w:ilvl="0" w:tplc="98969664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58150876" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98969664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56180623">
+  <w:abstractNum w:abstractNumId="20337975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18283133">
+    <w:lvl w:ilvl="0" w:tplc="55414772">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8335,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56180623">
-    <w:abstractNumId w:val="56180623"/>
+  <w:num w:numId="20337975">
+    <w:abstractNumId w:val="20337975"/>
   </w:num>
-  <w:num w:numId="56180624">
-    <w:abstractNumId w:val="56180624"/>
+  <w:num w:numId="20337976">
+    <w:abstractNumId w:val="20337976"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19933,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230414067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657741615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31436a71081e05f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId42646a71081e05fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId71756a71081e0694c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId10606a71081e06b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId82606a71081e0a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99876a71081e0a91e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId95096a71081e06821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95096a71081e06821.jpg"/><Relationship Id="rId36216a71081e07d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36216a71081e07d10.jpg"/><Relationship Id="rId28456a71081e0a9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28456a71081e0a9ef.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679859208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359840977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43636a8bcd1e61985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId77586a8bcd1e61a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId51366a8bcd1e623eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId13326a8bcd1e625f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78976a8bcd1e65df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78406a8bcd1e65f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17566a8bcd1e622ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17566a8bcd1e622ab.jpg"/><Relationship Id="rId71836a8bcd1e6358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71836a8bcd1e6358b.jpg"/><Relationship Id="rId54606a8bcd1e66587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54606a8bcd1e66587.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>