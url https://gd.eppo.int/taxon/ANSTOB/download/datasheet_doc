--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -402,51 +402,51 @@
               <w:t xml:space="preserve"> (Macquart)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Antillean fruit fly, West Indian fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43636a8bcd1e61985" w:history="1">
+            <w:hyperlink r:id="rId51026aa6fa6643701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -462,51 +462,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77586a8bcd1e61a17" w:history="1">
+            <w:hyperlink r:id="rId95976aa6fa664377b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -520,86 +520,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTOB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20852369" name="name54286a8bcd1e622ad" descr="11009.jpg"/>
+                  <wp:docPr id="80072505" name="name23306aa6fa6643da6" descr="11009.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11009.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17566a8bcd1e622ab" cstate="print"/>
+                          <a:blip r:embed="rId28446aa6fa6643da4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51366a8bcd1e623eb" w:history="1">
+            <w:hyperlink r:id="rId18406aa6fa6643ed6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -792,51 +792,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is also a valid but rare species. Name, host plant, and distribution data for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other fruit flies are available under Fruit Fly Databases on the USDA Compendium of Fruit Fly Host Information (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13326a8bcd1e625f2" w:history="1">
+      <w:hyperlink r:id="rId72776aa6fa66440e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://coffhi.cphst.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -1506,63 +1506,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports of its introduction to Bermuda were erroneous (Woodley &amp; Hilburn 1994). Records from the Bahamas (White &amp; Elson-Harris 1992) are also doubtful. It was temporarily invasive in Key West, Florida (USA) in the 1930s (Steck, 2001), and is infrequently trapped in the Rio Grande Valley in Texas. It has been intercepted in Chile but is not established. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71775573" name="name72136a8bcd1e6358d" descr="ANSTOB_distribution_map.jpg"/>
+            <wp:docPr id="56780656" name="name75566aa6fa6644cfb" descr="ANSTOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71836a8bcd1e6358b" cstate="print"/>
+                    <a:blip r:embed="rId92796aa6fa6644cf9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7057,51 +7057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha obliqua</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78976a8bcd1e65df3" w:history="1">
+      <w:hyperlink r:id="rId16356aa6fa66473cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7272,90 +7272,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78406a8bcd1e65f8a" w:history="1">
+      <w:hyperlink r:id="rId93516aa6fa6647546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45262216" name="name31336a8bcd1e66588" descr="eu_funding_250.png"/>
+            <wp:docPr id="17198860" name="name42266aa6fa66475ef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54606a8bcd1e66587" cstate="print"/>
+                    <a:blip r:embed="rId56966aa6fa66475ee" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7453,137 +7453,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20337976">
+  <w:abstractNum w:abstractNumId="75719253">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98969664">
+    <w:lvl w:ilvl="0" w:tplc="28854995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98969664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28854995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20337975">
+  <w:abstractNum w:abstractNumId="75719252">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55414772">
+    <w:lvl w:ilvl="0" w:tplc="48866883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8335,55 +8335,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20337975">
-    <w:abstractNumId w:val="20337975"/>
+  <w:num w:numId="75719252">
+    <w:abstractNumId w:val="75719252"/>
   </w:num>
-  <w:num w:numId="20337976">
-    <w:abstractNumId w:val="20337976"/>
+  <w:num w:numId="75719253">
+    <w:abstractNumId w:val="75719253"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19933,51 +19933,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId679859208" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId359840977" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43636a8bcd1e61985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId77586a8bcd1e61a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId51366a8bcd1e623eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId13326a8bcd1e625f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId78976a8bcd1e65df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78406a8bcd1e65f8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId17566a8bcd1e622ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17566a8bcd1e622ab.jpg"/><Relationship Id="rId71836a8bcd1e6358b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71836a8bcd1e6358b.jpg"/><Relationship Id="rId54606a8bcd1e66587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54606a8bcd1e66587.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500077291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId457545483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51026aa6fa6643701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/" TargetMode="External"/><Relationship Id="rId95976aa6fa664377b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/categorization" TargetMode="External"/><Relationship Id="rId18406aa6fa6643ed6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTOB/photos" TargetMode="External"/><Relationship Id="rId72776aa6fa66440e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId16356aa6fa66473cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93516aa6fa6647546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId28446aa6fa6643da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28446aa6fa6643da4.jpg"/><Relationship Id="rId92796aa6fa6644cf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92796aa6fa6644cf9.jpg"/><Relationship Id="rId56966aa6fa66475ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56966aa6fa66475ee.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>