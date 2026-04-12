--- v9 (2026-03-22)
+++ v10 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676369c081d005e97" w:history="1">
+            <w:hyperlink r:id="rId390769db3e46025df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290469c081d005f00" w:history="1">
+            <w:hyperlink r:id="rId798469db3e4602655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56049531" name="name226669c081d00663a" descr="11015.jpg"/>
+                  <wp:docPr id="96759995" name="name851769db3e4602724" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId364469c081d006638" cstate="print"/>
+                          <a:blip r:embed="rId790869db3e4602723" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId311369c081d006773" w:history="1">
+            <w:hyperlink r:id="rId384469db3e4602851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId397369c081d00688d" w:history="1">
+      <w:hyperlink r:id="rId775569db3e4602950" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,105 +2078,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21069917" name="name492669c081d007dd4" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="58950615" name="name369169db3e4604543" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId903769c081d007dd2" cstate="print"/>
+                    <a:blip r:embed="rId970269db3e460453f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mexico, United States of America (Texas)</w:t>
+        <w:t xml:space="preserve"> Mexico, United States of America (California, Texas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Central America and Caribbean:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Belize, Costa Rica, El Salvador, Guatemala, Honduras, Nicaragua, Panama</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245469c081d008f78" w:history="1">
+      <w:hyperlink r:id="rId144469db3e46058bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810169c081d009781" w:history="1">
+      <w:hyperlink r:id="rId440869db3e4606185" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202169c081d009933" w:history="1">
+      <w:hyperlink r:id="rId942769db3e46062fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84186998" name="name944169c081d00999d" descr="eu_funding_250.png"/>
+            <wp:docPr id="3600486" name="name984969db3e460636a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId852669c081d00999c" cstate="print"/>
+                    <a:blip r:embed="rId316369db3e4606369" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14309966">
+  <w:abstractNum w:abstractNumId="66416225">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11907251">
+    <w:lvl w:ilvl="0" w:tplc="86933844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11907251" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86933844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14309965">
+  <w:abstractNum w:abstractNumId="66416224">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41799067">
+    <w:lvl w:ilvl="0" w:tplc="32299375">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14309965">
-    <w:abstractNumId w:val="14309965"/>
+  <w:num w:numId="66416224">
+    <w:abstractNumId w:val="66416224"/>
   </w:num>
-  <w:num w:numId="14309966">
-    <w:abstractNumId w:val="14309966"/>
+  <w:num w:numId="66416225">
+    <w:abstractNumId w:val="66416225"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110244429" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId670329104" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId676369c081d005e97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId290469c081d005f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId311369c081d006773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId397369c081d00688d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId245469c081d008f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId810169c081d009781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId202169c081d009933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId364469c081d006638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId364469c081d006638.jpg"/><Relationship Id="rId903769c081d007dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903769c081d007dd2.jpg"/><Relationship Id="rId852669c081d00999c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId852669c081d00999c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428149234" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829039627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId390769db3e46025df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId798469db3e4602655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId384469db3e4602851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId775569db3e4602950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId144469db3e46058bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId440869db3e4606185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId942769db3e46062fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId790869db3e4602723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790869db3e4602723.jpg"/><Relationship Id="rId970269db3e460453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970269db3e460453f.jpg"/><Relationship Id="rId316369db3e4606369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId316369db3e4606369.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>