--- v10 (2026-04-12)
+++ v11 (2026-05-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390769db3e46025df" w:history="1">
+            <w:hyperlink r:id="rId311969f5f9bdb552b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId798469db3e4602655" w:history="1">
+            <w:hyperlink r:id="rId648869f5f9bdb5594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="96759995" name="name851769db3e4602724" descr="11015.jpg"/>
+                  <wp:docPr id="2319784" name="name478069f5f9bdb5bf0" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId790869db3e4602723" cstate="print"/>
+                          <a:blip r:embed="rId304769f5f9bdb5bee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId384469db3e4602851" w:history="1">
+            <w:hyperlink r:id="rId925769f5f9bdb5d2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId775569db3e4602950" w:history="1">
+      <w:hyperlink r:id="rId461169f5f9bdb5e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58950615" name="name369169db3e4604543" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="91807213" name="name608369f5f9bdb7545" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970269db3e460453f" cstate="print"/>
+                    <a:blip r:embed="rId960469f5f9bdb7542" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId144469db3e46058bf" w:history="1">
+      <w:hyperlink r:id="rId676569f5f9bdb876b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440869db3e4606185" w:history="1">
+      <w:hyperlink r:id="rId798869f5f9bdb8f96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942769db3e46062fa" w:history="1">
+      <w:hyperlink r:id="rId335569f5f9bdb90e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3600486" name="name984969db3e460636a" descr="eu_funding_250.png"/>
+            <wp:docPr id="62961570" name="name547969f5f9bdb925c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId316369db3e4606369" cstate="print"/>
+                    <a:blip r:embed="rId644869f5f9bdb925a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66416225">
+  <w:abstractNum w:abstractNumId="68772909">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86933844">
+    <w:lvl w:ilvl="0" w:tplc="85610450">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86933844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85610450" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66416224">
+  <w:abstractNum w:abstractNumId="68772908">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32299375">
+    <w:lvl w:ilvl="0" w:tplc="56368026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66416224">
-    <w:abstractNumId w:val="66416224"/>
+  <w:num w:numId="68772908">
+    <w:abstractNumId w:val="68772908"/>
   </w:num>
-  <w:num w:numId="66416225">
-    <w:abstractNumId w:val="66416225"/>
+  <w:num w:numId="68772909">
+    <w:abstractNumId w:val="68772909"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428149234" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829039627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId390769db3e46025df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId798469db3e4602655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId384469db3e4602851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId775569db3e4602950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId144469db3e46058bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId440869db3e4606185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId942769db3e46062fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId790869db3e4602723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790869db3e4602723.jpg"/><Relationship Id="rId970269db3e460453f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970269db3e460453f.jpg"/><Relationship Id="rId316369db3e4606369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId316369db3e4606369.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183693609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320852457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId311969f5f9bdb552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId648869f5f9bdb5594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId925769f5f9bdb5d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId461169f5f9bdb5e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId676569f5f9bdb876b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId798869f5f9bdb8f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId335569f5f9bdb90e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId304769f5f9bdb5bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId304769f5f9bdb5bee.jpg"/><Relationship Id="rId960469f5f9bdb7542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960469f5f9bdb7542.jpg"/><Relationship Id="rId644869f5f9bdb925a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644869f5f9bdb925a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>