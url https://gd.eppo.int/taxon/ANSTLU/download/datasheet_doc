--- v11 (2026-05-02)
+++ v12 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311969f5f9bdb552b" w:history="1">
+            <w:hyperlink r:id="rId79956a110b5d404fc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648869f5f9bdb5594" w:history="1">
+            <w:hyperlink r:id="rId19816a110b5d40567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2319784" name="name478069f5f9bdb5bf0" descr="11015.jpg"/>
+                  <wp:docPr id="76715611" name="name49026a110b5d40d82" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId304769f5f9bdb5bee" cstate="print"/>
+                          <a:blip r:embed="rId31046a110b5d40d7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId925769f5f9bdb5d2b" w:history="1">
+            <w:hyperlink r:id="rId37496a110b5d40ed8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId461169f5f9bdb5e3c" w:history="1">
+      <w:hyperlink r:id="rId41636a110b5d4100b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91807213" name="name608369f5f9bdb7545" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="60622653" name="name32986a110b5d4266d" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId960469f5f9bdb7542" cstate="print"/>
+                    <a:blip r:embed="rId20286a110b5d4266a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId676569f5f9bdb876b" w:history="1">
+      <w:hyperlink r:id="rId33116a110b5d440cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798869f5f9bdb8f96" w:history="1">
+      <w:hyperlink r:id="rId76886a110b5d451c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335569f5f9bdb90e7" w:history="1">
+      <w:hyperlink r:id="rId97026a110b5d4532a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62961570" name="name547969f5f9bdb925c" descr="eu_funding_250.png"/>
+            <wp:docPr id="45515252" name="name19076a110b5d453a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId644869f5f9bdb925a" cstate="print"/>
+                    <a:blip r:embed="rId12676a110b5d453a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68772909">
+  <w:abstractNum w:abstractNumId="66276572">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85610450">
+    <w:lvl w:ilvl="0" w:tplc="78704420">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85610450" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78704420" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68772908">
+  <w:abstractNum w:abstractNumId="66276571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56368026">
+    <w:lvl w:ilvl="0" w:tplc="51688566">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68772908">
-    <w:abstractNumId w:val="68772908"/>
+  <w:num w:numId="66276571">
+    <w:abstractNumId w:val="66276571"/>
   </w:num>
-  <w:num w:numId="68772909">
-    <w:abstractNumId w:val="68772909"/>
+  <w:num w:numId="66276572">
+    <w:abstractNumId w:val="66276572"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId183693609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId320852457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId311969f5f9bdb552b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId648869f5f9bdb5594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId925769f5f9bdb5d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId461169f5f9bdb5e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId676569f5f9bdb876b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId798869f5f9bdb8f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId335569f5f9bdb90e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId304769f5f9bdb5bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId304769f5f9bdb5bee.jpg"/><Relationship Id="rId960469f5f9bdb7542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId960469f5f9bdb7542.jpg"/><Relationship Id="rId644869f5f9bdb925a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644869f5f9bdb925a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId674062934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582132189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79956a110b5d404fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId19816a110b5d40567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId37496a110b5d40ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId41636a110b5d4100b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId33116a110b5d440cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId76886a110b5d451c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97026a110b5d4532a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31046a110b5d40d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31046a110b5d40d7f.jpg"/><Relationship Id="rId20286a110b5d4266a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a110b5d4266a.jpg"/><Relationship Id="rId12676a110b5d453a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12676a110b5d453a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>