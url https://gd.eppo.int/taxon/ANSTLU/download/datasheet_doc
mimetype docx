--- v12 (2026-05-23)
+++ v13 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79956a110b5d404fc" w:history="1">
+            <w:hyperlink r:id="rId21546a2b9bd7a669f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19816a110b5d40567" w:history="1">
+            <w:hyperlink r:id="rId43906a2b9bd7a6719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76715611" name="name49026a110b5d40d82" descr="11015.jpg"/>
+                  <wp:docPr id="65631237" name="name64616a2b9bd7a6df9" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31046a110b5d40d7f" cstate="print"/>
+                          <a:blip r:embed="rId81836a2b9bd7a6df8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37496a110b5d40ed8" w:history="1">
+            <w:hyperlink r:id="rId25546a2b9bd7a6f37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41636a110b5d4100b" w:history="1">
+      <w:hyperlink r:id="rId11416a2b9bd7a714e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60622653" name="name32986a110b5d4266d" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="88079947" name="name76156a2b9bd7a8285" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20286a110b5d4266a" cstate="print"/>
+                    <a:blip r:embed="rId96716a2b9bd7a8282" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33116a110b5d440cb" w:history="1">
+      <w:hyperlink r:id="rId73536a2b9bd7a978b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76886a110b5d451c3" w:history="1">
+      <w:hyperlink r:id="rId37796a2b9bd7a9fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97026a110b5d4532a" w:history="1">
+      <w:hyperlink r:id="rId35806a2b9bd7aa118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45515252" name="name19076a110b5d453a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="21875264" name="name35746a2b9bd7aa18f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12676a110b5d453a4" cstate="print"/>
+                    <a:blip r:embed="rId43756a2b9bd7aa18e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66276572">
+  <w:abstractNum w:abstractNumId="71183070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78704420">
+    <w:lvl w:ilvl="0" w:tplc="66375909">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78704420" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66375909" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66276571">
+  <w:abstractNum w:abstractNumId="71183069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51688566">
+    <w:lvl w:ilvl="0" w:tplc="97326486">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66276571">
-    <w:abstractNumId w:val="66276571"/>
+  <w:num w:numId="71183069">
+    <w:abstractNumId w:val="71183069"/>
   </w:num>
-  <w:num w:numId="66276572">
-    <w:abstractNumId w:val="66276572"/>
+  <w:num w:numId="71183070">
+    <w:abstractNumId w:val="71183070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId674062934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId582132189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79956a110b5d404fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId19816a110b5d40567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId37496a110b5d40ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId41636a110b5d4100b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId33116a110b5d440cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId76886a110b5d451c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97026a110b5d4532a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId31046a110b5d40d7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31046a110b5d40d7f.jpg"/><Relationship Id="rId20286a110b5d4266a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a110b5d4266a.jpg"/><Relationship Id="rId12676a110b5d453a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12676a110b5d453a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId654595693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162770108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21546a2b9bd7a669f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId43906a2b9bd7a6719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId25546a2b9bd7a6f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId11416a2b9bd7a714e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId73536a2b9bd7a978b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId37796a2b9bd7a9fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35806a2b9bd7aa118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81836a2b9bd7a6df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81836a2b9bd7a6df8.jpg"/><Relationship Id="rId96716a2b9bd7a8282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a2b9bd7a8282.jpg"/><Relationship Id="rId43756a2b9bd7aa18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43756a2b9bd7aa18e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>