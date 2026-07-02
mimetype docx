--- v13 (2026-06-12)
+++ v14 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21546a2b9bd7a669f" w:history="1">
+            <w:hyperlink r:id="rId70526a460cc30fa39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43906a2b9bd7a6719" w:history="1">
+            <w:hyperlink r:id="rId71846a460cc30faa6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65631237" name="name64616a2b9bd7a6df9" descr="11015.jpg"/>
+                  <wp:docPr id="83942567" name="name50376a460cc3100fa" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81836a2b9bd7a6df8" cstate="print"/>
+                          <a:blip r:embed="rId67136a460cc3100f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25546a2b9bd7a6f37" w:history="1">
+            <w:hyperlink r:id="rId67286a460cc310263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11416a2b9bd7a714e" w:history="1">
+      <w:hyperlink r:id="rId90476a460cc310387" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88079947" name="name76156a2b9bd7a8285" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="96666737" name="name49476a460cc31147d" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96716a2b9bd7a8282" cstate="print"/>
+                    <a:blip r:embed="rId21546a460cc31147a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73536a2b9bd7a978b" w:history="1">
+      <w:hyperlink r:id="rId10426a460cc31289e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37796a2b9bd7a9fc4" w:history="1">
+      <w:hyperlink r:id="rId13856a460cc3130ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a2b9bd7aa118" w:history="1">
+      <w:hyperlink r:id="rId39836a460cc313242" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21875264" name="name35746a2b9bd7aa18f" descr="eu_funding_250.png"/>
+            <wp:docPr id="93383516" name="name41296a460cc3134ba" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43756a2b9bd7aa18e" cstate="print"/>
+                    <a:blip r:embed="rId36516a460cc3134b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71183070">
+  <w:abstractNum w:abstractNumId="72830027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66375909">
+    <w:lvl w:ilvl="0" w:tplc="79776885">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66375909" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79776885" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71183069">
+  <w:abstractNum w:abstractNumId="72830026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97326486">
+    <w:lvl w:ilvl="0" w:tplc="79231364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71183069">
-    <w:abstractNumId w:val="71183069"/>
+  <w:num w:numId="72830026">
+    <w:abstractNumId w:val="72830026"/>
   </w:num>
-  <w:num w:numId="71183070">
-    <w:abstractNumId w:val="71183070"/>
+  <w:num w:numId="72830027">
+    <w:abstractNumId w:val="72830027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId654595693" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162770108" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21546a2b9bd7a669f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId43906a2b9bd7a6719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId25546a2b9bd7a6f37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId11416a2b9bd7a714e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId73536a2b9bd7a978b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId37796a2b9bd7a9fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35806a2b9bd7aa118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId81836a2b9bd7a6df8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81836a2b9bd7a6df8.jpg"/><Relationship Id="rId96716a2b9bd7a8282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96716a2b9bd7a8282.jpg"/><Relationship Id="rId43756a2b9bd7aa18e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43756a2b9bd7aa18e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824129006" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768298850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70526a460cc30fa39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId71846a460cc30faa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId67286a460cc310263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId90476a460cc310387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10426a460cc31289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId13856a460cc3130ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39836a460cc313242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67136a460cc3100f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a460cc3100f7.jpg"/><Relationship Id="rId21546a460cc31147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21546a460cc31147a.jpg"/><Relationship Id="rId36516a460cc3134b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36516a460cc3134b9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>