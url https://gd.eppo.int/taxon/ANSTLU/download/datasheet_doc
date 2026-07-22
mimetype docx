--- v14 (2026-07-02)
+++ v15 (2026-07-22)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70526a460cc30fa39" w:history="1">
+            <w:hyperlink r:id="rId33956a608e46603b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71846a460cc30faa6" w:history="1">
+            <w:hyperlink r:id="rId53476a608e4660425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83942567" name="name50376a460cc3100fa" descr="11015.jpg"/>
+                  <wp:docPr id="26083246" name="name12266a608e4660cc4" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67136a460cc3100f7" cstate="print"/>
+                          <a:blip r:embed="rId67006a608e4660cc2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67286a460cc310263" w:history="1">
+            <w:hyperlink r:id="rId87676a608e4660e0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90476a460cc310387" w:history="1">
+      <w:hyperlink r:id="rId86526a608e4660f2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96666737" name="name49476a460cc31147d" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="37901688" name="name26676a608e4662576" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21546a460cc31147a" cstate="print"/>
+                    <a:blip r:embed="rId66896a608e4662574" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10426a460cc31289e" w:history="1">
+      <w:hyperlink r:id="rId16136a608e4663a17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13856a460cc3130ee" w:history="1">
+      <w:hyperlink r:id="rId67636a608e4664244" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39836a460cc313242" w:history="1">
+      <w:hyperlink r:id="rId99276a608e4664399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93383516" name="name41296a460cc3134ba" descr="eu_funding_250.png"/>
+            <wp:docPr id="84370249" name="name92446a608e4664423" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36516a460cc3134b9" cstate="print"/>
+                    <a:blip r:embed="rId41396a608e4664422" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72830027">
+  <w:abstractNum w:abstractNumId="98411738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79776885">
+    <w:lvl w:ilvl="0" w:tplc="44423342">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79776885" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44423342" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72830026">
+  <w:abstractNum w:abstractNumId="98411737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79231364">
+    <w:lvl w:ilvl="0" w:tplc="60575108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72830026">
-    <w:abstractNumId w:val="72830026"/>
+  <w:num w:numId="98411737">
+    <w:abstractNumId w:val="98411737"/>
   </w:num>
-  <w:num w:numId="72830027">
-    <w:abstractNumId w:val="72830027"/>
+  <w:num w:numId="98411738">
+    <w:abstractNumId w:val="98411738"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824129006" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId768298850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70526a460cc30fa39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId71846a460cc30faa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId67286a460cc310263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId90476a460cc310387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId10426a460cc31289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId13856a460cc3130ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39836a460cc313242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67136a460cc3100f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67136a460cc3100f7.jpg"/><Relationship Id="rId21546a460cc31147a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21546a460cc31147a.jpg"/><Relationship Id="rId36516a460cc3134b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36516a460cc3134b9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471852369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104177832" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33956a608e46603b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId53476a608e4660425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId87676a608e4660e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId86526a608e4660f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId16136a608e4663a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId67636a608e4664244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99276a608e4664399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67006a608e4660cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67006a608e4660cc2.jpg"/><Relationship Id="rId66896a608e4662574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66896a608e4662574.jpg"/><Relationship Id="rId41396a608e4664422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41396a608e4664422.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>