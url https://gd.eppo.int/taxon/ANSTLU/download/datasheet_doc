--- v15 (2026-07-22)
+++ v16 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33956a608e46603b8" w:history="1">
+            <w:hyperlink r:id="rId57326a7b05564a1a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53476a608e4660425" w:history="1">
+            <w:hyperlink r:id="rId75596a7b05564a20d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26083246" name="name12266a608e4660cc4" descr="11015.jpg"/>
+                  <wp:docPr id="85752368" name="name34836a7b05564a919" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67006a608e4660cc2" cstate="print"/>
+                          <a:blip r:embed="rId67216a7b05564a917" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87676a608e4660e0a" w:history="1">
+            <w:hyperlink r:id="rId11786a7b05564aaaf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86526a608e4660f2a" w:history="1">
+      <w:hyperlink r:id="rId98766a7b05564ac09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2078,63 +2078,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37901688" name="name26676a608e4662576" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="13463222" name="name42506a7b05564c04a" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66896a608e4662574" cstate="print"/>
+                    <a:blip r:embed="rId29026a7b05564c047" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4632,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16136a608e4663a17" w:history="1">
+      <w:hyperlink r:id="rId77756a7b05564d4ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5909,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67636a608e4664244" w:history="1">
+      <w:hyperlink r:id="rId66536a7b05564dd2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6124,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99276a608e4664399" w:history="1">
+      <w:hyperlink r:id="rId80376a7b05564de8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84370249" name="name92446a608e4664423" descr="eu_funding_250.png"/>
+            <wp:docPr id="74314830" name="name53256a7b05564deff" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41396a608e4664422" cstate="print"/>
+                    <a:blip r:embed="rId97916a7b05564defe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6305,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98411738">
+  <w:abstractNum w:abstractNumId="13579959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44423342">
+    <w:lvl w:ilvl="0" w:tplc="28962327">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44423342" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28962327" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98411737">
+  <w:abstractNum w:abstractNumId="13579958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60575108">
+    <w:lvl w:ilvl="0" w:tplc="34388305">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7187,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98411737">
-    <w:abstractNumId w:val="98411737"/>
+  <w:num w:numId="13579958">
+    <w:abstractNumId w:val="13579958"/>
   </w:num>
-  <w:num w:numId="98411738">
-    <w:abstractNumId w:val="98411738"/>
+  <w:num w:numId="13579959">
+    <w:abstractNumId w:val="13579959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18785,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471852369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104177832" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33956a608e46603b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId53476a608e4660425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId87676a608e4660e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId86526a608e4660f2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId16136a608e4663a17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId67636a608e4664244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99276a608e4664399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67006a608e4660cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67006a608e4660cc2.jpg"/><Relationship Id="rId66896a608e4662574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66896a608e4662574.jpg"/><Relationship Id="rId41396a608e4664422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41396a608e4664422.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292078199" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362729171" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57326a7b05564a1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId75596a7b05564a20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId11786a7b05564aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId98766a7b05564ac09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId77756a7b05564d4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId66536a7b05564dd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80376a7b05564de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67216a7b05564a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67216a7b05564a917.jpg"/><Relationship Id="rId29026a7b05564c047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29026a7b05564c047.jpg"/><Relationship Id="rId97916a7b05564defe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a7b05564defe.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>