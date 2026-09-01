--- v16 (2026-08-11)
+++ v17 (2026-09-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Loew)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57326a7b05564a1a2" w:history="1">
+            <w:hyperlink r:id="rId35466a9647897eb5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75596a7b05564a20d" w:history="1">
+            <w:hyperlink r:id="rId34686a9647897ebc7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANSTLU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85752368" name="name34836a7b05564a919" descr="11015.jpg"/>
+                  <wp:docPr id="85026413" name="name66236a9647897f39c" descr="11015.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11015.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67216a7b05564a917" cstate="print"/>
+                          <a:blip r:embed="rId57906a9647897f39a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11786a7b05564aaaf" w:history="1">
+            <w:hyperlink r:id="rId81596a9647897f796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -564,51 +564,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. The current combination was proposed by Wulp (1900). The name </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha lathana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stone is considered a synonym. Name, host plant, and distribution data for this species and other fruit flies are available under Fruit Fly Databases on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98766a7b05564ac09" w:history="1">
+      <w:hyperlink r:id="rId43176a9647897f8d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA Compendium of Fruit Fly Host Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -982,50 +982,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Annona squamosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Annona x atemoya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Capsicum pubescens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Casimiroa edulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1402,50 +1422,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diospyros kaki</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Diospyros nigra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Diospyros texana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inga flexuosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1563,50 +1603,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Passiflora edulis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Persea americana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pouteria campechiana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prunus persica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -2078,63 +2138,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1988) had worked extensively and had not found it attacking these fruits. It has subsequently been detected in western and central Panama, where it is invasive. This suggests that there was an introduction of a northern population into Costa Rica leading to the spread of this species into Panama. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13463222" name="name42506a7b05564c04a" descr="ANSTLU_distribution_map.jpg"/>
+            <wp:docPr id="94115772" name="name31826a96478981af3" descr="ANSTLU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTLU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29026a7b05564c047" cstate="print"/>
+                    <a:blip r:embed="rId49426a96478981af0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4632,51 +4692,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77756a7b05564d4ca" w:history="1">
+      <w:hyperlink r:id="rId42556a964789832fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.Carroll LE, Wharton RA (1989) Morphology of the immature stages of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5909,51 +5969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha ludens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66536a7b05564dd2a" w:history="1">
+      <w:hyperlink r:id="rId63436a96478983b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6124,90 +6184,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80376a7b05564de8b" w:history="1">
+      <w:hyperlink r:id="rId24896a96478983d16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="74314830" name="name53256a7b05564deff" descr="eu_funding_250.png"/>
+            <wp:docPr id="54092977" name="name66526a96478983f9b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97916a7b05564defe" cstate="print"/>
+                    <a:blip r:embed="rId13506a96478983f9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6305,137 +6365,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13579959">
+  <w:abstractNum w:abstractNumId="26601276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28962327">
+    <w:lvl w:ilvl="0" w:tplc="58819758">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28962327" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58819758" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13579958">
+  <w:abstractNum w:abstractNumId="26601275">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34388305">
+    <w:lvl w:ilvl="0" w:tplc="11488422">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7187,55 +7247,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13579958">
-    <w:abstractNumId w:val="13579958"/>
+  <w:num w:numId="26601275">
+    <w:abstractNumId w:val="26601275"/>
   </w:num>
-  <w:num w:numId="13579959">
-    <w:abstractNumId w:val="13579959"/>
+  <w:num w:numId="26601276">
+    <w:abstractNumId w:val="26601276"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18785,51 +18845,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId292078199" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId362729171" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57326a7b05564a1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId75596a7b05564a20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId11786a7b05564aaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId98766a7b05564ac09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId77756a7b05564d4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId66536a7b05564dd2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80376a7b05564de8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId67216a7b05564a917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67216a7b05564a917.jpg"/><Relationship Id="rId29026a7b05564c047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29026a7b05564c047.jpg"/><Relationship Id="rId97916a7b05564defe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97916a7b05564defe.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId894402887" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId378512625" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35466a9647897eb5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/" TargetMode="External"/><Relationship Id="rId34686a9647897ebc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/categorization" TargetMode="External"/><Relationship Id="rId81596a9647897f796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTLU/photos" TargetMode="External"/><Relationship Id="rId43176a9647897f8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coffhi.cphst.org/" TargetMode="External"/><Relationship Id="rId42556a964789832fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId63436a96478983b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24896a96478983d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId57906a9647897f39a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57906a9647897f39a.jpg"/><Relationship Id="rId49426a96478981af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49426a96478981af0.jpg"/><Relationship Id="rId13506a96478983f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13506a96478983f9a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>