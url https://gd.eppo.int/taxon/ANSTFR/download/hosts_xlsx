--- v0 (2025-10-09)
+++ v1 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANSTFR" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="521">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="526">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANUCH</t>
   </si>
   <si>
     <t>Annona cherimola</t>
   </si>
   <si>
     <t>* Korytkowski C, Ojeda-Pena D (1970) Especies del género Anastrepha Schiner 1968 en el nor-oeste Peruano. Revista Peruana de Entomologia (Lima) 11, 32-70.
 * Núñez Bueno L (1981) Contribución al reconocimiento de las moscas de las frutas (Diptera: Tephriridae) en Colombia. Revista del Instituto Colombiano Agropecuario 16, 173–179.
 * Ovruski S, Schliserman P, Aluja M (2003) Native and introduced host plants of Anastrepha fraterculus and Ceratitis capitata (Diptera: Tephritidae) in northwestern Argentina. Journal of Economic Entomology 96, 1108–1118.
@@ -1012,50 +1012,59 @@
   <si>
     <t>ANUMU</t>
   </si>
   <si>
     <t>Annona muricata</t>
   </si>
   <si>
     <t>AVRCA</t>
   </si>
   <si>
     <t>Averrhoa carambola</t>
   </si>
   <si>
     <t>* Garcia FRM, Norrbom AL (2011) Tephritoid flies (Diptera, Tephritoidea) and their plant hosts from the state of Santa Catarina in southern Brazil. Florida Entomologist 94, 151–157.
 * Leal MR, Souza SAS, Aguiar-Menezes EL, Lima Filho M, Menezes EB (2009) Diversidade de moscas-das-frutas, suas plantas hospedeiras e seus parasitóides nas regiões Norte e Noroeste do Estado do Rio de Janeiro, Brasil. Ciência Rural 39, 627–634. 
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.</t>
   </si>
   <si>
     <t>BYSCR</t>
   </si>
   <si>
     <t>Byrsonima crassifolia</t>
   </si>
   <si>
+    <t>CMQAU</t>
+  </si>
+  <si>
+    <t>Campomanesia aurea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Abib GR, Demari CP, Medeiros LJ, Araújo AS, Savaris M, Zucchi RA, Nava DE (2026) Expanding the menu: new host plants of fruit flies (Diptera: Tephritidae) in southern Brazil. Brazilian Journal of Biology 86, e304065. https://doi.org/10.1590/1519-6984.304065 </t>
+  </si>
+  <si>
     <t>CMQXA</t>
   </si>
   <si>
     <t>Campomanesia xanthocarpa</t>
   </si>
   <si>
     <t>* Garcia FRM, Norrbom AL (2011) Tephritoid flies (Diptera, Tephritoidea) and their plant hosts from the state of Santa Catarina in southern Brazil. Florida Entomologist 94, 151–157.
 * Kovaleski A, Uramoto K, Sugayama RL, Canal NA, Malavasi A (1999) A survey of Anastrepha Schiner (Diptera, Tephritidae) species in the apple growing area of the state of Rio Grande do Sul, Brazil. Revista Brasileira de Entomologia 43, 229–234.
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Salles LAB (1995) Bioecologia e controle da mosca-das-frutas sul-americana. Empresa Brasileira de Pesquisa Agropecuária, Centro de Pesquisa Agropecuária de Clima Temperado, Pelotas. 58 pp.</t>
   </si>
   <si>
     <t>CPSAN</t>
   </si>
   <si>
     <t>Capsicum annuum</t>
   </si>
   <si>
     <t>CIAPA</t>
   </si>
   <si>
     <t>Carica papaya</t>
   </si>
   <si>
     <t>* Gonzalez Mendoza R (1952) Contribucion al estudio de las moscas Anastrepha en Colombia. Revista Facultad Nacional de Agronomía 12, 423–549.
@@ -1579,50 +1588,56 @@
     <t>Prunus persica var. nucipersica</t>
   </si>
   <si>
     <t>PRNSC</t>
   </si>
   <si>
     <t>Prunus salicina</t>
   </si>
   <si>
     <t>* Alberti AC, Rodriguero MS, Gomez PC, Saidman BO, Vilardi JC (2002) Evidence indicating that Argentine populations of Anastrepha fraterculus (Diptera: Tephritidae) belong to a single biological species. Annals of the Entomological Society of America 95, 505–512.</t>
   </si>
   <si>
     <t>PRNSX</t>
   </si>
   <si>
     <t>Prunus sellowii</t>
   </si>
   <si>
     <t>PSIAC</t>
   </si>
   <si>
     <t>Psidium acutangulum</t>
   </si>
   <si>
     <t>* Uramoto K (2007) Diversidade de moscas-das- frutas (Diptera, Tephritidae) em pomares comerciais de papaia e em áreas remanescentes da Mata Atlântica e suas plantas hospedeiras nativas, no município de Linhares, Espírito Santo. Dissertation PhD, Escola Superior de Agricultura Luiz de Queiroz, Universidade de São Paulo. 105 pp.</t>
+  </si>
+  <si>
+    <t>PSISA</t>
+  </si>
+  <si>
+    <t>Psidium salutare</t>
   </si>
   <si>
     <t>PUNGR</t>
   </si>
   <si>
     <t>Punica granatum</t>
   </si>
   <si>
     <t>* Nasca AJ, Zamora JA, Vergara LE, Jaldo HE (1996) Hospederos de moscas de los frutos en el Valle de Antinaco-Los Colorados, Provincia de La Rioja, República Argentina. Revista de Investigación 10, 19–24.
 * Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.
 * Wille TJE (1952) Entomología Agrícola del Perú. Dirección General de Agricultura, Lima, 543 pp.</t>
   </si>
   <si>
     <t>RUBGL</t>
   </si>
   <si>
     <t>Rubus glaucus</t>
   </si>
   <si>
     <t>* Castañeda MR, Osorio FA, Canal NA, Galeano PE (2010) [Species, distribution and host of the genus Anastrepha Schiner in the Department of Tolima, Colombia]. Agronomía Colombiana 28, 265–272 (in Spanish).
 * Katiyar KP, Camacho JM, Geraud F, Matheus R (1995) Parasitoides hymenópteros de moscas de las frutas (Diptera: Tephritidae) en la región occidental de Venezuela. Revista Facultad de Agronomía 12, 303–312.
 * Rodriguez PA, Arévalo E (2015) Las moscas de la fruta de importancia económica en Colombia. Instituto Colombiano Agropecuario. Boletín Técnico, Produmedios, Bogotá, 1–57.</t>
   </si>
   <si>
@@ -2140,51 +2155,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D193"/>
+  <dimension ref="A1:D195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="470.599" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3691,65 +3706,65 @@
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>278</v>
       </c>
       <c r="B109" t="s">
         <v>295</v>
       </c>
       <c r="C109" t="s">
         <v>296</v>
       </c>
       <c r="D109" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>278</v>
       </c>
       <c r="B110" t="s">
         <v>298</v>
       </c>
       <c r="C110" t="s">
         <v>299</v>
       </c>
       <c r="D110" t="s">
-        <v>271</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>278</v>
       </c>
       <c r="B111" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C111" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D111" t="s">
-        <v>302</v>
+        <v>271</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>278</v>
       </c>
       <c r="B112" t="s">
         <v>303</v>
       </c>
       <c r="C112" t="s">
         <v>304</v>
       </c>
       <c r="D112" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>278</v>
       </c>
       <c r="B113" t="s">
         <v>306</v>
       </c>
       <c r="C113" t="s">
         <v>307</v>
@@ -3831,65 +3846,65 @@
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>278</v>
       </c>
       <c r="B119" t="s">
         <v>324</v>
       </c>
       <c r="C119" t="s">
         <v>325</v>
       </c>
       <c r="D119" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>278</v>
       </c>
       <c r="B120" t="s">
         <v>327</v>
       </c>
       <c r="C120" t="s">
         <v>328</v>
       </c>
       <c r="D120" t="s">
-        <v>155</v>
+        <v>329</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>278</v>
       </c>
       <c r="B121" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C121" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D121" t="s">
-        <v>331</v>
+        <v>155</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>278</v>
       </c>
       <c r="B122" t="s">
         <v>332</v>
       </c>
       <c r="C122" t="s">
         <v>333</v>
       </c>
       <c r="D122" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>335</v>
       </c>
       <c r="C123" t="s">
         <v>336</v>
@@ -3915,135 +3930,135 @@
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>341</v>
       </c>
       <c r="C125" t="s">
         <v>342</v>
       </c>
       <c r="D125" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>344</v>
       </c>
       <c r="C126" t="s">
         <v>345</v>
       </c>
       <c r="D126" t="s">
-        <v>112</v>
+        <v>346</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>278</v>
       </c>
       <c r="B127" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C127" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D127" t="s">
-        <v>56</v>
+        <v>112</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>278</v>
       </c>
       <c r="B128" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C128" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D128" t="s">
-        <v>241</v>
+        <v>56</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>278</v>
       </c>
       <c r="B129" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C129" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D129" t="s">
-        <v>112</v>
+        <v>241</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>278</v>
       </c>
       <c r="B130" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C130" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D130" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>278</v>
       </c>
       <c r="B131" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C131" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D131" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>278</v>
       </c>
       <c r="B132" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C132" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D132" t="s">
-        <v>358</v>
+        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>278</v>
       </c>
       <c r="B133" t="s">
         <v>359</v>
       </c>
       <c r="C133" t="s">
         <v>360</v>
       </c>
       <c r="D133" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>278</v>
       </c>
       <c r="B134" t="s">
         <v>362</v>
       </c>
       <c r="C134" t="s">
         <v>363</v>
@@ -4055,233 +4070,233 @@
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>278</v>
       </c>
       <c r="B135" t="s">
         <v>365</v>
       </c>
       <c r="C135" t="s">
         <v>366</v>
       </c>
       <c r="D135" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>368</v>
       </c>
       <c r="C136" t="s">
         <v>369</v>
       </c>
       <c r="D136" t="s">
-        <v>155</v>
+        <v>370</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>278</v>
       </c>
       <c r="B137" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C137" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D137" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>278</v>
       </c>
       <c r="B138" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C138" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D138" t="s">
-        <v>374</v>
+        <v>122</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>278</v>
       </c>
       <c r="B139" t="s">
         <v>375</v>
       </c>
       <c r="C139" t="s">
         <v>376</v>
       </c>
       <c r="D139" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>278</v>
       </c>
       <c r="B140" t="s">
         <v>378</v>
       </c>
       <c r="C140" t="s">
         <v>379</v>
       </c>
       <c r="D140" t="s">
-        <v>74</v>
+        <v>380</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>278</v>
       </c>
       <c r="B141" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C141" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D141" t="s">
-        <v>382</v>
+        <v>74</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>278</v>
       </c>
       <c r="B142" t="s">
         <v>383</v>
       </c>
       <c r="C142" t="s">
         <v>384</v>
       </c>
       <c r="D142" t="s">
-        <v>59</v>
+        <v>385</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>278</v>
       </c>
       <c r="B143" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C143" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D143" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>278</v>
       </c>
       <c r="B144" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C144" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D144" t="s">
-        <v>389</v>
+        <v>59</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>278</v>
       </c>
       <c r="B145" t="s">
         <v>390</v>
       </c>
       <c r="C145" t="s">
         <v>391</v>
       </c>
       <c r="D145" t="s">
-        <v>62</v>
+        <v>392</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>278</v>
       </c>
       <c r="B146" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C146" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D146" t="s">
-        <v>394</v>
+        <v>62</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>278</v>
       </c>
       <c r="B147" t="s">
         <v>395</v>
       </c>
       <c r="C147" t="s">
         <v>396</v>
       </c>
       <c r="D147" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>278</v>
       </c>
       <c r="B148" t="s">
         <v>398</v>
       </c>
       <c r="C148" t="s">
         <v>399</v>
       </c>
       <c r="D148" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>278</v>
       </c>
       <c r="B149" t="s">
+        <v>401</v>
+      </c>
+      <c r="C149" t="s">
+        <v>402</v>
+      </c>
+      <c r="D149" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>278</v>
       </c>
       <c r="B150" t="s">
         <v>403</v>
       </c>
       <c r="C150" t="s">
         <v>404</v>
       </c>
       <c r="D150" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>278</v>
       </c>
       <c r="B151" t="s">
         <v>406</v>
       </c>
       <c r="C151" t="s">
         <v>407</v>
@@ -4307,107 +4322,107 @@
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>278</v>
       </c>
       <c r="B153" t="s">
         <v>412</v>
       </c>
       <c r="C153" t="s">
         <v>413</v>
       </c>
       <c r="D153" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>278</v>
       </c>
       <c r="B154" t="s">
         <v>415</v>
       </c>
       <c r="C154" t="s">
         <v>416</v>
       </c>
       <c r="D154" t="s">
-        <v>62</v>
+        <v>417</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>278</v>
       </c>
       <c r="B155" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C155" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D155" t="s">
-        <v>419</v>
+        <v>62</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>278</v>
       </c>
       <c r="B156" t="s">
         <v>420</v>
       </c>
       <c r="C156" t="s">
         <v>421</v>
       </c>
       <c r="D156" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>278</v>
       </c>
       <c r="B157" t="s">
         <v>423</v>
       </c>
       <c r="C157" t="s">
         <v>424</v>
       </c>
       <c r="D157" t="s">
-        <v>56</v>
+        <v>425</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>278</v>
       </c>
       <c r="B158" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C158" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D158" t="s">
-        <v>427</v>
+        <v>56</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>278</v>
       </c>
       <c r="B159" t="s">
         <v>428</v>
       </c>
       <c r="C159" t="s">
         <v>429</v>
       </c>
       <c r="D159" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>278</v>
       </c>
       <c r="B160" t="s">
         <v>431</v>
       </c>
       <c r="C160" t="s">
         <v>432</v>
@@ -4419,485 +4434,513 @@
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>278</v>
       </c>
       <c r="B161" t="s">
         <v>434</v>
       </c>
       <c r="C161" t="s">
         <v>435</v>
       </c>
       <c r="D161" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>278</v>
       </c>
       <c r="B162" t="s">
         <v>437</v>
       </c>
       <c r="C162" t="s">
         <v>438</v>
       </c>
       <c r="D162" t="s">
-        <v>65</v>
+        <v>439</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>278</v>
       </c>
       <c r="B163" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C163" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D163" t="s">
-        <v>441</v>
+        <v>65</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>278</v>
       </c>
       <c r="B164" t="s">
         <v>442</v>
       </c>
       <c r="C164" t="s">
         <v>443</v>
       </c>
       <c r="D164" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>278</v>
       </c>
       <c r="B165" t="s">
         <v>445</v>
       </c>
       <c r="C165" t="s">
         <v>446</v>
       </c>
       <c r="D165" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>278</v>
       </c>
       <c r="B166" t="s">
         <v>448</v>
       </c>
       <c r="C166" t="s">
         <v>449</v>
       </c>
       <c r="D166" t="s">
-        <v>59</v>
+        <v>450</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>278</v>
       </c>
       <c r="B167" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C167" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D167" t="s">
-        <v>179</v>
+        <v>59</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>278</v>
       </c>
       <c r="B168" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C168" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D168" t="s">
-        <v>454</v>
+        <v>179</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>278</v>
       </c>
       <c r="B169" t="s">
         <v>455</v>
       </c>
       <c r="C169" t="s">
         <v>456</v>
       </c>
       <c r="D169" t="s">
-        <v>112</v>
+        <v>457</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>278</v>
       </c>
       <c r="B170" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C170" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D170" t="s">
-        <v>459</v>
+        <v>112</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>278</v>
       </c>
       <c r="B171" t="s">
         <v>460</v>
       </c>
       <c r="C171" t="s">
         <v>461</v>
       </c>
       <c r="D171" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>278</v>
       </c>
       <c r="B172" t="s">
         <v>463</v>
       </c>
       <c r="C172" t="s">
         <v>464</v>
       </c>
       <c r="D172" t="s">
-        <v>465</v>
+        <v>297</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>278</v>
       </c>
       <c r="B173" t="s">
+        <v>465</v>
+      </c>
+      <c r="C173" t="s">
         <v>466</v>
       </c>
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>278</v>
       </c>
       <c r="B174" t="s">
+        <v>468</v>
+      </c>
+      <c r="C174" t="s">
         <v>469</v>
       </c>
-      <c r="C174" t="s">
+      <c r="D174" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>278</v>
       </c>
       <c r="B175" t="s">
         <v>471</v>
       </c>
       <c r="C175" t="s">
         <v>472</v>
       </c>
       <c r="D175" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>278</v>
       </c>
       <c r="B176" t="s">
         <v>474</v>
       </c>
       <c r="C176" t="s">
         <v>475</v>
       </c>
       <c r="D176" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>278</v>
       </c>
       <c r="B177" t="s">
         <v>476</v>
       </c>
       <c r="C177" t="s">
         <v>477</v>
       </c>
       <c r="D177" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>278</v>
       </c>
       <c r="B178" t="s">
         <v>479</v>
       </c>
       <c r="C178" t="s">
         <v>480</v>
       </c>
       <c r="D178" t="s">
-        <v>481</v>
+        <v>56</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>278</v>
       </c>
       <c r="B179" t="s">
+        <v>481</v>
+      </c>
+      <c r="C179" t="s">
         <v>482</v>
       </c>
-      <c r="C179" t="s">
+      <c r="D179" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>278</v>
       </c>
       <c r="B180" t="s">
         <v>484</v>
       </c>
       <c r="C180" t="s">
         <v>485</v>
       </c>
       <c r="D180" t="s">
-        <v>91</v>
+        <v>486</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>278</v>
       </c>
       <c r="B181" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C181" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D181" t="s">
-        <v>122</v>
+        <v>257</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>278</v>
       </c>
       <c r="B182" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C182" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D182" t="s">
-        <v>490</v>
+        <v>91</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>278</v>
       </c>
       <c r="B183" t="s">
         <v>491</v>
       </c>
       <c r="C183" t="s">
         <v>492</v>
       </c>
       <c r="D183" t="s">
-        <v>493</v>
+        <v>122</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>278</v>
       </c>
       <c r="B184" t="s">
+        <v>493</v>
+      </c>
+      <c r="C184" t="s">
         <v>494</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>278</v>
       </c>
       <c r="B185" t="s">
+        <v>496</v>
+      </c>
+      <c r="C185" t="s">
         <v>497</v>
       </c>
-      <c r="C185" t="s">
+      <c r="D185" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>278</v>
       </c>
       <c r="B186" t="s">
         <v>499</v>
       </c>
       <c r="C186" t="s">
         <v>500</v>
       </c>
       <c r="D186" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>278</v>
       </c>
       <c r="B187" t="s">
         <v>502</v>
       </c>
       <c r="C187" t="s">
         <v>503</v>
       </c>
       <c r="D187" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>278</v>
       </c>
       <c r="B188" t="s">
+        <v>504</v>
+      </c>
+      <c r="C188" t="s">
         <v>505</v>
       </c>
-      <c r="C188" t="s">
+      <c r="D188" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>278</v>
       </c>
       <c r="B189" t="s">
         <v>507</v>
       </c>
       <c r="C189" t="s">
         <v>508</v>
       </c>
       <c r="D189" t="s">
-        <v>62</v>
+        <v>509</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>509</v>
+        <v>278</v>
       </c>
       <c r="B190" t="s">
         <v>510</v>
       </c>
       <c r="C190" t="s">
         <v>511</v>
       </c>
       <c r="D190" t="s">
-        <v>512</v>
+        <v>122</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>509</v>
+        <v>278</v>
       </c>
       <c r="B191" t="s">
+        <v>512</v>
+      </c>
+      <c r="C191" t="s">
         <v>513</v>
       </c>
-      <c r="C191" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D191" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="B192" t="s">
         <v>515</v>
       </c>
       <c r="C192" t="s">
         <v>516</v>
       </c>
       <c r="D192" t="s">
-        <v>122</v>
+        <v>517</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B193" t="s">
         <v>518</v>
       </c>
       <c r="C193" t="s">
         <v>519</v>
       </c>
       <c r="D193" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" t="s">
+        <v>514</v>
+      </c>
+      <c r="B194" t="s">
         <v>520</v>
+      </c>
+      <c r="C194" t="s">
+        <v>521</v>
+      </c>
+      <c r="D194" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" t="s">
+        <v>522</v>
+      </c>
+      <c r="B195" t="s">
+        <v>523</v>
+      </c>
+      <c r="C195" t="s">
+        <v>524</v>
+      </c>
+      <c r="D195" t="s">
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">