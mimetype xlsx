--- v1 (2026-08-11)
+++ v2 (2026-09-01)
@@ -1460,51 +1460,52 @@
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.
 * Stone A (1942) The fruitflies of the genus Anastrepha. USDA Miscellaneous Publications 439, 112 pp.</t>
   </si>
   <si>
     <t>MSJCO</t>
   </si>
   <si>
     <t>Matisia cordata</t>
   </si>
   <si>
     <t>OLVEU</t>
   </si>
   <si>
     <t>Olea europaea</t>
   </si>
   <si>
     <t>* Nasca AJ, Zamora JA, Vergara LE, Jaldo HE (1996) Hospederos de moscas de los frutos en el Valle de Antinaco-Los Colorados, Provincia de La Rioja, República Argentina. Revista de Investigación 10, 19–24.</t>
   </si>
   <si>
     <t>PAQCO</t>
   </si>
   <si>
     <t>Passiflora caerulea</t>
   </si>
   <si>
-    <t>* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.</t>
+    <t>* Abib GR, Demari CP, Medeiros LJ, Araújo AS, Savaris M, Zucchi RA, Nava DE (2026) Expanding the menu: new host plants of fruit flies (Diptera: Tephritidae) in southern Brazil. Brazilian Journal of Biology 86, e304065. https://doi.org/10.1590/1519-6984.304065 
+* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.</t>
   </si>
   <si>
     <t>PAQED</t>
   </si>
   <si>
     <t>Passiflora edulis</t>
   </si>
   <si>
     <t>PAQTR</t>
   </si>
   <si>
     <t>Passiflora tripartita</t>
   </si>
   <si>
     <t>* Castañeda MR, Osorio FA, Canal NA, Galeano PE (2010) Especies, distribución y hospederos del género Anastrepha Schiner en el departamento del Tolima, Colombia. Agronomía Colombiana 28, 265–271.
 ------- Passiflora tripartita var. mollissima.</t>
   </si>
   <si>
     <t>PEBAM</t>
   </si>
   <si>
     <t>Persea americana</t>
   </si>
   <si>
     <t>* Putruele MTG (1996) Hosts for Ceratitis capitata and Anastrepha fraterculus in the northeastern Province of Entre Ríos, Argentina. In Fruit Fly Pests: A World Assessment of Their Biology and Management, BA McPheron &amp; GJ Steck (Eds.), pp. 343–345. St. Lucie Press, Delray Beach, FL.