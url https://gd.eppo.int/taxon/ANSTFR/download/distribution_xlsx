--- v0 (2025-10-17)
+++ v1 (2026-06-16)
@@ -1351,51 +1351,51 @@
       <c r="B32" t="s">
         <v>71</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="s">
         <v>72</v>
       </c>
       <c r="E32"/>
       <c r="F32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>6</v>
       </c>
       <c r="B33" t="s">
         <v>73</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="s">
         <v>74</v>
       </c>
       <c r="E33"/>
       <c r="F33" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>6</v>
       </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="s">
         <v>76</v>
       </c>
       <c r="E34"/>
       <c r="F34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>6</v>
       </c>
       <c r="B35" t="s">
         <v>77</v>
       </c>