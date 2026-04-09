--- v6 (2026-03-12)
+++ v7 (2026-04-09)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857469b27e3462349" w:history="1">
+            <w:hyperlink r:id="rId186669d6ed5ae3880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927169b27e34623d2" w:history="1">
+            <w:hyperlink r:id="rId309569d6ed5ae38ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79163920" name="name183969b27e34652bb" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="85897355" name="name299569d6ed5ae6973" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId678969b27e34652b7" cstate="print"/>
+                    <a:blip r:embed="rId502369d6ed5ae696f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111169b27e34667c3" w:history="1">
+      <w:hyperlink r:id="rId105869d6ed5ae80cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856769b27e3466d44" w:history="1">
+      <w:hyperlink r:id="rId838069d6ed5ae8601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394369b27e34677be" w:history="1">
+      <w:hyperlink r:id="rId109969d6ed5ae908e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId829869b27e3467925" w:history="1">
+      <w:hyperlink r:id="rId162869d6ed5ae91de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77346878" name="name913169b27e34679bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="14160547" name="name621069d6ed5ae9564" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId493169b27e34679bb" cstate="print"/>
+                    <a:blip r:embed="rId869169d6ed5ae9562" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98520069">
+  <w:abstractNum w:abstractNumId="42533840">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35183099">
+    <w:lvl w:ilvl="0" w:tplc="21845600">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35183099" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21845600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98520068">
+  <w:abstractNum w:abstractNumId="42533839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86185067">
+    <w:lvl w:ilvl="0" w:tplc="30582344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98520068">
-    <w:abstractNumId w:val="98520068"/>
+  <w:num w:numId="42533839">
+    <w:abstractNumId w:val="42533839"/>
   </w:num>
-  <w:num w:numId="98520069">
-    <w:abstractNumId w:val="98520069"/>
+  <w:num w:numId="42533840">
+    <w:abstractNumId w:val="42533840"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445849758" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId686188096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId857469b27e3462349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId927169b27e34623d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId111169b27e34667c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId856769b27e3466d44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId394369b27e34677be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId829869b27e3467925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId678969b27e34652b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId678969b27e34652b7.jpg"/><Relationship Id="rId493169b27e34679bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId493169b27e34679bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643671080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811640347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId186669d6ed5ae3880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId309569d6ed5ae38ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId105869d6ed5ae80cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId838069d6ed5ae8601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId109969d6ed5ae908e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162869d6ed5ae91de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId502369d6ed5ae696f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502369d6ed5ae696f.jpg"/><Relationship Id="rId869169d6ed5ae9562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869169d6ed5ae9562.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>