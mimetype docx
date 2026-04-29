--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186669d6ed5ae3880" w:history="1">
+            <w:hyperlink r:id="rId672069f1ad4644c36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309569d6ed5ae38ef" w:history="1">
+            <w:hyperlink r:id="rId104769f1ad4644cb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85897355" name="name299569d6ed5ae6973" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="11291327" name="name399369f1ad4649dcb" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId502369d6ed5ae696f" cstate="print"/>
+                    <a:blip r:embed="rId927669f1ad4649dc6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105869d6ed5ae80cb" w:history="1">
+      <w:hyperlink r:id="rId125669f1ad464b340" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838069d6ed5ae8601" w:history="1">
+      <w:hyperlink r:id="rId627569f1ad464b88e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109969d6ed5ae908e" w:history="1">
+      <w:hyperlink r:id="rId339969f1ad464c336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162869d6ed5ae91de" w:history="1">
+      <w:hyperlink r:id="rId383969f1ad464c490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14160547" name="name621069d6ed5ae9564" descr="eu_funding_250.png"/>
+            <wp:docPr id="90492764" name="name928869f1ad464c53c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId869169d6ed5ae9562" cstate="print"/>
+                    <a:blip r:embed="rId315569f1ad464c53b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42533840">
+  <w:abstractNum w:abstractNumId="64627374">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21845600">
+    <w:lvl w:ilvl="0" w:tplc="61560826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21845600" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61560826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42533839">
+  <w:abstractNum w:abstractNumId="64627373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30582344">
+    <w:lvl w:ilvl="0" w:tplc="84060466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42533839">
-    <w:abstractNumId w:val="42533839"/>
+  <w:num w:numId="64627373">
+    <w:abstractNumId w:val="64627373"/>
   </w:num>
-  <w:num w:numId="42533840">
-    <w:abstractNumId w:val="42533840"/>
+  <w:num w:numId="64627374">
+    <w:abstractNumId w:val="64627374"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId643671080" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId811640347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId186669d6ed5ae3880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId309569d6ed5ae38ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId105869d6ed5ae80cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId838069d6ed5ae8601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId109969d6ed5ae908e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162869d6ed5ae91de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId502369d6ed5ae696f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502369d6ed5ae696f.jpg"/><Relationship Id="rId869169d6ed5ae9562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId869169d6ed5ae9562.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686106311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId896395827" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId672069f1ad4644c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId104769f1ad4644cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId125669f1ad464b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId627569f1ad464b88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId339969f1ad464c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383969f1ad464c490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId927669f1ad4649dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927669f1ad4649dc6.jpg"/><Relationship Id="rId315569f1ad464c53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId315569f1ad464c53b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>