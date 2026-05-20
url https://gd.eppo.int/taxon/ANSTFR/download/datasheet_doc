--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672069f1ad4644c36" w:history="1">
+            <w:hyperlink r:id="rId11816a0db873ac61b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104769f1ad4644cb1" w:history="1">
+            <w:hyperlink r:id="rId58526a0db873ac687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11291327" name="name399369f1ad4649dcb" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="33216254" name="name60376a0db873af915" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId927669f1ad4649dc6" cstate="print"/>
+                    <a:blip r:embed="rId93686a0db873af910" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125669f1ad464b340" w:history="1">
+      <w:hyperlink r:id="rId59096a0db873b0eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627569f1ad464b88e" w:history="1">
+      <w:hyperlink r:id="rId92536a0db873b140b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339969f1ad464c336" w:history="1">
+      <w:hyperlink r:id="rId61036a0db873b1ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383969f1ad464c490" w:history="1">
+      <w:hyperlink r:id="rId56526a0db873b2015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90492764" name="name928869f1ad464c53c" descr="eu_funding_250.png"/>
+            <wp:docPr id="43733884" name="name73066a0db873b20ca" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId315569f1ad464c53b" cstate="print"/>
+                    <a:blip r:embed="rId38446a0db873b20c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64627374">
+  <w:abstractNum w:abstractNumId="26371193">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61560826">
+    <w:lvl w:ilvl="0" w:tplc="81378288">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61560826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81378288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64627373">
+  <w:abstractNum w:abstractNumId="26371192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84060466">
+    <w:lvl w:ilvl="0" w:tplc="33909770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64627373">
-    <w:abstractNumId w:val="64627373"/>
+  <w:num w:numId="26371192">
+    <w:abstractNumId w:val="26371192"/>
   </w:num>
-  <w:num w:numId="64627374">
-    <w:abstractNumId w:val="64627374"/>
+  <w:num w:numId="26371193">
+    <w:abstractNumId w:val="26371193"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686106311" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId896395827" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId672069f1ad4644c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId104769f1ad4644cb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId125669f1ad464b340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId627569f1ad464b88e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId339969f1ad464c336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId383969f1ad464c490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId927669f1ad4649dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927669f1ad4649dc6.jpg"/><Relationship Id="rId315569f1ad464c53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId315569f1ad464c53b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215048401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707619381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11816a0db873ac61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId58526a0db873ac687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId59096a0db873b0eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId92536a0db873b140b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId61036a0db873b1ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56526a0db873b2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId93686a0db873af910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93686a0db873af910.jpg"/><Relationship Id="rId38446a0db873b20c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38446a0db873b20c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>