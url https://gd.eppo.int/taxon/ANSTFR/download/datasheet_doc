--- v9 (2026-05-20)
+++ v10 (2026-06-12)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11816a0db873ac61b" w:history="1">
+            <w:hyperlink r:id="rId77306a2b9f089a886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58526a0db873ac687" w:history="1">
+            <w:hyperlink r:id="rId49076a2b9f089a8f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33216254" name="name60376a0db873af915" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="69442769" name="name48506a2b9f089d805" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93686a0db873af910" cstate="print"/>
+                    <a:blip r:embed="rId54066a2b9f089d801" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59096a0db873b0eab" w:history="1">
+      <w:hyperlink r:id="rId84666a2b9f089ee91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92536a0db873b140b" w:history="1">
+      <w:hyperlink r:id="rId44986a2b9f089f428" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61036a0db873b1ec2" w:history="1">
+      <w:hyperlink r:id="rId73126a2b9f089ff0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56526a0db873b2015" w:history="1">
+      <w:hyperlink r:id="rId67816a2b9f08a0068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43733884" name="name73066a0db873b20ca" descr="eu_funding_250.png"/>
+            <wp:docPr id="40684147" name="name16726a2b9f08a0123" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38446a0db873b20c8" cstate="print"/>
+                    <a:blip r:embed="rId52116a2b9f08a0122" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26371193">
+  <w:abstractNum w:abstractNumId="22111390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81378288">
+    <w:lvl w:ilvl="0" w:tplc="34303838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81378288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34303838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26371192">
+  <w:abstractNum w:abstractNumId="22111389">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33909770">
+    <w:lvl w:ilvl="0" w:tplc="92205361">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26371192">
-    <w:abstractNumId w:val="26371192"/>
+  <w:num w:numId="22111389">
+    <w:abstractNumId w:val="22111389"/>
   </w:num>
-  <w:num w:numId="26371193">
-    <w:abstractNumId w:val="26371193"/>
+  <w:num w:numId="22111390">
+    <w:abstractNumId w:val="22111390"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215048401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId707619381" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11816a0db873ac61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId58526a0db873ac687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId59096a0db873b0eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId92536a0db873b140b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId61036a0db873b1ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56526a0db873b2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId93686a0db873af910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93686a0db873af910.jpg"/><Relationship Id="rId38446a0db873b20c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38446a0db873b20c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861050529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189339017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77306a2b9f089a886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId49076a2b9f089a8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId84666a2b9f089ee91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId44986a2b9f089f428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId73126a2b9f089ff0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67816a2b9f08a0068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId54066a2b9f089d801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54066a2b9f089d801.jpg"/><Relationship Id="rId52116a2b9f08a0122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52116a2b9f08a0122.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>