--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77306a2b9f089a886" w:history="1">
+            <w:hyperlink r:id="rId46156a463d4952dd2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49076a2b9f089a8f2" w:history="1">
+            <w:hyperlink r:id="rId33026a463d4952e53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69442769" name="name48506a2b9f089d805" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="39386970" name="name10906a463d4955982" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54066a2b9f089d801" cstate="print"/>
+                    <a:blip r:embed="rId43656a463d495597f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a2b9f089ee91" w:history="1">
+      <w:hyperlink r:id="rId53606a463d4956e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44986a2b9f089f428" w:history="1">
+      <w:hyperlink r:id="rId48296a463d49573ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73126a2b9f089ff0a" w:history="1">
+      <w:hyperlink r:id="rId44266a463d4957e93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a2b9f08a0068" w:history="1">
+      <w:hyperlink r:id="rId83856a463d495800c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40684147" name="name16726a2b9f08a0123" descr="eu_funding_250.png"/>
+            <wp:docPr id="6114425" name="name43516a463d49580a4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52116a2b9f08a0122" cstate="print"/>
+                    <a:blip r:embed="rId37736a463d49580a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22111390">
+  <w:abstractNum w:abstractNumId="44638799">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34303838">
+    <w:lvl w:ilvl="0" w:tplc="24688245">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34303838" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24688245" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22111389">
+  <w:abstractNum w:abstractNumId="44638798">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92205361">
+    <w:lvl w:ilvl="0" w:tplc="20228856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22111389">
-    <w:abstractNumId w:val="22111389"/>
+  <w:num w:numId="44638798">
+    <w:abstractNumId w:val="44638798"/>
   </w:num>
-  <w:num w:numId="22111390">
-    <w:abstractNumId w:val="22111390"/>
+  <w:num w:numId="44638799">
+    <w:abstractNumId w:val="44638799"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861050529" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId189339017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77306a2b9f089a886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId49076a2b9f089a8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId84666a2b9f089ee91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId44986a2b9f089f428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId73126a2b9f089ff0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67816a2b9f08a0068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId54066a2b9f089d801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54066a2b9f089d801.jpg"/><Relationship Id="rId52116a2b9f08a0122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52116a2b9f08a0122.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId271193541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625666858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46156a463d4952dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId33026a463d4952e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId53606a463d4956e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId48296a463d49573ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId44266a463d4957e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83856a463d495800c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId43656a463d495597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43656a463d495597f.jpg"/><Relationship Id="rId37736a463d49580a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37736a463d49580a3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>