--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46156a463d4952dd2" w:history="1">
+            <w:hyperlink r:id="rId65696a60d957ea911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33026a463d4952e53" w:history="1">
+            <w:hyperlink r:id="rId87916a60d957ea979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5586,63 +5586,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39386970" name="name10906a463d4955982" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="74474709" name="name38236a60d957ed375" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43656a463d495597f" cstate="print"/>
+                    <a:blip r:embed="rId70246a60d957ed372" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53606a463d4956e56" w:history="1">
+      <w:hyperlink r:id="rId14606a60d957ee95b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9274,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48296a463d49573ca" w:history="1">
+      <w:hyperlink r:id="rId16126a60d957eeea3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10938,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44266a463d4957e93" w:history="1">
+      <w:hyperlink r:id="rId23426a60d957ef92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11153,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83856a463d495800c" w:history="1">
+      <w:hyperlink r:id="rId16296a60d957efa7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6114425" name="name43516a463d49580a4" descr="eu_funding_250.png"/>
+            <wp:docPr id="83752011" name="name32776a60d957efcef" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37736a463d49580a3" cstate="print"/>
+                    <a:blip r:embed="rId78396a60d957efced" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11334,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44638799">
+  <w:abstractNum w:abstractNumId="95095062">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24688245">
+    <w:lvl w:ilvl="0" w:tplc="97874583">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24688245" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97874583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44638798">
+  <w:abstractNum w:abstractNumId="95095061">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20228856">
+    <w:lvl w:ilvl="0" w:tplc="17460676">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12216,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44638798">
-    <w:abstractNumId w:val="44638798"/>
+  <w:num w:numId="95095061">
+    <w:abstractNumId w:val="95095061"/>
   </w:num>
-  <w:num w:numId="44638799">
-    <w:abstractNumId w:val="44638799"/>
+  <w:num w:numId="95095062">
+    <w:abstractNumId w:val="95095062"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23814,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId271193541" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId625666858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46156a463d4952dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId33026a463d4952e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId53606a463d4956e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId48296a463d49573ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId44266a463d4957e93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83856a463d495800c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId43656a463d495597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43656a463d495597f.jpg"/><Relationship Id="rId37736a463d49580a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37736a463d49580a3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416785697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626917990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65696a60d957ea911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId87916a60d957ea979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId14606a60d957ee95b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId16126a60d957eeea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId23426a60d957ef92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16296a60d957efa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId70246a60d957ed372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70246a60d957ed372.jpg"/><Relationship Id="rId78396a60d957efced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78396a60d957efced.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>