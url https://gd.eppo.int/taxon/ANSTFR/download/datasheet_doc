--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65696a60d957ea911" w:history="1">
+            <w:hyperlink r:id="rId39596a7b640bbd6e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87916a60d957ea979" w:history="1">
+            <w:hyperlink r:id="rId19956a7b640bbd754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2119,50 +2119,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campomanesia aromatica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Campomanesia aurea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Campomanesia espiritosantensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Campomanesia guaviroba</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4740,50 +4760,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Psidium myrtoides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Psidium oligospermum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psidium salutare</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Psidium striatulum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -5586,63 +5626,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74474709" name="name38236a60d957ed375" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="81641932" name="name61176a7b640bc063f" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70246a60d957ed372" cstate="print"/>
+                    <a:blip r:embed="rId36646a7b640bc063c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8446,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14606a60d957ee95b" w:history="1">
+      <w:hyperlink r:id="rId26696a7b640bc223a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9274,51 +9314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16126a60d957eeea3" w:history="1">
+      <w:hyperlink r:id="rId42426a7b640bc2b96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10938,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a60d957ef92a" w:history="1">
+      <w:hyperlink r:id="rId59726a7b640bc40e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11153,90 +11193,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16296a60d957efa7c" w:history="1">
+      <w:hyperlink r:id="rId40316a7b640bc4274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83752011" name="name32776a60d957efcef" descr="eu_funding_250.png"/>
+            <wp:docPr id="3213691" name="name62516a7b640bc44cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78396a60d957efced" cstate="print"/>
+                    <a:blip r:embed="rId29796a7b640bc44cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11334,137 +11374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95095062">
+  <w:abstractNum w:abstractNumId="46953481">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97874583">
+    <w:lvl w:ilvl="0" w:tplc="77730760">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97874583" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77730760" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95095061">
+  <w:abstractNum w:abstractNumId="46953480">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17460676">
+    <w:lvl w:ilvl="0" w:tplc="28445042">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12216,55 +12256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95095061">
-    <w:abstractNumId w:val="95095061"/>
+  <w:num w:numId="46953480">
+    <w:abstractNumId w:val="46953480"/>
   </w:num>
-  <w:num w:numId="95095062">
-    <w:abstractNumId w:val="95095062"/>
+  <w:num w:numId="46953481">
+    <w:abstractNumId w:val="46953481"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23814,51 +23854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416785697" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626917990" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65696a60d957ea911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId87916a60d957ea979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId14606a60d957ee95b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId16126a60d957eeea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId23426a60d957ef92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16296a60d957efa7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId70246a60d957ed372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70246a60d957ed372.jpg"/><Relationship Id="rId78396a60d957efced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78396a60d957efced.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571341123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181629250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39596a7b640bbd6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId19956a7b640bbd754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId26696a7b640bc223a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId42426a7b640bc2b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId59726a7b640bc40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40316a7b640bc4274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId36646a7b640bc063c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36646a7b640bc063c.jpg"/><Relationship Id="rId29796a7b640bc44cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29796a7b640bc44cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>