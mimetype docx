--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -556,51 +556,51 @@
               <w:t xml:space="preserve"> Loew</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit fly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39596a7b640bbd6e7" w:history="1">
+            <w:hyperlink r:id="rId23446a95fa149f1a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -616,51 +616,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19956a7b640bbd754" w:history="1">
+            <w:hyperlink r:id="rId14376a95fa149f241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -5626,63 +5626,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81641932" name="name61176a7b640bc063f" descr="ANSTFR_distribution_map.jpg"/>
+            <wp:docPr id="40028492" name="name96126a95fa14a1d09" descr="ANSTFR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANSTFR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36646a7b640bc063c" cstate="print"/>
+                    <a:blip r:embed="rId45136a95fa14a1d06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8486,51 +8486,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Carroll LE, White IM, Freidberg A, Norrbom AL, Dallwitz MJ, Thompson FC (2004) Pest fruit flies of the world. Identification, descriptions, illustrations, and information retrieval. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diptera Data Dissemination Disk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CD-ROM) 2. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26696a7b640bc223a" w:history="1">
+      <w:hyperlink r:id="rId82256a95fa14a31fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/ffl/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9314,51 +9314,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toxotrypana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: descriptions, illustrations, and interactive keys. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a7b640bc2b96" w:history="1">
+      <w:hyperlink r:id="rId14046a95fa14a376f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.delta-intkey.com/anatox/index.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -10978,51 +10978,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anastrepha fraterculus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59726a7b640bc40e7" w:history="1">
+      <w:hyperlink r:id="rId78516a95fa14a4306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11193,90 +11193,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40316a7b640bc4274" w:history="1">
+      <w:hyperlink r:id="rId85396a95fa14a4494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1983.tb01715.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3213691" name="name62516a7b640bc44cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="69122694" name="name81156a95fa14a4546" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29796a7b640bc44cd" cstate="print"/>
+                    <a:blip r:embed="rId53316a95fa14a4545" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11374,137 +11374,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46953481">
+  <w:abstractNum w:abstractNumId="46303638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77730760">
+    <w:lvl w:ilvl="0" w:tplc="19113685">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77730760" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19113685" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46953480">
+  <w:abstractNum w:abstractNumId="46303637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28445042">
+    <w:lvl w:ilvl="0" w:tplc="91779645">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12256,55 +12256,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46953480">
-    <w:abstractNumId w:val="46953480"/>
+  <w:num w:numId="46303637">
+    <w:abstractNumId w:val="46303637"/>
   </w:num>
-  <w:num w:numId="46953481">
-    <w:abstractNumId w:val="46953481"/>
+  <w:num w:numId="46303638">
+    <w:abstractNumId w:val="46303638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23854,51 +23854,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId571341123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId181629250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39596a7b640bbd6e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId19956a7b640bbd754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId26696a7b640bc223a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId42426a7b640bc2b96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId59726a7b640bc40e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40316a7b640bc4274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId36646a7b640bc063c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36646a7b640bc063c.jpg"/><Relationship Id="rId29796a7b640bc44cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29796a7b640bc44cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId172356810" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473764790" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23446a95fa149f1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/" TargetMode="External"/><Relationship Id="rId14376a95fa149f241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANSTFR/categorization" TargetMode="External"/><Relationship Id="rId82256a95fa14a31fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/ffl/index.htm" TargetMode="External"/><Relationship Id="rId14046a95fa14a376f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.delta-intkey.com/anatox/index.htm" TargetMode="External"/><Relationship Id="rId78516a95fa14a4306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85396a95fa14a4494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1983.tb01715.x" TargetMode="External"/><Relationship Id="rId45136a95fa14a1d06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45136a95fa14a1d06.jpg"/><Relationship Id="rId53316a95fa14a4545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53316a95fa14a4545.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>