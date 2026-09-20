--- v14 (2026-08-31)
+++ v15 (2026-09-20)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49276a95dee584188" w:history="1">
+            <w:hyperlink r:id="rId17116ab05fbb8671a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59626a95dee5841f4" w:history="1">
+            <w:hyperlink r:id="rId66946ab05fbb86784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53507852" name="name10486a95dee5851cf" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="77250661" name="name79246ab05fbb8798f" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45556a95dee5851cc" cstate="print"/>
+                    <a:blip r:embed="rId57176ab05fbb8798c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55936a95dee58620c" w:history="1">
+      <w:hyperlink r:id="rId73156ab05fbb88cd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15876a95dee586254" w:history="1">
+      <w:hyperlink r:id="rId12026ab05fbb88d22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97246a95dee5862d7" w:history="1">
+      <w:hyperlink r:id="rId80266ab05fbb88da6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62606a95dee586319" w:history="1">
+      <w:hyperlink r:id="rId53466ab05fbb88de7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83186a95dee58637f" w:history="1">
+      <w:hyperlink r:id="rId79676ab05fbb88e4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14796a95dee5863e0" w:history="1">
+      <w:hyperlink r:id="rId88156ab05fbb88eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67436a95dee5865fa" w:history="1">
+      <w:hyperlink r:id="rId75746ab05fbb890c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93386a95dee5866f1" w:history="1">
+      <w:hyperlink r:id="rId87636ab05fbb8919e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18566a95dee586731" w:history="1">
+      <w:hyperlink r:id="rId30356ab05fbb891dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81186a95dee586a29" w:history="1">
+      <w:hyperlink r:id="rId15286ab05fbb894d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14886a95dee586a89" w:history="1">
+      <w:hyperlink r:id="rId40566ab05fbb89536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72926a95dee586ae9" w:history="1">
+      <w:hyperlink r:id="rId30536ab05fbb89594" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34256a95dee586fc7" w:history="1">
+      <w:hyperlink r:id="rId12866ab05fbb89a51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41966a95dee5870e2" w:history="1">
+      <w:hyperlink r:id="rId58216ab05fbb89b60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a95dee5872bb" w:history="1">
+      <w:hyperlink r:id="rId59076ab05fbb89d10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63086a95dee58731c" w:history="1">
+      <w:hyperlink r:id="rId33566ab05fbb89d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12816a95dee58735b" w:history="1">
+      <w:hyperlink r:id="rId91686ab05fbb89dac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81416a95dee587542" w:history="1">
+      <w:hyperlink r:id="rId26106ab05fbb89f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a95dee587627" w:history="1">
+      <w:hyperlink r:id="rId44876ab05fbb8a027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83786901">
+  <w:abstractNum w:abstractNumId="98677133">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31889513">
+    <w:lvl w:ilvl="0" w:tplc="66479914">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31889513" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66479914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83786900">
+  <w:abstractNum w:abstractNumId="98677132">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66814558">
+    <w:lvl w:ilvl="0" w:tplc="43729217">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83786900">
-    <w:abstractNumId w:val="83786900"/>
+  <w:num w:numId="98677132">
+    <w:abstractNumId w:val="98677132"/>
   </w:num>
-  <w:num w:numId="83786901">
-    <w:abstractNumId w:val="83786901"/>
+  <w:num w:numId="98677133">
+    <w:abstractNumId w:val="98677133"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603358741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId562006043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49276a95dee584188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId59626a95dee5841f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId55936a95dee58620c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId15876a95dee586254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId97246a95dee5862d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId62606a95dee586319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId83186a95dee58637f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId14796a95dee5863e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId67436a95dee5865fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId93386a95dee5866f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId18566a95dee586731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId81186a95dee586a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId14886a95dee586a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId72926a95dee586ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId34256a95dee586fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId41966a95dee5870e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId73896a95dee5872bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId63086a95dee58731c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId12816a95dee58735b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId81416a95dee587542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a95dee587627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId45556a95dee5851cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45556a95dee5851cc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981672016" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943063874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17116ab05fbb8671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId66946ab05fbb86784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId73156ab05fbb88cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId12026ab05fbb88d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId80266ab05fbb88da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId53466ab05fbb88de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId79676ab05fbb88e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId88156ab05fbb88eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId75746ab05fbb890c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId87636ab05fbb8919e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId30356ab05fbb891dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId15286ab05fbb894d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId40566ab05fbb89536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId30536ab05fbb89594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId12866ab05fbb89a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId58216ab05fbb89b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId59076ab05fbb89d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId33566ab05fbb89d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId91686ab05fbb89dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId26106ab05fbb89f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44876ab05fbb8a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId57176ab05fbb8798c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57176ab05fbb8798c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>