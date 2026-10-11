--- v15 (2026-09-20)
+++ v16 (2026-10-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17116ab05fbb8671a" w:history="1">
+            <w:hyperlink r:id="rId76606acb0bdb82e92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66946ab05fbb86784" w:history="1">
+            <w:hyperlink r:id="rId44536acb0bdb82efd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77250661" name="name79246ab05fbb8798f" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="68569437" name="name46876acb0bdb83f17" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57176ab05fbb8798c" cstate="print"/>
+                    <a:blip r:embed="rId20016acb0bdb83f14" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73156ab05fbb88cd8" w:history="1">
+      <w:hyperlink r:id="rId18366acb0bdb85147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12026ab05fbb88d22" w:history="1">
+      <w:hyperlink r:id="rId75636acb0bdb85190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80266ab05fbb88da6" w:history="1">
+      <w:hyperlink r:id="rId30326acb0bdb85210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53466ab05fbb88de7" w:history="1">
+      <w:hyperlink r:id="rId99746acb0bdb85252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79676ab05fbb88e4b" w:history="1">
+      <w:hyperlink r:id="rId32366acb0bdb852b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88156ab05fbb88eac" w:history="1">
+      <w:hyperlink r:id="rId40236acb0bdb85328" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75746ab05fbb890c2" w:history="1">
+      <w:hyperlink r:id="rId61166acb0bdb8553d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87636ab05fbb8919e" w:history="1">
+      <w:hyperlink r:id="rId64086acb0bdb85615" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30356ab05fbb891dc" w:history="1">
+      <w:hyperlink r:id="rId58466acb0bdb85653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15286ab05fbb894d6" w:history="1">
+      <w:hyperlink r:id="rId56076acb0bdb8593a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40566ab05fbb89536" w:history="1">
+      <w:hyperlink r:id="rId53456acb0bdb85997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536ab05fbb89594" w:history="1">
+      <w:hyperlink r:id="rId12296acb0bdb859f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12866ab05fbb89a51" w:history="1">
+      <w:hyperlink r:id="rId29396acb0bdb85ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58216ab05fbb89b60" w:history="1">
+      <w:hyperlink r:id="rId17786acb0bdb85fd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59076ab05fbb89d10" w:history="1">
+      <w:hyperlink r:id="rId55106acb0bdb86182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33566ab05fbb89d6e" w:history="1">
+      <w:hyperlink r:id="rId51546acb0bdb861e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91686ab05fbb89dac" w:history="1">
+      <w:hyperlink r:id="rId49676acb0bdb8621f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26106ab05fbb89f61" w:history="1">
+      <w:hyperlink r:id="rId30276acb0bdb863c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44876ab05fbb8a027" w:history="1">
+      <w:hyperlink r:id="rId31236acb0bdb8648d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98677133">
+  <w:abstractNum w:abstractNumId="78261739">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66479914">
+    <w:lvl w:ilvl="0" w:tplc="39257789">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66479914" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39257789" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98677132">
+  <w:abstractNum w:abstractNumId="78261738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43729217">
+    <w:lvl w:ilvl="0" w:tplc="73056625">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98677132">
-    <w:abstractNumId w:val="98677132"/>
+  <w:num w:numId="78261738">
+    <w:abstractNumId w:val="78261738"/>
   </w:num>
-  <w:num w:numId="98677133">
-    <w:abstractNumId w:val="98677133"/>
+  <w:num w:numId="78261739">
+    <w:abstractNumId w:val="78261739"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId981672016" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId943063874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17116ab05fbb8671a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId66946ab05fbb86784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId73156ab05fbb88cd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId12026ab05fbb88d22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId80266ab05fbb88da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId53466ab05fbb88de7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId79676ab05fbb88e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId88156ab05fbb88eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId75746ab05fbb890c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId87636ab05fbb8919e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId30356ab05fbb891dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId15286ab05fbb894d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId40566ab05fbb89536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId30536ab05fbb89594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId12866ab05fbb89a51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId58216ab05fbb89b60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId59076ab05fbb89d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId33566ab05fbb89d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId91686ab05fbb89dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId26106ab05fbb89f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44876ab05fbb8a027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId57176ab05fbb8798c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57176ab05fbb8798c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301532987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804168687" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76606acb0bdb82e92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId44536acb0bdb82efd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId18366acb0bdb85147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId75636acb0bdb85190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId30326acb0bdb85210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId99746acb0bdb85252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId32366acb0bdb852b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId40236acb0bdb85328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId61166acb0bdb8553d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId64086acb0bdb85615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId58466acb0bdb85653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId56076acb0bdb8593a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId53456acb0bdb85997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId12296acb0bdb859f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId29396acb0bdb85ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId17786acb0bdb85fd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId55106acb0bdb86182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId51546acb0bdb861e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId49676acb0bdb8621f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId30276acb0bdb863c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31236acb0bdb8648d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId20016acb0bdb83f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20016acb0bdb83f14.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>