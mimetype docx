--- v6 (2026-03-23)
+++ v7 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766169c1223f71326" w:history="1">
+            <w:hyperlink r:id="rId522769dbb0b20b0af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834469c1223f71394" w:history="1">
+            <w:hyperlink r:id="rId501969dbb0b20b11e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91539207" name="name865269c1223f7289b" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="61589064" name="name635069dbb0b20b556" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId577669c1223f72898" cstate="print"/>
+                    <a:blip r:embed="rId110969dbb0b20b555" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285169c1223f738fc" w:history="1">
+      <w:hyperlink r:id="rId152269dbb0b20c507" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173469c1223f73944" w:history="1">
+      <w:hyperlink r:id="rId203569dbb0b20c558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262869c1223f739c8" w:history="1">
+      <w:hyperlink r:id="rId251369dbb0b20c5d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId570269c1223f73a08" w:history="1">
+      <w:hyperlink r:id="rId778469dbb0b20c618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276969c1223f73a6d" w:history="1">
+      <w:hyperlink r:id="rId943769dbb0b20c67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427669c1223f73acc" w:history="1">
+      <w:hyperlink r:id="rId283669dbb0b20c6dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924769c1223f73cde" w:history="1">
+      <w:hyperlink r:id="rId441969dbb0b20c8f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360669c1223f73db8" w:history="1">
+      <w:hyperlink r:id="rId570469dbb0b20c9d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786969c1223f73df5" w:history="1">
+      <w:hyperlink r:id="rId208069dbb0b20ca0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665469c1223f740eb" w:history="1">
+      <w:hyperlink r:id="rId843769dbb0b20cd38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113569c1223f7414b" w:history="1">
+      <w:hyperlink r:id="rId654869dbb0b20cd9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841669c1223f741a9" w:history="1">
+      <w:hyperlink r:id="rId376969dbb0b20cdfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518869c1223f74679" w:history="1">
+      <w:hyperlink r:id="rId880469dbb0b20d2c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429969c1223f74776" w:history="1">
+      <w:hyperlink r:id="rId668469dbb0b20d3bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802369c1223f74937" w:history="1">
+      <w:hyperlink r:id="rId771469dbb0b20d570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId712669c1223f74996" w:history="1">
+      <w:hyperlink r:id="rId729469dbb0b20d5ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127869c1223f749d4" w:history="1">
+      <w:hyperlink r:id="rId164869dbb0b20d60c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898769c1223f74b77" w:history="1">
+      <w:hyperlink r:id="rId441469dbb0b20d7c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId942469c1223f74c3a" w:history="1">
+      <w:hyperlink r:id="rId408969dbb0b20d88d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21973535">
+  <w:abstractNum w:abstractNumId="40968114">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11201969">
+    <w:lvl w:ilvl="0" w:tplc="12189832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11201969" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12189832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21973534">
+  <w:abstractNum w:abstractNumId="40968113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89748685">
+    <w:lvl w:ilvl="0" w:tplc="66319567">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21973534">
-    <w:abstractNumId w:val="21973534"/>
+  <w:num w:numId="40968113">
+    <w:abstractNumId w:val="40968113"/>
   </w:num>
-  <w:num w:numId="21973535">
-    <w:abstractNumId w:val="21973535"/>
+  <w:num w:numId="40968114">
+    <w:abstractNumId w:val="40968114"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId169695098" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473269369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId766169c1223f71326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId834469c1223f71394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId285169c1223f738fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId173469c1223f73944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId262869c1223f739c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId570269c1223f73a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId276969c1223f73a6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId427669c1223f73acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId924769c1223f73cde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId360669c1223f73db8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId786969c1223f73df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId665469c1223f740eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId113569c1223f7414b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId841669c1223f741a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId518869c1223f74679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId429969c1223f74776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId802369c1223f74937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId712669c1223f74996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId127869c1223f749d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId898769c1223f74b77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId942469c1223f74c3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId577669c1223f72898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId577669c1223f72898.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799528335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455716418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522769dbb0b20b0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId501969dbb0b20b11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId152269dbb0b20c507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId203569dbb0b20c558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId251369dbb0b20c5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId778469dbb0b20c618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId943769dbb0b20c67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId283669dbb0b20c6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId441969dbb0b20c8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId570469dbb0b20c9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId208069dbb0b20ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId843769dbb0b20cd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId654869dbb0b20cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId376969dbb0b20cdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId880469dbb0b20d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId668469dbb0b20d3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId771469dbb0b20d570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId729469dbb0b20d5ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId164869dbb0b20d60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId441469dbb0b20d7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId408969dbb0b20d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId110969dbb0b20b555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110969dbb0b20b555.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>