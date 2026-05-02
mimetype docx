--- v7 (2026-04-12)
+++ v8 (2026-05-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522769dbb0b20b0af" w:history="1">
+            <w:hyperlink r:id="rId127569f65b3eb46ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501969dbb0b20b11e" w:history="1">
+            <w:hyperlink r:id="rId854269f65b3eb4716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61589064" name="name635069dbb0b20b556" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="3784692" name="name922169f65b3eb59fc" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId110969dbb0b20b555" cstate="print"/>
+                    <a:blip r:embed="rId556469f65b3eb59f8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152269dbb0b20c507" w:history="1">
+      <w:hyperlink r:id="rId650669f65b3eb6f9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203569dbb0b20c558" w:history="1">
+      <w:hyperlink r:id="rId360669f65b3eb6fe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251369dbb0b20c5d7" w:history="1">
+      <w:hyperlink r:id="rId934969f65b3eb709e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId778469dbb0b20c618" w:history="1">
+      <w:hyperlink r:id="rId969269f65b3eb70e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943769dbb0b20c67c" w:history="1">
+      <w:hyperlink r:id="rId988069f65b3eb714a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283669dbb0b20c6dc" w:history="1">
+      <w:hyperlink r:id="rId608069f65b3eb71e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441969dbb0b20c8f7" w:history="1">
+      <w:hyperlink r:id="rId759369f65b3eb74a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId570469dbb0b20c9d1" w:history="1">
+      <w:hyperlink r:id="rId506969f65b3eb7587" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208069dbb0b20ca0f" w:history="1">
+      <w:hyperlink r:id="rId833069f65b3eb75c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843769dbb0b20cd38" w:history="1">
+      <w:hyperlink r:id="rId137269f65b3eb79ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654869dbb0b20cd9a" w:history="1">
+      <w:hyperlink r:id="rId346769f65b3eb7a82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376969dbb0b20cdfa" w:history="1">
+      <w:hyperlink r:id="rId869069f65b3eb7ae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880469dbb0b20d2c4" w:history="1">
+      <w:hyperlink r:id="rId572669f65b3eb808b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668469dbb0b20d3bf" w:history="1">
+      <w:hyperlink r:id="rId333069f65b3eb8193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771469dbb0b20d570" w:history="1">
+      <w:hyperlink r:id="rId417369f65b3eb83b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId729469dbb0b20d5ce" w:history="1">
+      <w:hyperlink r:id="rId863369f65b3eb841d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId164869dbb0b20d60c" w:history="1">
+      <w:hyperlink r:id="rId852669f65b3eb845c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId441469dbb0b20d7c4" w:history="1">
+      <w:hyperlink r:id="rId185769f65b3eb866c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408969dbb0b20d88d" w:history="1">
+      <w:hyperlink r:id="rId690469f65b3eb875b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40968114">
+  <w:abstractNum w:abstractNumId="91182177">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12189832">
+    <w:lvl w:ilvl="0" w:tplc="29278375">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12189832" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29278375" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40968113">
+  <w:abstractNum w:abstractNumId="91182176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66319567">
+    <w:lvl w:ilvl="0" w:tplc="13292555">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40968113">
-    <w:abstractNumId w:val="40968113"/>
+  <w:num w:numId="91182176">
+    <w:abstractNumId w:val="91182176"/>
   </w:num>
-  <w:num w:numId="40968114">
-    <w:abstractNumId w:val="40968114"/>
+  <w:num w:numId="91182177">
+    <w:abstractNumId w:val="91182177"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799528335" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId455716418" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId522769dbb0b20b0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId501969dbb0b20b11e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId152269dbb0b20c507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId203569dbb0b20c558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId251369dbb0b20c5d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId778469dbb0b20c618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId943769dbb0b20c67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId283669dbb0b20c6dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId441969dbb0b20c8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId570469dbb0b20c9d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId208069dbb0b20ca0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId843769dbb0b20cd38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId654869dbb0b20cd9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId376969dbb0b20cdfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId880469dbb0b20d2c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId668469dbb0b20d3bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId771469dbb0b20d570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId729469dbb0b20d5ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId164869dbb0b20d60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId441469dbb0b20d7c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId408969dbb0b20d88d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId110969dbb0b20b555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId110969dbb0b20b555.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284393194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId229933616" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId127569f65b3eb46ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId854269f65b3eb4716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId650669f65b3eb6f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId360669f65b3eb6fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId934969f65b3eb709e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId969269f65b3eb70e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId988069f65b3eb714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId608069f65b3eb71e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId759369f65b3eb74a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId506969f65b3eb7587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId833069f65b3eb75c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId137269f65b3eb79ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId346769f65b3eb7a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId869069f65b3eb7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId572669f65b3eb808b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId333069f65b3eb8193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId417369f65b3eb83b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId863369f65b3eb841d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId852669f65b3eb845c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId185769f65b3eb866c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId690469f65b3eb875b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId556469f65b3eb59f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556469f65b3eb59f8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>