--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127569f65b3eb46ad" w:history="1">
+            <w:hyperlink r:id="rId75146a110bfe60388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId854269f65b3eb4716" w:history="1">
+            <w:hyperlink r:id="rId59916a110bfe603f3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3784692" name="name922169f65b3eb59fc" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="30923110" name="name19396a110bfe618df" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId556469f65b3eb59f8" cstate="print"/>
+                    <a:blip r:embed="rId82476a110bfe618dc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650669f65b3eb6f9d" w:history="1">
+      <w:hyperlink r:id="rId99576a110bfe628bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360669f65b3eb6fe9" w:history="1">
+      <w:hyperlink r:id="rId45406a110bfe62904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934969f65b3eb709e" w:history="1">
+      <w:hyperlink r:id="rId38166a110bfe62984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId969269f65b3eb70e1" w:history="1">
+      <w:hyperlink r:id="rId64646a110bfe629c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988069f65b3eb714a" w:history="1">
+      <w:hyperlink r:id="rId88206a110bfe62a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608069f65b3eb71e4" w:history="1">
+      <w:hyperlink r:id="rId92686a110bfe62aad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId759369f65b3eb74a9" w:history="1">
+      <w:hyperlink r:id="rId62586a110bfe62cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506969f65b3eb7587" w:history="1">
+      <w:hyperlink r:id="rId82086a110bfe62de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833069f65b3eb75c7" w:history="1">
+      <w:hyperlink r:id="rId14076a110bfe62e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137269f65b3eb79ed" w:history="1">
+      <w:hyperlink r:id="rId47416a110bfe63126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346769f65b3eb7a82" w:history="1">
+      <w:hyperlink r:id="rId36516a110bfe63187" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId869069f65b3eb7ae3" w:history="1">
+      <w:hyperlink r:id="rId54896a110bfe631e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572669f65b3eb808b" w:history="1">
+      <w:hyperlink r:id="rId55396a110bfe636a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333069f65b3eb8193" w:history="1">
+      <w:hyperlink r:id="rId11016a110bfe637a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417369f65b3eb83b6" w:history="1">
+      <w:hyperlink r:id="rId10996a110bfe63958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId863369f65b3eb841d" w:history="1">
+      <w:hyperlink r:id="rId78616a110bfe639d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852669f65b3eb845c" w:history="1">
+      <w:hyperlink r:id="rId89626a110bfe63a10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185769f65b3eb866c" w:history="1">
+      <w:hyperlink r:id="rId23086a110bfe63bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690469f65b3eb875b" w:history="1">
+      <w:hyperlink r:id="rId10916a110bfe63c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91182177">
+  <w:abstractNum w:abstractNumId="63846305">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29278375">
+    <w:lvl w:ilvl="0" w:tplc="34052562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29278375" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34052562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91182176">
+  <w:abstractNum w:abstractNumId="63846304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13292555">
+    <w:lvl w:ilvl="0" w:tplc="20833298">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91182176">
-    <w:abstractNumId w:val="91182176"/>
+  <w:num w:numId="63846304">
+    <w:abstractNumId w:val="63846304"/>
   </w:num>
-  <w:num w:numId="91182177">
-    <w:abstractNumId w:val="91182177"/>
+  <w:num w:numId="63846305">
+    <w:abstractNumId w:val="63846305"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId284393194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId229933616" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId127569f65b3eb46ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId854269f65b3eb4716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId650669f65b3eb6f9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId360669f65b3eb6fe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId934969f65b3eb709e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId969269f65b3eb70e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId988069f65b3eb714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId608069f65b3eb71e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId759369f65b3eb74a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId506969f65b3eb7587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId833069f65b3eb75c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId137269f65b3eb79ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId346769f65b3eb7a82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId869069f65b3eb7ae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId572669f65b3eb808b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId333069f65b3eb8193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId417369f65b3eb83b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId863369f65b3eb841d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId852669f65b3eb845c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId185769f65b3eb866c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId690469f65b3eb875b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId556469f65b3eb59f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId556469f65b3eb59f8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850349722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514135087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75146a110bfe60388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId59916a110bfe603f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId99576a110bfe628bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId45406a110bfe62904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId38166a110bfe62984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId64646a110bfe629c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId88206a110bfe62a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId92686a110bfe62aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId62586a110bfe62cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId82086a110bfe62de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId14076a110bfe62e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId47416a110bfe63126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId36516a110bfe63187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId54896a110bfe631e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId55396a110bfe636a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId11016a110bfe637a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId10996a110bfe63958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId78616a110bfe639d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId89626a110bfe63a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId23086a110bfe63bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10916a110bfe63c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId82476a110bfe618dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82476a110bfe618dc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>