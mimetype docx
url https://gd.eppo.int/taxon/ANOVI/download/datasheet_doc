--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75146a110bfe60388" w:history="1">
+            <w:hyperlink r:id="rId79006a2b9f52c27f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59916a110bfe603f3" w:history="1">
+            <w:hyperlink r:id="rId28636a2b9f52c285f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30923110" name="name19396a110bfe618df" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="70114574" name="name39746a2b9f52c3d30" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82476a110bfe618dc" cstate="print"/>
+                    <a:blip r:embed="rId77226a2b9f52c3d2c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99576a110bfe628bd" w:history="1">
+      <w:hyperlink r:id="rId47636a2b9f52c4d0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45406a110bfe62904" w:history="1">
+      <w:hyperlink r:id="rId28886a2b9f52c4d56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38166a110bfe62984" w:history="1">
+      <w:hyperlink r:id="rId41396a2b9f52c4dd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64646a110bfe629c6" w:history="1">
+      <w:hyperlink r:id="rId30276a2b9f52c4e14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88206a110bfe62a4c" w:history="1">
+      <w:hyperlink r:id="rId33076a2b9f52c4e76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92686a110bfe62aad" w:history="1">
+      <w:hyperlink r:id="rId47366a2b9f52c4ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62586a110bfe62cc2" w:history="1">
+      <w:hyperlink r:id="rId31206a2b9f52c50f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82086a110bfe62de6" w:history="1">
+      <w:hyperlink r:id="rId18026a2b9f52c51cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14076a110bfe62e26" w:history="1">
+      <w:hyperlink r:id="rId29916a2b9f52c5210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47416a110bfe63126" w:history="1">
+      <w:hyperlink r:id="rId14026a2b9f52c551f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36516a110bfe63187" w:history="1">
+      <w:hyperlink r:id="rId58886a2b9f52c5580" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54896a110bfe631e6" w:history="1">
+      <w:hyperlink r:id="rId47956a2b9f52c55dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a110bfe636a6" w:history="1">
+      <w:hyperlink r:id="rId47386a2b9f52c5a8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11016a110bfe637a1" w:history="1">
+      <w:hyperlink r:id="rId22596a2b9f52c5b84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10996a110bfe63958" w:history="1">
+      <w:hyperlink r:id="rId45306a2b9f52c5d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78616a110bfe639d1" w:history="1">
+      <w:hyperlink r:id="rId65136a2b9f52c5d8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89626a110bfe63a10" w:history="1">
+      <w:hyperlink r:id="rId58696a2b9f52c5dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23086a110bfe63bb8" w:history="1">
+      <w:hyperlink r:id="rId95556a2b9f52c5f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10916a110bfe63c95" w:history="1">
+      <w:hyperlink r:id="rId14866a2b9f52c603f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63846305">
+  <w:abstractNum w:abstractNumId="29870914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34052562">
+    <w:lvl w:ilvl="0" w:tplc="19620703">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34052562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19620703" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63846304">
+  <w:abstractNum w:abstractNumId="29870913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20833298">
+    <w:lvl w:ilvl="0" w:tplc="38169855">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63846304">
-    <w:abstractNumId w:val="63846304"/>
+  <w:num w:numId="29870913">
+    <w:abstractNumId w:val="29870913"/>
   </w:num>
-  <w:num w:numId="63846305">
-    <w:abstractNumId w:val="63846305"/>
+  <w:num w:numId="29870914">
+    <w:abstractNumId w:val="29870914"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId850349722" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId514135087" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75146a110bfe60388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId59916a110bfe603f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId99576a110bfe628bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId45406a110bfe62904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId38166a110bfe62984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId64646a110bfe629c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId88206a110bfe62a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId92686a110bfe62aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId62586a110bfe62cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId82086a110bfe62de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId14076a110bfe62e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId47416a110bfe63126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId36516a110bfe63187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId54896a110bfe631e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId55396a110bfe636a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId11016a110bfe637a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId10996a110bfe63958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId78616a110bfe639d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId89626a110bfe63a10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId23086a110bfe63bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10916a110bfe63c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId82476a110bfe618dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82476a110bfe618dc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId324775754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237609451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79006a2b9f52c27f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId28636a2b9f52c285f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId47636a2b9f52c4d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId28886a2b9f52c4d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId41396a2b9f52c4dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId30276a2b9f52c4e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId33076a2b9f52c4e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId47366a2b9f52c4ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId31206a2b9f52c50f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId18026a2b9f52c51cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId29916a2b9f52c5210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId14026a2b9f52c551f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId58886a2b9f52c5580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId47956a2b9f52c55dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId47386a2b9f52c5a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId22596a2b9f52c5b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId45306a2b9f52c5d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId65136a2b9f52c5d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId58696a2b9f52c5dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId95556a2b9f52c5f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14866a2b9f52c603f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId77226a2b9f52c3d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77226a2b9f52c3d2c.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>