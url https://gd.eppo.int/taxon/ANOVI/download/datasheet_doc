--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79006a2b9f52c27f6" w:history="1">
+            <w:hyperlink r:id="rId73476a462e7f2ff3c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28636a2b9f52c285f" w:history="1">
+            <w:hyperlink r:id="rId69686a462e7f2ffa7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70114574" name="name39746a2b9f52c3d30" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="18375392" name="name40266a462e7f30fd3" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77226a2b9f52c3d2c" cstate="print"/>
+                    <a:blip r:embed="rId75626a462e7f30fca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47636a2b9f52c4d0f" w:history="1">
+      <w:hyperlink r:id="rId80136a462e7f32937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28886a2b9f52c4d56" w:history="1">
+      <w:hyperlink r:id="rId70006a462e7f32980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41396a2b9f52c4dd3" w:history="1">
+      <w:hyperlink r:id="rId27546a462e7f32a00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30276a2b9f52c4e14" w:history="1">
+      <w:hyperlink r:id="rId30016a462e7f32a42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33076a2b9f52c4e76" w:history="1">
+      <w:hyperlink r:id="rId46486a462e7f32aa6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47366a2b9f52c4ed5" w:history="1">
+      <w:hyperlink r:id="rId38436a462e7f32b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31206a2b9f52c50f6" w:history="1">
+      <w:hyperlink r:id="rId10766a462e7f32d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18026a2b9f52c51cf" w:history="1">
+      <w:hyperlink r:id="rId26396a462e7f32e0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29916a2b9f52c5210" w:history="1">
+      <w:hyperlink r:id="rId13656a462e7f32e48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a2b9f52c551f" w:history="1">
+      <w:hyperlink r:id="rId60686a462e7f3312c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58886a2b9f52c5580" w:history="1">
+      <w:hyperlink r:id="rId46256a462e7f3318a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47956a2b9f52c55dd" w:history="1">
+      <w:hyperlink r:id="rId84306a462e7f331e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47386a2b9f52c5a8f" w:history="1">
+      <w:hyperlink r:id="rId51526a462e7f336a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22596a2b9f52c5b84" w:history="1">
+      <w:hyperlink r:id="rId85676a462e7f337a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45306a2b9f52c5d30" w:history="1">
+      <w:hyperlink r:id="rId41636a462e7f33951" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65136a2b9f52c5d8d" w:history="1">
+      <w:hyperlink r:id="rId41926a462e7f339af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58696a2b9f52c5dca" w:history="1">
+      <w:hyperlink r:id="rId87446a462e7f339ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95556a2b9f52c5f6f" w:history="1">
+      <w:hyperlink r:id="rId33236a462e7f33b93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14866a2b9f52c603f" w:history="1">
+      <w:hyperlink r:id="rId72126a462e7f33c6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29870914">
+  <w:abstractNum w:abstractNumId="36029875">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19620703">
+    <w:lvl w:ilvl="0" w:tplc="63359862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19620703" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63359862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29870913">
+  <w:abstractNum w:abstractNumId="36029874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38169855">
+    <w:lvl w:ilvl="0" w:tplc="68025797">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29870913">
-    <w:abstractNumId w:val="29870913"/>
+  <w:num w:numId="36029874">
+    <w:abstractNumId w:val="36029874"/>
   </w:num>
-  <w:num w:numId="29870914">
-    <w:abstractNumId w:val="29870914"/>
+  <w:num w:numId="36029875">
+    <w:abstractNumId w:val="36029875"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId324775754" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237609451" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79006a2b9f52c27f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId28636a2b9f52c285f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId47636a2b9f52c4d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId28886a2b9f52c4d56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId41396a2b9f52c4dd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId30276a2b9f52c4e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId33076a2b9f52c4e76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId47366a2b9f52c4ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId31206a2b9f52c50f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId18026a2b9f52c51cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId29916a2b9f52c5210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId14026a2b9f52c551f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId58886a2b9f52c5580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId47956a2b9f52c55dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId47386a2b9f52c5a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId22596a2b9f52c5b84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId45306a2b9f52c5d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId65136a2b9f52c5d8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId58696a2b9f52c5dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId95556a2b9f52c5f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14866a2b9f52c603f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId77226a2b9f52c3d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77226a2b9f52c3d2c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId830396008" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885296347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73476a462e7f2ff3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId69686a462e7f2ffa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId80136a462e7f32937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId70006a462e7f32980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId27546a462e7f32a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId30016a462e7f32a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId46486a462e7f32aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId38436a462e7f32b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId10766a462e7f32d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId26396a462e7f32e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId13656a462e7f32e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId60686a462e7f3312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId46256a462e7f3318a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId84306a462e7f331e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51526a462e7f336a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId85676a462e7f337a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId41636a462e7f33951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId41926a462e7f339af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId87446a462e7f339ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId33236a462e7f33b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72126a462e7f33c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId75626a462e7f30fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75626a462e7f30fca.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>