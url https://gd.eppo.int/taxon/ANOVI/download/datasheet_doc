--- v11 (2026-07-02)
+++ v12 (2026-07-02)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73476a462e7f2ff3c" w:history="1">
+            <w:hyperlink r:id="rId30386a463f2bb74b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69686a462e7f2ffa7" w:history="1">
+            <w:hyperlink r:id="rId36276a463f2bb753e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18375392" name="name40266a462e7f30fd3" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="22747824" name="name45756a463f2bb8610" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75626a462e7f30fca" cstate="print"/>
+                    <a:blip r:embed="rId55246a463f2bb860d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a462e7f32937" w:history="1">
+      <w:hyperlink r:id="rId37096a463f2bb964b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a462e7f32980" w:history="1">
+      <w:hyperlink r:id="rId77586a463f2bb9694" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27546a462e7f32a00" w:history="1">
+      <w:hyperlink r:id="rId93156a463f2bb9721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30016a462e7f32a42" w:history="1">
+      <w:hyperlink r:id="rId41416a463f2bb9763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46486a462e7f32aa6" w:history="1">
+      <w:hyperlink r:id="rId64266a463f2bb97ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38436a462e7f32b07" w:history="1">
+      <w:hyperlink r:id="rId99626a463f2bb982b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a462e7f32d30" w:history="1">
+      <w:hyperlink r:id="rId29246a463f2bb9a79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a462e7f32e0a" w:history="1">
+      <w:hyperlink r:id="rId82806a463f2bb9b6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13656a462e7f32e48" w:history="1">
+      <w:hyperlink r:id="rId19786a463f2bb9bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60686a462e7f3312c" w:history="1">
+      <w:hyperlink r:id="rId86336a463f2bb9ebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46256a462e7f3318a" w:history="1">
+      <w:hyperlink r:id="rId44106a463f2bb9f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84306a462e7f331e8" w:history="1">
+      <w:hyperlink r:id="rId51856a463f2bb9f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51526a462e7f336a9" w:history="1">
+      <w:hyperlink r:id="rId50096a463f2bba49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85676a462e7f337a1" w:history="1">
+      <w:hyperlink r:id="rId10836a463f2bba68c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41636a462e7f33951" w:history="1">
+      <w:hyperlink r:id="rId34236a463f2bba85b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41926a462e7f339af" w:history="1">
+      <w:hyperlink r:id="rId22536a463f2bba8bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87446a462e7f339ed" w:history="1">
+      <w:hyperlink r:id="rId57756a463f2bba8ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33236a462e7f33b93" w:history="1">
+      <w:hyperlink r:id="rId96786a463f2bbaaad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72126a462e7f33c6c" w:history="1">
+      <w:hyperlink r:id="rId10326a463f2bbab72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36029875">
+  <w:abstractNum w:abstractNumId="37001883">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63359862">
+    <w:lvl w:ilvl="0" w:tplc="93889660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63359862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93889660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36029874">
+  <w:abstractNum w:abstractNumId="37001882">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68025797">
+    <w:lvl w:ilvl="0" w:tplc="60287413">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36029874">
-    <w:abstractNumId w:val="36029874"/>
+  <w:num w:numId="37001882">
+    <w:abstractNumId w:val="37001882"/>
   </w:num>
-  <w:num w:numId="36029875">
-    <w:abstractNumId w:val="36029875"/>
+  <w:num w:numId="37001883">
+    <w:abstractNumId w:val="37001883"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId830396008" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885296347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73476a462e7f2ff3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId69686a462e7f2ffa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId80136a462e7f32937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId70006a462e7f32980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId27546a462e7f32a00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId30016a462e7f32a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId46486a462e7f32aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId38436a462e7f32b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId10766a462e7f32d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId26396a462e7f32e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId13656a462e7f32e48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId60686a462e7f3312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId46256a462e7f3318a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId84306a462e7f331e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId51526a462e7f336a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId85676a462e7f337a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId41636a462e7f33951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId41926a462e7f339af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId87446a462e7f339ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId33236a462e7f33b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId72126a462e7f33c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId75626a462e7f30fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75626a462e7f30fca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294866276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214681774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30386a463f2bb74b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId36276a463f2bb753e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId37096a463f2bb964b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId77586a463f2bb9694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId93156a463f2bb9721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId41416a463f2bb9763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId64266a463f2bb97ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId99626a463f2bb982b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId29246a463f2bb9a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId82806a463f2bb9b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId19786a463f2bb9bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId86336a463f2bb9ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId44106a463f2bb9f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId51856a463f2bb9f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId50096a463f2bba49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId10836a463f2bba68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId34236a463f2bba85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId22536a463f2bba8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId57756a463f2bba8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId96786a463f2bbaaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10326a463f2bbab72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId55246a463f2bb860d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55246a463f2bb860d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>