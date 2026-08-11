--- v12 (2026-07-02)
+++ v13 (2026-08-11)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30386a463f2bb74b7" w:history="1">
+            <w:hyperlink r:id="rId63776a7b455ba754c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36276a463f2bb753e" w:history="1">
+            <w:hyperlink r:id="rId19106a7b455ba75b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22747824" name="name45756a463f2bb8610" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="70443635" name="name94456a7b455ba84c9" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55246a463f2bb860d" cstate="print"/>
+                    <a:blip r:embed="rId34346a7b455ba84c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37096a463f2bb964b" w:history="1">
+      <w:hyperlink r:id="rId27896a7b455ba951b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77586a463f2bb9694" w:history="1">
+      <w:hyperlink r:id="rId34836a7b455ba9563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93156a463f2bb9721" w:history="1">
+      <w:hyperlink r:id="rId28816a7b455ba95e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41416a463f2bb9763" w:history="1">
+      <w:hyperlink r:id="rId38156a7b455ba962f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64266a463f2bb97ca" w:history="1">
+      <w:hyperlink r:id="rId24556a7b455ba9695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99626a463f2bb982b" w:history="1">
+      <w:hyperlink r:id="rId65426a7b455ba96f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29246a463f2bb9a79" w:history="1">
+      <w:hyperlink r:id="rId43316a7b455ba9939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82806a463f2bb9b6d" w:history="1">
+      <w:hyperlink r:id="rId58356a7b455ba9a14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19786a463f2bb9bae" w:history="1">
+      <w:hyperlink r:id="rId46546a7b455ba9a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86336a463f2bb9ebb" w:history="1">
+      <w:hyperlink r:id="rId15396a7b455ba9d8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106a463f2bb9f1c" w:history="1">
+      <w:hyperlink r:id="rId67186a7b455ba9def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51856a463f2bb9f8f" w:history="1">
+      <w:hyperlink r:id="rId83166a7b455ba9e61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a463f2bba49c" w:history="1">
+      <w:hyperlink r:id="rId21786a7b455baa3d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10836a463f2bba68c" w:history="1">
+      <w:hyperlink r:id="rId77876a7b455baa4d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34236a463f2bba85b" w:history="1">
+      <w:hyperlink r:id="rId20206a7b455baa681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22536a463f2bba8bf" w:history="1">
+      <w:hyperlink r:id="rId17046a7b455baa6e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57756a463f2bba8ff" w:history="1">
+      <w:hyperlink r:id="rId93966a7b455baa734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96786a463f2bbaaad" w:history="1">
+      <w:hyperlink r:id="rId40546a7b455baa917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10326a463f2bbab72" w:history="1">
+      <w:hyperlink r:id="rId34956a7b455baa9f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37001883">
+  <w:abstractNum w:abstractNumId="28745032">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93889660">
+    <w:lvl w:ilvl="0" w:tplc="59832593">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93889660" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59832593" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37001882">
+  <w:abstractNum w:abstractNumId="28745031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60287413">
+    <w:lvl w:ilvl="0" w:tplc="54591921">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37001882">
-    <w:abstractNumId w:val="37001882"/>
+  <w:num w:numId="28745031">
+    <w:abstractNumId w:val="28745031"/>
   </w:num>
-  <w:num w:numId="37001883">
-    <w:abstractNumId w:val="37001883"/>
+  <w:num w:numId="28745032">
+    <w:abstractNumId w:val="28745032"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId294866276" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId214681774" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId30386a463f2bb74b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId36276a463f2bb753e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId37096a463f2bb964b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId77586a463f2bb9694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId93156a463f2bb9721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId41416a463f2bb9763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId64266a463f2bb97ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId99626a463f2bb982b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId29246a463f2bb9a79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId82806a463f2bb9b6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId19786a463f2bb9bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId86336a463f2bb9ebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId44106a463f2bb9f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId51856a463f2bb9f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId50096a463f2bba49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId10836a463f2bba68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId34236a463f2bba85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId22536a463f2bba8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId57756a463f2bba8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId96786a463f2bbaaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10326a463f2bbab72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId55246a463f2bb860d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55246a463f2bb860d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215172964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333937057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63776a7b455ba754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId19106a7b455ba75b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId27896a7b455ba951b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId34836a7b455ba9563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId28816a7b455ba95e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId38156a7b455ba962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId24556a7b455ba9695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId65426a7b455ba96f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId43316a7b455ba9939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId58356a7b455ba9a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId46546a7b455ba9a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId15396a7b455ba9d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId67186a7b455ba9def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId83166a7b455ba9e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId21786a7b455baa3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId77876a7b455baa4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId20206a7b455baa681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId17046a7b455baa6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId93966a7b455baa734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId40546a7b455baa917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34956a7b455baa9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId34346a7b455ba84c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34346a7b455ba84c6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>