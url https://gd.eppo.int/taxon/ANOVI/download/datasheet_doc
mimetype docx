--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Linnaeus) Kuntze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> beardgrass, broomsedge, broomsedge bluestem (US), broomstraw, deceptive bluestem, old-field broomstraw, sage grass, sedge grass, smooth bluestem, whisky grass, yellow bluestem, yellowsedge bluestem</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63776a7b455ba754c" w:history="1">
+            <w:hyperlink r:id="rId49276a95dee584188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19106a7b455ba75b3" w:history="1">
+            <w:hyperlink r:id="rId59626a95dee5841f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -861,63 +861,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70443635" name="name94456a7b455ba84c9" descr="ANOVI_distribution_map.jpg"/>
+            <wp:docPr id="53507852" name="name10486a95dee5851cf" descr="ANOVI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOVI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34346a7b455ba84c6" cstate="print"/>
+                    <a:blip r:embed="rId45556a95dee5851cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2957,90 +2957,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Although in some areas in Australia the aim is to reduce population sizes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. in Brisbane, where it is a low priority environmental weed; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27896a7b455ba951b" w:history="1">
+      <w:hyperlink r:id="rId55936a95dee58620c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">weeds.brisbane.qld.gov.au/weeds/whisky-grass</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), it is not currently controlled at the national level in Australia (Queensland Government, 2016). It is also considered to be an ‘environmental weed’ in New South Wales and Queensland (Queensland Government, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is on the quarantine pest list for FrenchPolynesia (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34836a7b455ba9563" w:history="1">
+      <w:hyperlink r:id="rId15876a95dee586254" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.biosecurity.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3073,92 +3073,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is on the composite list of weeds of the Weed Science Society of America </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28816a7b455ba95e3" w:history="1">
+      <w:hyperlink r:id="rId97246a95dee5862d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">wssa.net/wssa/weed/composite-list-of-weeds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">); however, this does not imply by itself the existence of any regulatory instruments. In Hawaii, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s is on the List of Plant Species Designated as Noxious Weeds for Eradication or Control Purposes by the Hawaii Department of Agriculture (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38156a7b455ba962f" w:history="1">
+      <w:hyperlink r:id="rId62606a95dee586319" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hdoa.Hawaii.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3173,51 +3173,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In South Africa, control of the species is enabled by the Conservation of Agricultural Resources (CARA) Act 43 of 1983, as amended, in conjunction with the National Environmental Management: Biodiversity (NEMBA) Act 10 of 2004. Currently, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘Prohibited Alien Species’ on the NEMBA mandated list of 2014. ‘[Prohibited alien species are] defined as alien species that are not yet in South Africa, that are known to be invasive and should not be imported into South Africa. If a Prohibited Alien species does occur in South Africa, it is automatically listed as a ‘Species that requires compulsory control’ unless listed otherwise’ (NEMBA Act 10 of 2014, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24556a7b455ba9695" w:history="1">
+      <w:hyperlink r:id="rId83186a95dee58637f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.environment.gov.za</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3233,51 +3233,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AVH (2017) Australia’s Virtual Herbarium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65426a7b455ba96f5" w:history="1">
+      <w:hyperlink r:id="rId14796a95dee5863e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://avh.ala.org.au/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 24 April 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3557,51 +3557,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Butler TJ, Redmon LA, Stritzke JF &amp; Goad CL (2006) Using prescribed fire, tillage, and fertilizer to manage broomsedge-infested pastures. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forage and Grazinglands </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43316a7b455ba9939" w:history="1">
+      <w:hyperlink r:id="rId67436a95dee5865fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/FG-2006-0424-01-RS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3694,90 +3694,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2016) Invasive Species Compendium: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(broomsedge). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58356a7b455ba9a14" w:history="1">
+      <w:hyperlink r:id="rId93386a95dee5866f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. [Accessed on 9 March 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2017) Invasive Species Compendium. CABI, Wallingford (UK). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46546a7b455ba9a53" w:history="1">
+      <w:hyperlink r:id="rId18566a95dee586731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/isc/datasheet/5286</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 22 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4195,51 +4195,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15396a7b455ba9d8b" w:history="1">
+      <w:hyperlink r:id="rId81186a95dee586a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4254,51 +4254,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) EPPO prioritization process for invasive alien plants: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67186a7b455ba9def" w:history="1">
+      <w:hyperlink r:id="rId14886a95dee586a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4313,51 +4313,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2018) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83166a7b455ba9e61" w:history="1">
+      <w:hyperlink r:id="rId72926a95dee586ae9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 23 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5065,51 +5065,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NIES (2017) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21786a7b455baa3d3" w:history="1">
+      <w:hyperlink r:id="rId34256a95dee586fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2016) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Weeds of Australia, Biosecurity Queensland Edition. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a7b455baa4d0" w:history="1">
+      <w:hyperlink r:id="rId41966a95dee5870e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5484,51 +5484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Uchytil RJ (1992) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In: Fire Effects Information System, [Online]. U.S. Department of Agriculture, Forest Service, Rocky Mountain Research Station, Fire Sciences Laboratory (Producer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20206a7b455baa681" w:history="1">
+      <w:hyperlink r:id="rId73896a95dee5872bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fs.fed.us/database/feis/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 13 January 2017]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5541,90 +5541,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (2009) Schiedea nuttallii 5-Year Review Summary and Evaluation., Oregon (USA)US Fish and Wildlife Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">US Fish and Wildlife Service (USFWS) (1995) Lanai plant cluster recovery plan. U.S. Fish and Wildlife Service, Portland, Oregon. 238 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17046a7b455baa6e0" w:history="1">
+      <w:hyperlink r:id="rId63086a95dee58731c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fws.gov/pacificislands/recoveryplans.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed on 26 May 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2009) Broomsedge bluestem. Plant Fact Sheet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93966a7b455baa734" w:history="1">
+      <w:hyperlink r:id="rId12816a95dee58735b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 20 December 2016]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5831,51 +5831,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Andropogon virginicus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40546a7b455baa917" w:history="1">
+      <w:hyperlink r:id="rId81416a95dee587542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5951,51 +5951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34956a7b455baa9f1" w:history="1">
+      <w:hyperlink r:id="rId10346a95dee587627" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12526</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -6082,137 +6082,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28745032">
+  <w:abstractNum w:abstractNumId="83786901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59832593">
+    <w:lvl w:ilvl="0" w:tplc="31889513">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59832593" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31889513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28745031">
+  <w:abstractNum w:abstractNumId="83786900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54591921">
+    <w:lvl w:ilvl="0" w:tplc="66814558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6964,55 +6964,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28745031">
-    <w:abstractNumId w:val="28745031"/>
+  <w:num w:numId="83786900">
+    <w:abstractNumId w:val="83786900"/>
   </w:num>
-  <w:num w:numId="28745032">
-    <w:abstractNumId w:val="28745032"/>
+  <w:num w:numId="83786901">
+    <w:abstractNumId w:val="83786901"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18562,51 +18562,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215172964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId333937057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63776a7b455ba754c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId19106a7b455ba75b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId27896a7b455ba951b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId34836a7b455ba9563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId28816a7b455ba95e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId38156a7b455ba962f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId24556a7b455ba9695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId65426a7b455ba96f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId43316a7b455ba9939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId58356a7b455ba9a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId46546a7b455ba9a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId15396a7b455ba9d8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId67186a7b455ba9def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId83166a7b455ba9e61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId21786a7b455baa3d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId77876a7b455baa4d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId20206a7b455baa681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId17046a7b455baa6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId93966a7b455baa734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId40546a7b455baa917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34956a7b455baa9f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId34346a7b455ba84c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34346a7b455ba84c6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603358741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId562006043" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49276a95dee584188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/" TargetMode="External"/><Relationship Id="rId59626a95dee5841f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOVI/categorization" TargetMode="External"/><Relationship Id="rId55936a95dee58620c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.brisbane.qld.gov.au/weeds/whisky-grass" TargetMode="External"/><Relationship Id="rId15876a95dee586254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.biosecurity.govt.nz/node/7067" TargetMode="External"/><Relationship Id="rId97246a95dee5862d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wssa/weed/composite-list-of-weeds/" TargetMode="External"/><Relationship Id="rId62606a95dee586319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hdoa.Hawaii.gov/pi/files/2013/01/AR-68.pdf" TargetMode="External"/><Relationship Id="rId83186a95dee58637f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.gov.za" TargetMode="External"/><Relationship Id="rId14796a95dee5863e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://avh.ala.org.au/" TargetMode="External"/><Relationship Id="rId67436a95dee5865fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/FG-2006-0424-01-RS" TargetMode="External"/><Relationship Id="rId93386a95dee5866f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId18566a95dee586731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/isc/datasheet/5286" TargetMode="External"/><Relationship Id="rId81186a95dee586a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/INVASIVE_PLANTS/observation_list/Andropogon_virginicus.html" TargetMode="External"/><Relationship Id="rId14886a95dee586a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/416_pra_pri_ANOVI.pdf" TargetMode="External"/><Relationship Id="rId72926a95dee586ae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/" TargetMode="External"/><Relationship Id="rId34256a95dee586fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nies.go.jp/biodiversity/invasive/DB/detail/81450e.html" TargetMode="External"/><Relationship Id="rId41966a95dee5870e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://keyserver.lucidcentral.org/weeds/data/media/Html/andropogon_virginicus.htm" TargetMode="External"/><Relationship Id="rId73896a95dee5872bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fs.fed.us/database/feis/" TargetMode="External"/><Relationship Id="rId63086a95dee58731c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fws.gov/pacificislands/recoveryplans.html" TargetMode="External"/><Relationship Id="rId12816a95dee58735b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/factsheet/pdf/fs_anvi2.pdf" TargetMode="External"/><Relationship Id="rId81416a95dee587542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10346a95dee587627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12526" TargetMode="External"/><Relationship Id="rId45556a95dee5851cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45556a95dee5851cc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>