--- v1 (2026-02-09)
+++ v2 (2026-10-15)
@@ -98,276 +98,276 @@
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Present, restricted distribution</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>ca</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>il</t>
   </si>
   <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>ma</t>
   </si>
   <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>nj</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>ny</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>oh</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>sc</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>wa</t>
+  </si>
+  <si>
+    <t>Asia</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>Present, no details</t>
+  </si>
+  <si>
+    <t>Anhui</t>
+  </si>
+  <si>
+    <t>ah</t>
+  </si>
+  <si>
+    <t>Fujian</t>
+  </si>
+  <si>
+    <t>fj</t>
+  </si>
+  <si>
+    <t>Gansu</t>
+  </si>
+  <si>
+    <t>gs</t>
+  </si>
+  <si>
+    <t>Guangdong</t>
+  </si>
+  <si>
+    <t>gd</t>
+  </si>
+  <si>
+    <t>Guangxi</t>
+  </si>
+  <si>
+    <t>gx</t>
+  </si>
+  <si>
+    <t>Guizhou</t>
+  </si>
+  <si>
+    <t>gz</t>
+  </si>
+  <si>
+    <t>Hebei</t>
+  </si>
+  <si>
+    <t>he</t>
+  </si>
+  <si>
+    <t>Heilongjiang</t>
+  </si>
+  <si>
+    <t>hl</t>
+  </si>
+  <si>
+    <t>Henan</t>
+  </si>
+  <si>
+    <t>hn</t>
+  </si>
+  <si>
+    <t>Hubei</t>
+  </si>
+  <si>
+    <t>hb</t>
+  </si>
+  <si>
+    <t>Hunan</t>
+  </si>
+  <si>
+    <t>hu</t>
+  </si>
+  <si>
+    <t>Jiangsu</t>
+  </si>
+  <si>
+    <t>js</t>
+  </si>
+  <si>
+    <t>Jiangxi</t>
+  </si>
+  <si>
+    <t>jx</t>
+  </si>
+  <si>
+    <t>Jilin</t>
+  </si>
+  <si>
+    <t>jl</t>
+  </si>
+  <si>
+    <t>Liaoning</t>
+  </si>
+  <si>
+    <t>ln</t>
+  </si>
+  <si>
+    <t>Neimenggu</t>
+  </si>
+  <si>
+    <t>nm</t>
+  </si>
+  <si>
+    <t>Ningxia</t>
+  </si>
+  <si>
+    <t>nx</t>
+  </si>
+  <si>
+    <t>Qinghai</t>
+  </si>
+  <si>
+    <t>qh</t>
+  </si>
+  <si>
+    <t>Shaanxi</t>
+  </si>
+  <si>
+    <t>sx</t>
+  </si>
+  <si>
+    <t>Shandong</t>
+  </si>
+  <si>
+    <t>sd</t>
+  </si>
+  <si>
+    <t>Shanxi</t>
+  </si>
+  <si>
+    <t>sh</t>
+  </si>
+  <si>
+    <t>Sichuan</t>
+  </si>
+  <si>
+    <t>Xinjiang</t>
+  </si>
+  <si>
+    <t>xj</t>
+  </si>
+  <si>
+    <t>Xizhang</t>
+  </si>
+  <si>
+    <t>xz</t>
+  </si>
+  <si>
+    <t>Yunnan</t>
+  </si>
+  <si>
+    <t>yn</t>
+  </si>
+  <si>
+    <t>Zhejiang</t>
+  </si>
+  <si>
+    <t>zj</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Honshu</t>
+  </si>
+  <si>
+    <t>hs</t>
+  </si>
+  <si>
+    <t>Korea, Democratic People's Republic of</t>
+  </si>
+  <si>
+    <t>KP</t>
+  </si>
+  <si>
+    <t>Korea, Republic of</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>Lebanon</t>
+  </si>
+  <si>
+    <t>LB</t>
+  </si>
+  <si>
     <t>Present, few occurrences</t>
-  </si>
-[...223 lines deleted...]
-    <t>LB</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Absent, invalid record</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BE</t>
   </si>
@@ -1044,776 +1044,776 @@
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
         <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>19</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>19</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>19</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E15"/>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
         <v>43</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
         <v>45</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" t="s">
         <v>47</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C19" t="s">
+        <v>48</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" t="s">
         <v>49</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" t="s">
         <v>51</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D21" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" t="s">
         <v>53</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B22" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" t="s">
         <v>55</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C23" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" t="s">
         <v>57</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D24" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" t="s">
         <v>59</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B25" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" t="s">
         <v>61</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" t="s">
         <v>63</v>
       </c>
-      <c r="D26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B27" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C27" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" t="s">
         <v>65</v>
       </c>
-      <c r="D27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B28" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C28" t="s">
+        <v>66</v>
+      </c>
+      <c r="D28" t="s">
+        <v>40</v>
+      </c>
+      <c r="E28" t="s">
         <v>67</v>
       </c>
-      <c r="D28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B29" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C29" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" t="s">
+        <v>40</v>
+      </c>
+      <c r="E29" t="s">
         <v>69</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" t="s">
+        <v>40</v>
+      </c>
+      <c r="E30" t="s">
         <v>71</v>
       </c>
-      <c r="D30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B31" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C31" t="s">
+        <v>72</v>
+      </c>
+      <c r="D31" t="s">
+        <v>40</v>
+      </c>
+      <c r="E31" t="s">
         <v>73</v>
       </c>
-      <c r="D31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B32" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E32" t="s">
         <v>75</v>
       </c>
-      <c r="D32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D33" t="s">
+        <v>40</v>
+      </c>
+      <c r="E33" t="s">
         <v>77</v>
       </c>
-      <c r="D33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B34" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C34" t="s">
+        <v>78</v>
+      </c>
+      <c r="D34" t="s">
+        <v>40</v>
+      </c>
+      <c r="E34" t="s">
         <v>79</v>
       </c>
-      <c r="D34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B35" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
+        <v>80</v>
+      </c>
+      <c r="D35" t="s">
+        <v>40</v>
+      </c>
+      <c r="E35" t="s">
         <v>81</v>
       </c>
-      <c r="D35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B36" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C36" t="s">
+        <v>82</v>
+      </c>
+      <c r="D36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E36" t="s">
         <v>83</v>
       </c>
-      <c r="D36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C37" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="E37" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B38" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C38" t="s">
+        <v>85</v>
+      </c>
+      <c r="D38" t="s">
+        <v>40</v>
+      </c>
+      <c r="E38" t="s">
         <v>86</v>
       </c>
-      <c r="D38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C39" t="s">
+        <v>87</v>
+      </c>
+      <c r="D39" t="s">
+        <v>40</v>
+      </c>
+      <c r="E39" t="s">
         <v>88</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C40" t="s">
+        <v>89</v>
+      </c>
+      <c r="D40" t="s">
+        <v>40</v>
+      </c>
+      <c r="E40" t="s">
         <v>90</v>
       </c>
-      <c r="D40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B41" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C41" t="s">
+        <v>91</v>
+      </c>
+      <c r="D41" t="s">
+        <v>40</v>
+      </c>
+      <c r="E41" t="s">
         <v>92</v>
       </c>
-      <c r="D41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B42" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B43" t="s">
+        <v>93</v>
+      </c>
+      <c r="C43" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" t="s">
         <v>94</v>
       </c>
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F43" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C44"/>
       <c r="D44" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B45" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C45"/>
       <c r="D45" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B46" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C46"/>
       <c r="D46" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B47" t="s">
         <v>104</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>105</v>
       </c>
       <c r="E47"/>
       <c r="F47" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>108</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
         <v>109</v>
       </c>
       <c r="E48"/>
@@ -2188,51 +2188,51 @@
       <c r="B71" t="s">
         <v>158</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="s">
         <v>159</v>
       </c>
       <c r="E71"/>
       <c r="F71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
         <v>107</v>
       </c>
       <c r="B72" t="s">
         <v>160</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="s">
         <v>161</v>
       </c>
       <c r="E72"/>
       <c r="F72" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
         <v>107</v>
       </c>
       <c r="B73" t="s">
         <v>162</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="s">
         <v>163</v>
       </c>
       <c r="E73"/>
       <c r="F73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
         <v>107</v>
       </c>
       <c r="B74" t="s">
         <v>164</v>
       </c>