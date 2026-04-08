--- v6 (2026-03-10)
+++ v7 (2026-04-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763769afa726d6cfe" w:history="1">
+            <w:hyperlink r:id="rId727169d60302bd1b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849169afa726d6d8e" w:history="1">
+            <w:hyperlink r:id="rId542169d60302bd22d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59627514" name="name559869afa726d74b6" descr="18681.jpg"/>
+                  <wp:docPr id="90991889" name="name505969d60302bd92f" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId812869afa726d74b3" cstate="print"/>
+                          <a:blip r:embed="rId981069d60302bd92d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId483369afa726d7633" w:history="1">
+            <w:hyperlink r:id="rId421769d60302bda67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60480307" name="name468969afa726d9d42" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="57349604" name="name516269d60302c02ad" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId638169afa726d9d3d" cstate="print"/>
+                    <a:blip r:embed="rId711669d60302c02a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId586769afa726daa6b" w:history="1">
+      <w:hyperlink r:id="rId167769d60302c0e65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId777969afa726daafd" w:history="1">
+      <w:hyperlink r:id="rId246069d60302c0ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600869afa726db31b" w:history="1">
+      <w:hyperlink r:id="rId724569d60302c16ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916669afa726db590" w:history="1">
+      <w:hyperlink r:id="rId118669d60302c192d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271869afa726db5e5" w:history="1">
+      <w:hyperlink r:id="rId190169d60302c1984" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285569afa726dbb0f" w:history="1">
+      <w:hyperlink r:id="rId644569d60302c1ea8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915069afa726dbb7f" w:history="1">
+      <w:hyperlink r:id="rId123469d60302c1f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604069afa726dbbe1" w:history="1">
+      <w:hyperlink r:id="rId168169d60302c1f64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227869afa726dbc40" w:history="1">
+      <w:hyperlink r:id="rId832369d60302c1fbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118769afa726dbca7" w:history="1">
+      <w:hyperlink r:id="rId321369d60302c201b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116169afa726dcf26" w:history="1">
+      <w:hyperlink r:id="rId839469d60302c3285" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420469afa726dcfae" w:history="1">
+      <w:hyperlink r:id="rId400069d60302c330c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId824869afa726dd0ad" w:history="1"/>
-      <w:hyperlink r:id="rId671669afa726dd0b4" w:history="1">
+      <w:hyperlink r:id="rId774469d60302c340a" w:history="1"/>
+      <w:hyperlink r:id="rId971369d60302c3411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354869afa726dd51c" w:history="1">
+      <w:hyperlink r:id="rId284369d60302c39ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131469afa726dd9b9" w:history="1">
+      <w:hyperlink r:id="rId988869d60302c3e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169269afa726dda80" w:history="1">
+      <w:hyperlink r:id="rId373769d60302c3f62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57131672" name="name667569afa726ddb0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="70075409" name="name288969d60302c3fd7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId841169afa726ddb0e" cstate="print"/>
+                    <a:blip r:embed="rId490069d60302c3fd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73244473">
+  <w:abstractNum w:abstractNumId="53421589">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92703716">
+    <w:lvl w:ilvl="0" w:tplc="16327925">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92703716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16327925" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73244472">
+  <w:abstractNum w:abstractNumId="53421588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43182871">
+    <w:lvl w:ilvl="0" w:tplc="63717444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73244472">
-    <w:abstractNumId w:val="73244472"/>
+  <w:num w:numId="53421588">
+    <w:abstractNumId w:val="53421588"/>
   </w:num>
-  <w:num w:numId="73244473">
-    <w:abstractNumId w:val="73244473"/>
+  <w:num w:numId="53421589">
+    <w:abstractNumId w:val="53421589"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945923731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829917322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId763769afa726d6cfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId849169afa726d6d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId483369afa726d7633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId586769afa726daa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId777969afa726daafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId600869afa726db31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId916669afa726db590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId271869afa726db5e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId285569afa726dbb0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId915069afa726dbb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId604069afa726dbbe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId227869afa726dbc40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId118769afa726dbca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId116169afa726dcf26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId420469afa726dcfae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId824869afa726dd0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId671669afa726dd0b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId354869afa726dd51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId131469afa726dd9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId169269afa726dda80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId812869afa726d74b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId812869afa726d74b3.jpg"/><Relationship Id="rId638169afa726d9d3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId638169afa726d9d3d.jpg"/><Relationship Id="rId841169afa726ddb0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId841169afa726ddb0e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538147928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466229201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId727169d60302bd1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId542169d60302bd22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId421769d60302bda67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId167769d60302c0e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId246069d60302c0ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId724569d60302c16ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId118669d60302c192d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId190169d60302c1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId644569d60302c1ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId123469d60302c1f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId168169d60302c1f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId832369d60302c1fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId321369d60302c201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId839469d60302c3285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId400069d60302c330c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId774469d60302c340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId971369d60302c3411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId284369d60302c39ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId988869d60302c3e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId373769d60302c3f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId981069d60302bd92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981069d60302bd92d.jpg"/><Relationship Id="rId711669d60302c02a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711669d60302c02a9.jpg"/><Relationship Id="rId490069d60302c3fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId490069d60302c3fd6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>