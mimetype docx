--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727169d60302bd1b6" w:history="1">
+            <w:hyperlink r:id="rId467869f11bc5a48c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542169d60302bd22d" w:history="1">
+            <w:hyperlink r:id="rId483969f11bc5a492b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="90991889" name="name505969d60302bd92f" descr="18681.jpg"/>
+                  <wp:docPr id="74017727" name="name133269f11bc5a4e5b" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId981069d60302bd92d" cstate="print"/>
+                          <a:blip r:embed="rId452169f11bc5a4e59" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId421769d60302bda67" w:history="1">
+            <w:hyperlink r:id="rId200769f11bc5a4f55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57349604" name="name516269d60302c02ad" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="46140883" name="name313669f11bc5a70b0" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId711669d60302c02a9" cstate="print"/>
+                    <a:blip r:embed="rId411369f11bc5a70ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId167769d60302c0e65" w:history="1">
+      <w:hyperlink r:id="rId574169f11bc5a7c0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId246069d60302c0ef2" w:history="1">
+      <w:hyperlink r:id="rId476369f11bc5a7c9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId724569d60302c16ac" w:history="1">
+      <w:hyperlink r:id="rId879069f11bc5a8462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118669d60302c192d" w:history="1">
+      <w:hyperlink r:id="rId489269f11bc5a86df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190169d60302c1984" w:history="1">
+      <w:hyperlink r:id="rId101269f11bc5a8735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId644569d60302c1ea8" w:history="1">
+      <w:hyperlink r:id="rId499769f11bc5a8c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123469d60302c1f07" w:history="1">
+      <w:hyperlink r:id="rId808669f11bc5a8cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168169d60302c1f64" w:history="1">
+      <w:hyperlink r:id="rId916669f11bc5a8d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832369d60302c1fbf" w:history="1">
+      <w:hyperlink r:id="rId987669f11bc5a8d75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321369d60302c201b" w:history="1">
+      <w:hyperlink r:id="rId653969f11bc5a8dd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId839469d60302c3285" w:history="1">
+      <w:hyperlink r:id="rId660269f11bc5aa065" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId400069d60302c330c" w:history="1">
+      <w:hyperlink r:id="rId886369f11bc5aa0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774469d60302c340a" w:history="1"/>
-      <w:hyperlink r:id="rId971369d60302c3411" w:history="1">
+      <w:hyperlink r:id="rId741269f11bc5aa1e2" w:history="1"/>
+      <w:hyperlink r:id="rId764169f11bc5aa1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284369d60302c39ec" w:history="1">
+      <w:hyperlink r:id="rId848669f11bc5aa63d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988869d60302c3e99" w:history="1">
+      <w:hyperlink r:id="rId279269f11bc5aaad5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373769d60302c3f62" w:history="1">
+      <w:hyperlink r:id="rId747469f11bc5aab98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70075409" name="name288969d60302c3fd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="24223465" name="name211569f11bc5aad3b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId490069d60302c3fd6" cstate="print"/>
+                    <a:blip r:embed="rId737569f11bc5aad39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53421589">
+  <w:abstractNum w:abstractNumId="17230985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16327925">
+    <w:lvl w:ilvl="0" w:tplc="40446293">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16327925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40446293" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53421588">
+  <w:abstractNum w:abstractNumId="17230984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63717444">
+    <w:lvl w:ilvl="0" w:tplc="57367385">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53421588">
-    <w:abstractNumId w:val="53421588"/>
+  <w:num w:numId="17230984">
+    <w:abstractNumId w:val="17230984"/>
   </w:num>
-  <w:num w:numId="53421589">
-    <w:abstractNumId w:val="53421589"/>
+  <w:num w:numId="17230985">
+    <w:abstractNumId w:val="17230985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538147928" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId466229201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId727169d60302bd1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId542169d60302bd22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId421769d60302bda67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId167769d60302c0e65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId246069d60302c0ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId724569d60302c16ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId118669d60302c192d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId190169d60302c1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId644569d60302c1ea8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId123469d60302c1f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId168169d60302c1f64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId832369d60302c1fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId321369d60302c201b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId839469d60302c3285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId400069d60302c330c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId774469d60302c340a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId971369d60302c3411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId284369d60302c39ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId988869d60302c3e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId373769d60302c3f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId981069d60302bd92d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981069d60302bd92d.jpg"/><Relationship Id="rId711669d60302c02a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711669d60302c02a9.jpg"/><Relationship Id="rId490069d60302c3fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId490069d60302c3fd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518786186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId423334122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId467869f11bc5a48c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId483969f11bc5a492b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId200769f11bc5a4f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId574169f11bc5a7c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId476369f11bc5a7c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId879069f11bc5a8462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId489269f11bc5a86df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId101269f11bc5a8735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId499769f11bc5a8c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId808669f11bc5a8cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId916669f11bc5a8d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId987669f11bc5a8d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId653969f11bc5a8dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId660269f11bc5aa065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId886369f11bc5aa0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId741269f11bc5aa1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId764169f11bc5aa1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId848669f11bc5aa63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId279269f11bc5aaad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId747469f11bc5aab98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId452169f11bc5a4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452169f11bc5a4e59.jpg"/><Relationship Id="rId411369f11bc5a70ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411369f11bc5a70ad.jpg"/><Relationship Id="rId737569f11bc5aad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737569f11bc5aad39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>