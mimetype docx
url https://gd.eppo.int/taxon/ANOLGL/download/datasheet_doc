--- v8 (2026-04-28)
+++ v9 (2026-05-19)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467869f11bc5a48c4" w:history="1">
+            <w:hyperlink r:id="rId61086a0baae4bab09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483969f11bc5a492b" w:history="1">
+            <w:hyperlink r:id="rId52136a0baae4bab73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74017727" name="name133269f11bc5a4e5b" descr="18681.jpg"/>
+                  <wp:docPr id="60049177" name="name86356a0baae4bb252" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId452169f11bc5a4e59" cstate="print"/>
+                          <a:blip r:embed="rId63276a0baae4bb250" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId200769f11bc5a4f55" w:history="1">
+            <w:hyperlink r:id="rId73166a0baae4bb3bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46140883" name="name313669f11bc5a70b0" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="30456169" name="name99566a0baae4bda7b" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId411369f11bc5a70ad" cstate="print"/>
+                    <a:blip r:embed="rId18076a0baae4bda77" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId574169f11bc5a7c0d" w:history="1">
+      <w:hyperlink r:id="rId70276a0baae4be5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId476369f11bc5a7c9a" w:history="1">
+      <w:hyperlink r:id="rId68816a0baae4be690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879069f11bc5a8462" w:history="1">
+      <w:hyperlink r:id="rId80036a0baae4bf250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489269f11bc5a86df" w:history="1">
+      <w:hyperlink r:id="rId97766a0baae4bf612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101269f11bc5a8735" w:history="1">
+      <w:hyperlink r:id="rId26236a0baae4bf688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499769f11bc5a8c5c" w:history="1">
+      <w:hyperlink r:id="rId64076a0baae4bfd01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808669f11bc5a8cbc" w:history="1">
+      <w:hyperlink r:id="rId35596a0baae4bfd8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId916669f11bc5a8d19" w:history="1">
+      <w:hyperlink r:id="rId52776a0baae4bfded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987669f11bc5a8d75" w:history="1">
+      <w:hyperlink r:id="rId46096a0baae4bfe4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653969f11bc5a8dd1" w:history="1">
+      <w:hyperlink r:id="rId60446a0baae4bfeaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId660269f11bc5aa065" w:history="1">
+      <w:hyperlink r:id="rId65906a0baae4c1656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886369f11bc5aa0e8" w:history="1">
+      <w:hyperlink r:id="rId59846a0baae4c16e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741269f11bc5aa1e2" w:history="1"/>
-      <w:hyperlink r:id="rId764169f11bc5aa1e9" w:history="1">
+      <w:hyperlink r:id="rId33296a0baae4c17ea" w:history="1"/>
+      <w:hyperlink r:id="rId96016a0baae4c17f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848669f11bc5aa63d" w:history="1">
+      <w:hyperlink r:id="rId12686a0baae4c1c56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279269f11bc5aaad5" w:history="1">
+      <w:hyperlink r:id="rId37126a0baae4c210d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747469f11bc5aab98" w:history="1">
+      <w:hyperlink r:id="rId84596a0baae4c21db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24223465" name="name211569f11bc5aad3b" descr="eu_funding_250.png"/>
+            <wp:docPr id="27995951" name="name31226a0baae4c255e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId737569f11bc5aad39" cstate="print"/>
+                    <a:blip r:embed="rId46076a0baae4c255d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17230985">
+  <w:abstractNum w:abstractNumId="58199211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40446293">
+    <w:lvl w:ilvl="0" w:tplc="98814220">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40446293" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98814220" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17230984">
+  <w:abstractNum w:abstractNumId="58199210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57367385">
+    <w:lvl w:ilvl="0" w:tplc="61575715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17230984">
-    <w:abstractNumId w:val="17230984"/>
+  <w:num w:numId="58199210">
+    <w:abstractNumId w:val="58199210"/>
   </w:num>
-  <w:num w:numId="17230985">
-    <w:abstractNumId w:val="17230985"/>
+  <w:num w:numId="58199211">
+    <w:abstractNumId w:val="58199211"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId518786186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId423334122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId467869f11bc5a48c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId483969f11bc5a492b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId200769f11bc5a4f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId574169f11bc5a7c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId476369f11bc5a7c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId879069f11bc5a8462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId489269f11bc5a86df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId101269f11bc5a8735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId499769f11bc5a8c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId808669f11bc5a8cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId916669f11bc5a8d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId987669f11bc5a8d75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId653969f11bc5a8dd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId660269f11bc5aa065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId886369f11bc5aa0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId741269f11bc5aa1e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId764169f11bc5aa1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId848669f11bc5aa63d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId279269f11bc5aaad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId747469f11bc5aab98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId452169f11bc5a4e59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452169f11bc5a4e59.jpg"/><Relationship Id="rId411369f11bc5a70ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411369f11bc5a70ad.jpg"/><Relationship Id="rId737569f11bc5aad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737569f11bc5aad39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId832907158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595594822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61086a0baae4bab09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId52136a0baae4bab73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId73166a0baae4bb3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId70276a0baae4be5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId68816a0baae4be690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId80036a0baae4bf250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId97766a0baae4bf612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId26236a0baae4bf688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId64076a0baae4bfd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId35596a0baae4bfd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId52776a0baae4bfded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId46096a0baae4bfe4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId60446a0baae4bfeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId65906a0baae4c1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId59846a0baae4c16e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId33296a0baae4c17ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId96016a0baae4c17f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId12686a0baae4c1c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId37126a0baae4c210d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84596a0baae4c21db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId63276a0baae4bb250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63276a0baae4bb250.jpg"/><Relationship Id="rId18076a0baae4bda77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18076a0baae4bda77.jpg"/><Relationship Id="rId46076a0baae4c255d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46076a0baae4c255d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>