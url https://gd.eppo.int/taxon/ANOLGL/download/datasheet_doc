--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61086a0baae4bab09" w:history="1">
+            <w:hyperlink r:id="rId77806a264298e2231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52136a0baae4bab73" w:history="1">
+            <w:hyperlink r:id="rId32236a264298e229e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60049177" name="name86356a0baae4bb252" descr="18681.jpg"/>
+                  <wp:docPr id="10068409" name="name79056a264298e2390" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63276a0baae4bb250" cstate="print"/>
+                          <a:blip r:embed="rId47156a264298e238e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73166a0baae4bb3bd" w:history="1">
+            <w:hyperlink r:id="rId32646a264298e24df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30456169" name="name99566a0baae4bda7b" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="94704732" name="name73386a264298e46d0" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18076a0baae4bda77" cstate="print"/>
+                    <a:blip r:embed="rId68296a264298e46cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a0baae4be5ff" w:history="1">
+      <w:hyperlink r:id="rId93736a264298e5369" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId68816a0baae4be690" w:history="1">
+      <w:hyperlink r:id="rId89876a264298e53fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80036a0baae4bf250" w:history="1">
+      <w:hyperlink r:id="rId95466a264298e5c3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97766a0baae4bf612" w:history="1">
+      <w:hyperlink r:id="rId67846a264298e5eb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a0baae4bf688" w:history="1">
+      <w:hyperlink r:id="rId66216a264298e5f13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64076a0baae4bfd01" w:history="1">
+      <w:hyperlink r:id="rId31596a264298e647b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35596a0baae4bfd8c" w:history="1">
+      <w:hyperlink r:id="rId39796a264298e64dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52776a0baae4bfded" w:history="1">
+      <w:hyperlink r:id="rId15126a264298e653a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46096a0baae4bfe4c" w:history="1">
+      <w:hyperlink r:id="rId35286a264298e6596" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446a0baae4bfeaa" w:history="1">
+      <w:hyperlink r:id="rId99446a264298e65f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65906a0baae4c1656" w:history="1">
+      <w:hyperlink r:id="rId66636a264298e7921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a0baae4c16e6" w:history="1">
+      <w:hyperlink r:id="rId75546a264298e79ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33296a0baae4c17ea" w:history="1"/>
-      <w:hyperlink r:id="rId96016a0baae4c17f2" w:history="1">
+      <w:hyperlink r:id="rId26426a264298e7aad" w:history="1"/>
+      <w:hyperlink r:id="rId77526a264298e7ab4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12686a0baae4c1c56" w:history="1">
+      <w:hyperlink r:id="rId90756a264298e7f2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37126a0baae4c210d" w:history="1">
+      <w:hyperlink r:id="rId78716a264298e83f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84596a0baae4c21db" w:history="1">
+      <w:hyperlink r:id="rId80586a264298e84c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27995951" name="name31226a0baae4c255e" descr="eu_funding_250.png"/>
+            <wp:docPr id="87156361" name="name95846a264298e8539" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46076a0baae4c255d" cstate="print"/>
+                    <a:blip r:embed="rId72496a264298e8538" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58199211">
+  <w:abstractNum w:abstractNumId="17039232">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98814220">
+    <w:lvl w:ilvl="0" w:tplc="14067091">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98814220" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14067091" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58199210">
+  <w:abstractNum w:abstractNumId="17039231">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61575715">
+    <w:lvl w:ilvl="0" w:tplc="46123128">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58199210">
-    <w:abstractNumId w:val="58199210"/>
+  <w:num w:numId="17039231">
+    <w:abstractNumId w:val="17039231"/>
   </w:num>
-  <w:num w:numId="58199211">
-    <w:abstractNumId w:val="58199211"/>
+  <w:num w:numId="17039232">
+    <w:abstractNumId w:val="17039232"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId832907158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595594822" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61086a0baae4bab09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId52136a0baae4bab73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId73166a0baae4bb3bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId70276a0baae4be5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId68816a0baae4be690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId80036a0baae4bf250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId97766a0baae4bf612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId26236a0baae4bf688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId64076a0baae4bfd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId35596a0baae4bfd8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId52776a0baae4bfded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId46096a0baae4bfe4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId60446a0baae4bfeaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId65906a0baae4c1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId59846a0baae4c16e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId33296a0baae4c17ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId96016a0baae4c17f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId12686a0baae4c1c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId37126a0baae4c210d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84596a0baae4c21db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId63276a0baae4bb250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63276a0baae4bb250.jpg"/><Relationship Id="rId18076a0baae4bda77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18076a0baae4bda77.jpg"/><Relationship Id="rId46076a0baae4c255d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46076a0baae4c255d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421480391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId322786724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77806a264298e2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId32236a264298e229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId32646a264298e24df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId93736a264298e5369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId89876a264298e53fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId95466a264298e5c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId67846a264298e5eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId66216a264298e5f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId31596a264298e647b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId39796a264298e64dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId15126a264298e653a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId35286a264298e6596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId99446a264298e65f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId66636a264298e7921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId75546a264298e79ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId26426a264298e7aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId77526a264298e7ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId90756a264298e7f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId78716a264298e83f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80586a264298e84c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId47156a264298e238e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47156a264298e238e.jpg"/><Relationship Id="rId68296a264298e46cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68296a264298e46cc.jpg"/><Relationship Id="rId72496a264298e8538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72496a264298e8538.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>