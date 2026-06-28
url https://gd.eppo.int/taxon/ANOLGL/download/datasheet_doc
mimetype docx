--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77806a264298e2231" w:history="1">
+            <w:hyperlink r:id="rId61726a40c1fce9b27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32236a264298e229e" w:history="1">
+            <w:hyperlink r:id="rId50286a40c1fce9b99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10068409" name="name79056a264298e2390" descr="18681.jpg"/>
+                  <wp:docPr id="68036596" name="name58176a40c1fcea2d8" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47156a264298e238e" cstate="print"/>
+                          <a:blip r:embed="rId79456a40c1fcea2d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32646a264298e24df" w:history="1">
+            <w:hyperlink r:id="rId37016a40c1fcea3fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94704732" name="name73386a264298e46d0" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="52758217" name="name24126a40c1fcec24a" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68296a264298e46cc" cstate="print"/>
+                    <a:blip r:embed="rId40716a40c1fcec247" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93736a264298e5369" w:history="1">
+      <w:hyperlink r:id="rId25656a40c1fcece42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a264298e53fa" w:history="1">
+      <w:hyperlink r:id="rId94196a40c1fceced2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95466a264298e5c3d" w:history="1">
+      <w:hyperlink r:id="rId52996a40c1fced6d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67846a264298e5eb9" w:history="1">
+      <w:hyperlink r:id="rId31126a40c1fced961" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66216a264298e5f13" w:history="1">
+      <w:hyperlink r:id="rId42436a40c1fced9b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31596a264298e647b" w:history="1">
+      <w:hyperlink r:id="rId85486a40c1fcedeea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39796a264298e64dd" w:history="1">
+      <w:hyperlink r:id="rId36836a40c1fcedf4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15126a264298e653a" w:history="1">
+      <w:hyperlink r:id="rId37966a40c1fcedfaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35286a264298e6596" w:history="1">
+      <w:hyperlink r:id="rId53766a40c1fcee007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99446a264298e65f5" w:history="1">
+      <w:hyperlink r:id="rId71696a40c1fcee064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66636a264298e7921" w:history="1">
+      <w:hyperlink r:id="rId93866a40c1fcef2fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75546a264298e79ab" w:history="1">
+      <w:hyperlink r:id="rId30476a40c1fcef37f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26426a264298e7aad" w:history="1"/>
-      <w:hyperlink r:id="rId77526a264298e7ab4" w:history="1">
+      <w:hyperlink r:id="rId92346a40c1fcef495" w:history="1"/>
+      <w:hyperlink r:id="rId62036a40c1fcef49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756a264298e7f2f" w:history="1">
+      <w:hyperlink r:id="rId27836a40c1fcef917" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78716a264298e83f7" w:history="1">
+      <w:hyperlink r:id="rId94356a40c1fcefe52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80586a264298e84c1" w:history="1">
+      <w:hyperlink r:id="rId96906a40c1fceff1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87156361" name="name95846a264298e8539" descr="eu_funding_250.png"/>
+            <wp:docPr id="54811575" name="name20706a40c1fcf010a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72496a264298e8538" cstate="print"/>
+                    <a:blip r:embed="rId49506a40c1fcf0108" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17039232">
+  <w:abstractNum w:abstractNumId="77074448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14067091">
+    <w:lvl w:ilvl="0" w:tplc="12164414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14067091" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12164414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17039231">
+  <w:abstractNum w:abstractNumId="77074447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46123128">
+    <w:lvl w:ilvl="0" w:tplc="62983310">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17039231">
-    <w:abstractNumId w:val="17039231"/>
+  <w:num w:numId="77074447">
+    <w:abstractNumId w:val="77074447"/>
   </w:num>
-  <w:num w:numId="17039232">
-    <w:abstractNumId w:val="17039232"/>
+  <w:num w:numId="77074448">
+    <w:abstractNumId w:val="77074448"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId421480391" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId322786724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77806a264298e2231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId32236a264298e229e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId32646a264298e24df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId93736a264298e5369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId89876a264298e53fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId95466a264298e5c3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId67846a264298e5eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId66216a264298e5f13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId31596a264298e647b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId39796a264298e64dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId15126a264298e653a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId35286a264298e6596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId99446a264298e65f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId66636a264298e7921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId75546a264298e79ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId26426a264298e7aad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId77526a264298e7ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId90756a264298e7f2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId78716a264298e83f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80586a264298e84c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId47156a264298e238e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47156a264298e238e.jpg"/><Relationship Id="rId68296a264298e46cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68296a264298e46cc.jpg"/><Relationship Id="rId72496a264298e8538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72496a264298e8538.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652601679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572276760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61726a40c1fce9b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId50286a40c1fce9b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId37016a40c1fcea3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId25656a40c1fcece42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId94196a40c1fceced2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId52996a40c1fced6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId31126a40c1fced961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId42436a40c1fced9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId85486a40c1fcedeea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId36836a40c1fcedf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId37966a40c1fcedfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId53766a40c1fcee007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId71696a40c1fcee064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId93866a40c1fcef2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId30476a40c1fcef37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId92346a40c1fcef495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId62036a40c1fcef49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId27836a40c1fcef917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId94356a40c1fcefe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a40c1fceff1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId79456a40c1fcea2d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79456a40c1fcea2d7.jpg"/><Relationship Id="rId40716a40c1fcec247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40716a40c1fcec247.jpg"/><Relationship Id="rId49506a40c1fcf0108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49506a40c1fcf0108.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>