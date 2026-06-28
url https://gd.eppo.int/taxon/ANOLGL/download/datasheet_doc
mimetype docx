--- v11 (2026-06-28)
+++ v12 (2026-06-28)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61726a40c1fce9b27" w:history="1">
+            <w:hyperlink r:id="rId94346a40d5c4b585c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50286a40c1fce9b99" w:history="1">
+            <w:hyperlink r:id="rId44096a40d5c4b58c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68036596" name="name58176a40c1fcea2d8" descr="18681.jpg"/>
+                  <wp:docPr id="59240150" name="name73926a40d5c4b5f85" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79456a40c1fcea2d7" cstate="print"/>
+                          <a:blip r:embed="rId22926a40d5c4b5f84" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37016a40c1fcea3fe" w:history="1">
+            <w:hyperlink r:id="rId47216a40d5c4b60bb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52758217" name="name24126a40c1fcec24a" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="11146884" name="name56596a40d5c4b8085" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40716a40c1fcec247" cstate="print"/>
+                    <a:blip r:embed="rId60876a40d5c4b8081" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25656a40c1fcece42" w:history="1">
+      <w:hyperlink r:id="rId45456a40d5c4b8c36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94196a40c1fceced2" w:history="1">
+      <w:hyperlink r:id="rId75246a40d5c4b8cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52996a40c1fced6d2" w:history="1">
+      <w:hyperlink r:id="rId18336a40d5c4b947c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31126a40c1fced961" w:history="1">
+      <w:hyperlink r:id="rId85936a40d5c4b96e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42436a40c1fced9b8" w:history="1">
+      <w:hyperlink r:id="rId19306a40d5c4b973d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a40c1fcedeea" w:history="1">
+      <w:hyperlink r:id="rId39026a40d5c4b9c8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36836a40c1fcedf4b" w:history="1">
+      <w:hyperlink r:id="rId77606a40d5c4b9cee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37966a40c1fcedfaa" w:history="1">
+      <w:hyperlink r:id="rId66196a40d5c4b9d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53766a40c1fcee007" w:history="1">
+      <w:hyperlink r:id="rId44066a40d5c4b9da9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696a40c1fcee064" w:history="1">
+      <w:hyperlink r:id="rId70636a40d5c4b9e08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93866a40c1fcef2fa" w:history="1">
+      <w:hyperlink r:id="rId63766a40d5c4bb054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30476a40c1fcef37f" w:history="1">
+      <w:hyperlink r:id="rId73116a40d5c4bb0d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92346a40c1fcef495" w:history="1"/>
-      <w:hyperlink r:id="rId62036a40c1fcef49c" w:history="1">
+      <w:hyperlink r:id="rId38356a40d5c4bb1d6" w:history="1"/>
+      <w:hyperlink r:id="rId16186a40d5c4bb1dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27836a40c1fcef917" w:history="1">
+      <w:hyperlink r:id="rId16906a40d5c4bb632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94356a40c1fcefe52" w:history="1">
+      <w:hyperlink r:id="rId20176a40d5c4bbafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96906a40c1fceff1c" w:history="1">
+      <w:hyperlink r:id="rId67076a40d5c4bbbc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54811575" name="name20706a40c1fcf010a" descr="eu_funding_250.png"/>
+            <wp:docPr id="78707482" name="name83656a40d5c4bbed1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49506a40c1fcf0108" cstate="print"/>
+                    <a:blip r:embed="rId76146a40d5c4bbecf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77074448">
+  <w:abstractNum w:abstractNumId="67193410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12164414">
+    <w:lvl w:ilvl="0" w:tplc="47500976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12164414" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47500976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77074447">
+  <w:abstractNum w:abstractNumId="67193409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62983310">
+    <w:lvl w:ilvl="0" w:tplc="69705945">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77074447">
-    <w:abstractNumId w:val="77074447"/>
+  <w:num w:numId="67193409">
+    <w:abstractNumId w:val="67193409"/>
   </w:num>
-  <w:num w:numId="77074448">
-    <w:abstractNumId w:val="77074448"/>
+  <w:num w:numId="67193410">
+    <w:abstractNumId w:val="67193410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652601679" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId572276760" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61726a40c1fce9b27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId50286a40c1fce9b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId37016a40c1fcea3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId25656a40c1fcece42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId94196a40c1fceced2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId52996a40c1fced6d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId31126a40c1fced961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId42436a40c1fced9b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId85486a40c1fcedeea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId36836a40c1fcedf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId37966a40c1fcedfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId53766a40c1fcee007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId71696a40c1fcee064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId93866a40c1fcef2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId30476a40c1fcef37f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId92346a40c1fcef495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId62036a40c1fcef49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId27836a40c1fcef917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId94356a40c1fcefe52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a40c1fceff1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId79456a40c1fcea2d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79456a40c1fcea2d7.jpg"/><Relationship Id="rId40716a40c1fcec247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40716a40c1fcec247.jpg"/><Relationship Id="rId49506a40c1fcf0108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49506a40c1fcf0108.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417560211" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873429098" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94346a40d5c4b585c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId44096a40d5c4b58c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId47216a40d5c4b60bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId45456a40d5c4b8c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId75246a40d5c4b8cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId18336a40d5c4b947c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId85936a40d5c4b96e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId19306a40d5c4b973d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId39026a40d5c4b9c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId77606a40d5c4b9cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId66196a40d5c4b9d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId44066a40d5c4b9da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId70636a40d5c4b9e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId63766a40d5c4bb054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId73116a40d5c4bb0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId38356a40d5c4bb1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId16186a40d5c4bb1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId16906a40d5c4bb632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId20176a40d5c4bbafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67076a40d5c4bbbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId22926a40d5c4b5f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22926a40d5c4b5f84.jpg"/><Relationship Id="rId60876a40d5c4b8081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60876a40d5c4b8081.jpg"/><Relationship Id="rId76146a40d5c4bbecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76146a40d5c4bbecf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>