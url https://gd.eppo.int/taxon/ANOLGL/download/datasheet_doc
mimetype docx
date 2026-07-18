--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94346a40d5c4b585c" w:history="1">
+            <w:hyperlink r:id="rId69566a5b418d03cfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44096a40d5c4b58c7" w:history="1">
+            <w:hyperlink r:id="rId65076a5b418d03d69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59240150" name="name73926a40d5c4b5f85" descr="18681.jpg"/>
+                  <wp:docPr id="83155677" name="name23746a5b418d04418" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22926a40d5c4b5f84" cstate="print"/>
+                          <a:blip r:embed="rId16796a5b418d04416" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47216a40d5c4b60bb" w:history="1">
+            <w:hyperlink r:id="rId97596a5b418d04571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11146884" name="name56596a40d5c4b8085" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="34170647" name="name30986a5b418d06543" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60876a40d5c4b8081" cstate="print"/>
+                    <a:blip r:embed="rId17236a5b418d06540" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456a40d5c4b8c36" w:history="1">
+      <w:hyperlink r:id="rId72446a5b418d070fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a40d5c4b8cc9" w:history="1">
+      <w:hyperlink r:id="rId34996a5b418d0718c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18336a40d5c4b947c" w:history="1">
+      <w:hyperlink r:id="rId79966a5b418d0793b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85936a40d5c4b96e9" w:history="1">
+      <w:hyperlink r:id="rId30936a5b418d07ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19306a40d5c4b973d" w:history="1">
+      <w:hyperlink r:id="rId31446a5b418d07c08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39026a40d5c4b9c8c" w:history="1">
+      <w:hyperlink r:id="rId27906a5b418d08149" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77606a40d5c4b9cee" w:history="1">
+      <w:hyperlink r:id="rId97626a5b418d081ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66196a40d5c4b9d4c" w:history="1">
+      <w:hyperlink r:id="rId33836a5b418d0820a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44066a40d5c4b9da9" w:history="1">
+      <w:hyperlink r:id="rId98546a5b418d08267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70636a40d5c4b9e08" w:history="1">
+      <w:hyperlink r:id="rId17736a5b418d082c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63766a40d5c4bb054" w:history="1">
+      <w:hyperlink r:id="rId21036a5b418d09524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a40d5c4bb0d9" w:history="1">
+      <w:hyperlink r:id="rId53226a5b418d095a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38356a40d5c4bb1d6" w:history="1"/>
-      <w:hyperlink r:id="rId16186a40d5c4bb1dd" w:history="1">
+      <w:hyperlink r:id="rId56726a5b418d096a6" w:history="1"/>
+      <w:hyperlink r:id="rId40886a5b418d096ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16906a40d5c4bb632" w:history="1">
+      <w:hyperlink r:id="rId12036a5b418d09b13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20176a40d5c4bbafe" w:history="1">
+      <w:hyperlink r:id="rId92836a5b418d09fc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67076a40d5c4bbbc7" w:history="1">
+      <w:hyperlink r:id="rId20456a5b418d0a08e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78707482" name="name83656a40d5c4bbed1" descr="eu_funding_250.png"/>
+            <wp:docPr id="1289752" name="name58376a5b418d0a118" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76146a40d5c4bbecf" cstate="print"/>
+                    <a:blip r:embed="rId71356a5b418d0a116" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67193410">
+  <w:abstractNum w:abstractNumId="16278386">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47500976">
+    <w:lvl w:ilvl="0" w:tplc="96437948">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47500976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96437948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67193409">
+  <w:abstractNum w:abstractNumId="16278385">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69705945">
+    <w:lvl w:ilvl="0" w:tplc="13523534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67193409">
-    <w:abstractNumId w:val="67193409"/>
+  <w:num w:numId="16278385">
+    <w:abstractNumId w:val="16278385"/>
   </w:num>
-  <w:num w:numId="67193410">
-    <w:abstractNumId w:val="67193410"/>
+  <w:num w:numId="16278386">
+    <w:abstractNumId w:val="16278386"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId417560211" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId873429098" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94346a40d5c4b585c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId44096a40d5c4b58c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId47216a40d5c4b60bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId45456a40d5c4b8c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId75246a40d5c4b8cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId18336a40d5c4b947c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId85936a40d5c4b96e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId19306a40d5c4b973d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId39026a40d5c4b9c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId77606a40d5c4b9cee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId66196a40d5c4b9d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId44066a40d5c4b9da9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId70636a40d5c4b9e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId63766a40d5c4bb054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId73116a40d5c4bb0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId38356a40d5c4bb1d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId16186a40d5c4bb1dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId16906a40d5c4bb632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId20176a40d5c4bbafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67076a40d5c4bbbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId22926a40d5c4b5f84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22926a40d5c4b5f84.jpg"/><Relationship Id="rId60876a40d5c4b8081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60876a40d5c4b8081.jpg"/><Relationship Id="rId76146a40d5c4bbecf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76146a40d5c4bbecf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435279924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153719838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69566a5b418d03cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId65076a5b418d03d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId97596a5b418d04571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId72446a5b418d070fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId34996a5b418d0718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId79966a5b418d0793b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId30936a5b418d07ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId31446a5b418d07c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId27906a5b418d08149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId97626a5b418d081ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId33836a5b418d0820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId98546a5b418d08267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId17736a5b418d082c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId21036a5b418d09524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId53226a5b418d095a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId56726a5b418d096a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId40886a5b418d096ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId12036a5b418d09b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId92836a5b418d09fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20456a5b418d0a08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId16796a5b418d04416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16796a5b418d04416.jpg"/><Relationship Id="rId17236a5b418d06540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a5b418d06540.jpg"/><Relationship Id="rId71356a5b418d0a116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71356a5b418d0a116.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>