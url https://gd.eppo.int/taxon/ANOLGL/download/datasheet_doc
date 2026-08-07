--- v13 (2026-07-18)
+++ v14 (2026-08-07)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69566a5b418d03cfc" w:history="1">
+            <w:hyperlink r:id="rId89446a75d84673d49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65076a5b418d03d69" w:history="1">
+            <w:hyperlink r:id="rId67436a75d84673db9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83155677" name="name23746a5b418d04418" descr="18681.jpg"/>
+                  <wp:docPr id="91893271" name="name47886a75d8467470d" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16796a5b418d04416" cstate="print"/>
+                          <a:blip r:embed="rId12476a75d8467470b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97596a5b418d04571" w:history="1">
+            <w:hyperlink r:id="rId64046a75d8467487c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34170647" name="name30986a5b418d06543" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="34881851" name="name76516a75d84676e04" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17236a5b418d06540" cstate="print"/>
+                    <a:blip r:embed="rId95266a75d84676e00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72446a5b418d070fd" w:history="1">
+      <w:hyperlink r:id="rId35256a75d84677ab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34996a5b418d0718c" w:history="1">
+      <w:hyperlink r:id="rId44396a75d84677b4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79966a5b418d0793b" w:history="1">
+      <w:hyperlink r:id="rId68926a75d84678381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30936a5b418d07ba8" w:history="1">
+      <w:hyperlink r:id="rId65866a75d84678657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31446a5b418d07c08" w:history="1">
+      <w:hyperlink r:id="rId45456a75d846786b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27906a5b418d08149" w:history="1">
+      <w:hyperlink r:id="rId65716a75d84678c14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97626a5b418d081ab" w:history="1">
+      <w:hyperlink r:id="rId85916a75d84678c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33836a5b418d0820a" w:history="1">
+      <w:hyperlink r:id="rId69216a75d84678cda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98546a5b418d08267" w:history="1">
+      <w:hyperlink r:id="rId24886a75d84678d39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17736a5b418d082c5" w:history="1">
+      <w:hyperlink r:id="rId59036a75d84678d9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21036a5b418d09524" w:history="1">
+      <w:hyperlink r:id="rId32766a75d8467a0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53226a5b418d095a8" w:history="1">
+      <w:hyperlink r:id="rId24366a75d8467a147" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56726a5b418d096a6" w:history="1"/>
-      <w:hyperlink r:id="rId40886a5b418d096ad" w:history="1">
+      <w:hyperlink r:id="rId97266a75d8467a250" w:history="1"/>
+      <w:hyperlink r:id="rId71606a75d8467a257" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12036a5b418d09b13" w:history="1">
+      <w:hyperlink r:id="rId60196a75d8467a6ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92836a5b418d09fc7" w:history="1">
+      <w:hyperlink r:id="rId83716a75d8467abaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20456a5b418d0a08e" w:history="1">
+      <w:hyperlink r:id="rId48446a75d8467ac79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1289752" name="name58376a5b418d0a118" descr="eu_funding_250.png"/>
+            <wp:docPr id="96817290" name="name14916a75d8467b1c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71356a5b418d0a116" cstate="print"/>
+                    <a:blip r:embed="rId48366a75d8467b1c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16278386">
+  <w:abstractNum w:abstractNumId="34678512">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96437948">
+    <w:lvl w:ilvl="0" w:tplc="40219412">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96437948" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40219412" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16278385">
+  <w:abstractNum w:abstractNumId="34678511">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13523534">
+    <w:lvl w:ilvl="0" w:tplc="30484994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16278385">
-    <w:abstractNumId w:val="16278385"/>
+  <w:num w:numId="34678511">
+    <w:abstractNumId w:val="34678511"/>
   </w:num>
-  <w:num w:numId="16278386">
-    <w:abstractNumId w:val="16278386"/>
+  <w:num w:numId="34678512">
+    <w:abstractNumId w:val="34678512"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId435279924" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId153719838" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69566a5b418d03cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId65076a5b418d03d69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId97596a5b418d04571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId72446a5b418d070fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId34996a5b418d0718c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId79966a5b418d0793b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId30936a5b418d07ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId31446a5b418d07c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId27906a5b418d08149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId97626a5b418d081ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId33836a5b418d0820a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId98546a5b418d08267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId17736a5b418d082c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId21036a5b418d09524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId53226a5b418d095a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId56726a5b418d096a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId40886a5b418d096ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId12036a5b418d09b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId92836a5b418d09fc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20456a5b418d0a08e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId16796a5b418d04416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16796a5b418d04416.jpg"/><Relationship Id="rId17236a5b418d06540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17236a5b418d06540.jpg"/><Relationship Id="rId71356a5b418d0a116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71356a5b418d0a116.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686152475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId186657001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89446a75d84673d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId67436a75d84673db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId64046a75d8467487c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId35256a75d84677ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId44396a75d84677b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId68926a75d84678381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId65866a75d84678657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId45456a75d846786b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId65716a75d84678c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId85916a75d84678c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId69216a75d84678cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId24886a75d84678d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId59036a75d84678d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId32766a75d8467a0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId24366a75d8467a147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId97266a75d8467a250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId71606a75d8467a257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId60196a75d8467a6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId83716a75d8467abaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48446a75d8467ac79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId12476a75d8467470b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12476a75d8467470b.jpg"/><Relationship Id="rId95266a75d84676e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95266a75d84676e00.jpg"/><Relationship Id="rId48366a75d8467b1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48366a75d8467b1c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>