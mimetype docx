--- v14 (2026-08-07)
+++ v15 (2026-08-27)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian long-horned beetle, Asian longhorn beetle, basicosta white-spotted longicorn beetle, starry sky beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89446a75d84673d49" w:history="1">
+            <w:hyperlink r:id="rId53796a904e34b4a15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures, Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67436a75d84673db9" w:history="1">
+            <w:hyperlink r:id="rId92076a904e34b4a86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91893271" name="name47886a75d8467470d" descr="18681.jpg"/>
+                  <wp:docPr id="49370418" name="name77816a904e34b5379" descr="18681.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18681.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12476a75d8467470b" cstate="print"/>
+                          <a:blip r:embed="rId89776a904e34b5378" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64046a75d8467487c" w:history="1">
+            <w:hyperlink r:id="rId35056a904e34b54a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3840,63 +3840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first found in 2007 in Lombardia Region (EPPO RS, 2007/166, 2014/023). It was later found in Veneto, Marche and Piemonte Regions in 2009, 2013 and 2018, respectively. Additional local outbreaks have been observed in other European countries and new interceptions are frequently reported (EPPO, 2020a). The beetle has been detected in Lebanon in 2015 and 2016 (Moussa &amp; Cocquempot, 2017). However, in all new outbreaks it is subject to eradication measures. In January 2021, Austria declared the successful eradication of the pest from its territory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34881851" name="name76516a75d84676e04" descr="ANOLGL_distribution_map.jpg"/>
+            <wp:docPr id="85009994" name="name61086a904e34b787a" descr="ANOLGL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLGL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95266a75d84676e00" cstate="print"/>
+                    <a:blip r:embed="rId63186a904e34b7876" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5348,85 +5348,85 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2007; Pennacchio </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2012). An EPPO diagnostic protocol for this pest is in preparation. Molecular identification of specimens can be performed using DNA barcoding (see EPPO Standard PM 7/129 (EPPO, 2016b)). In the Barcode of Life Data System (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35256a75d84677ab7" w:history="1">
+      <w:hyperlink r:id="rId62516a904e34b8480" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BOLDSYSTEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, sequences of at least 50 haplotypes are available. In EPPO-Q-bank, sequences from 16 curated specimens are available (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44396a75d84677b4b" w:history="1">
+      <w:hyperlink r:id="rId51316a904e34b8511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -6573,51 +6573,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) Invasive Species Compendium. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Asian longhorned beetle) – Datasheet. Last modified 25 November 2019. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68926a75d84678381" w:history="1">
+      <w:hyperlink r:id="rId39716a904e34b8d38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5557 </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6962,101 +6962,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019a) Hoppe B, Schrader G, Kinkar M &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Supporting Publication 2019:EN-1750. 30 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65866a75d84678657" w:history="1">
+      <w:hyperlink r:id="rId14046a904e34b8fe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1750</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019b) Baker R, Gilioli G, Behring C, Candiani D, Gogin A, Kaluski T, Kinkar M, Mosbach-Schulz O, Neri FM, Preti S, Rosace MC, Siligato R, Stancanelli G &amp; Tramontini S. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Pest Report and Datasheet to support ranking of EU candidate priority pests. Technical Report. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456a75d846786b3" w:history="1">
+      <w:hyperlink r:id="rId49536a904e34b9047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2786189</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7851,51 +7851,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> found again in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65716a75d84678c14" w:history="1">
+      <w:hyperlink r:id="rId84426a904e34b959e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7910,51 +7910,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2014) EPPO Reporting Service No. 02. Num. Article 2014/023 Update on the situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Lombardia region (IT). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85916a75d84678c79" w:history="1">
+      <w:hyperlink r:id="rId59896a904e34b9604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-2743</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7969,51 +7969,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2015) EPPO Reporting Service No. 07. Num. Article 2015/127 Updated situation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69216a75d84678cda" w:history="1">
+      <w:hyperlink r:id="rId53296a904e34b9663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8028,51 +8028,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2007) EPPO Reporting Service No. 09. Num. Article 2007/166 First record of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24886a75d84678d39" w:history="1">
+      <w:hyperlink r:id="rId46926a904e34b96c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-1199</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8087,51 +8087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO RS (2020) EPPO Reporting Service No. 07. Num. Article 2020/140 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> eradicated from Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59036a75d84678d9b" w:history="1">
+      <w:hyperlink r:id="rId13816a904e34b9723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-4925</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11025,51 +11025,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 57–65.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020a) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a75d8467a0bd" w:history="1">
+      <w:hyperlink r:id="rId52376a904e34baaba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Scheda informativa. </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Anoplophora chinensis</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11108,51 +11108,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24366a75d8467a147" w:history="1">
+      <w:hyperlink r:id="rId55996a904e34bab47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">App FitoDetective</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11261,52 +11261,52 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 202–205 (in Chinese).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sawyer A (2008) Asian longhorned beetle: annotated host list. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97266a75d8467a250" w:history="1"/>
-      <w:hyperlink r:id="rId71606a75d8467a257" w:history="1">
+      <w:hyperlink r:id="rId98306a904e34bac4c" w:history="1"/>
+      <w:hyperlink r:id="rId73336a904e34bac53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11963,51 +11963,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 674–678.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (1998) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60196a75d8467a6ef" w:history="1">
+      <w:hyperlink r:id="rId25706a904e34bb0c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Asian long horn beetle web pages.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 9 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12697,51 +12697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83716a75d8467abaf" w:history="1">
+      <w:hyperlink r:id="rId25906a904e34bb5a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12817,90 +12817,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 497-501. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48446a75d8467ac79" w:history="1">
+      <w:hyperlink r:id="rId61856a904e34bb674" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1999.tb01426.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96817290" name="name14916a75d8467b1c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="37822163" name="name86306a904e34bb6e9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48366a75d8467b1c1" cstate="print"/>
+                    <a:blip r:embed="rId62726a904e34bb6e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12998,137 +12998,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34678512">
+  <w:abstractNum w:abstractNumId="78566040">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40219412">
+    <w:lvl w:ilvl="0" w:tplc="31746204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40219412" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31746204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34678511">
+  <w:abstractNum w:abstractNumId="78566039">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30484994">
+    <w:lvl w:ilvl="0" w:tplc="32266015">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13880,55 +13880,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34678511">
-    <w:abstractNumId w:val="34678511"/>
+  <w:num w:numId="78566039">
+    <w:abstractNumId w:val="78566039"/>
   </w:num>
-  <w:num w:numId="34678512">
-    <w:abstractNumId w:val="34678512"/>
+  <w:num w:numId="78566040">
+    <w:abstractNumId w:val="78566040"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -25478,51 +25478,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686152475" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId186657001" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89446a75d84673d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId67436a75d84673db9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId64046a75d8467487c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId35256a75d84677ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId44396a75d84677b4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId68926a75d84678381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId65866a75d84678657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId45456a75d846786b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId65716a75d84678c14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId85916a75d84678c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId69216a75d84678cda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId24886a75d84678d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId59036a75d84678d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId32766a75d8467a0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId24366a75d8467a147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId97266a75d8467a250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId71606a75d8467a257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId60196a75d8467a6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId83716a75d8467abaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48446a75d8467ac79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId12476a75d8467470b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12476a75d8467470b.jpg"/><Relationship Id="rId95266a75d84676e00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95266a75d84676e00.jpg"/><Relationship Id="rId48366a75d8467b1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48366a75d8467b1c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId240527490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454645459" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53796a904e34b4a15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/" TargetMode="External"/><Relationship Id="rId92076a904e34b4a86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/categorization" TargetMode="External"/><Relationship Id="rId35056a904e34b54a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLGL/photos" TargetMode="External"/><Relationship Id="rId62516a904e34b8480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Symptoms%20Most%20of%20the%20symptoms%20of%20A.%20glabripennis%20tend%20to%20be%20detected%20from%20approximately%201.5%20m%20above%20the%20ground%20up%20to%20the%20middle%20of%20the%20crown%20(EPPO,%202013)%20and%20are%20associated%20with%20the%20activities%20of%20its%20different%20life%20stages%20(Ric%20et%20al.,%202007;%20Haack%20et%20al.,%202010;%20EFSA,%202019a)%3A%201)%20the%20female%20oviposition%20activity%20%E2%80%93%20rounded%20pits%20are%20visible%20on%20the%20bark%20for%20few%20weeks%20after%20oviposition%20and%20the%20sap%20oozing%20out%20of%20freshly%20cut%20pits%20may%20be%20also%20observed;%20occasionally,%20A.%20glabripennis%20produces%20T-shaped%20oviposition%20slits%20which%20are%20the%20same%20as%20those%20produced%20by%20A.%20chinensis%20(Haack%20et%20al.,%202010);%202)%20the%20larvae%20feeding%20activity%20within%20the%20wood%20%E2%80%93%20galleries%20under%20the%20bark%20and,%20later,%20tunnels%20in%20the%20wood%20can%20be%20recognized;%20given%20that%20the%20frass%20is%20deposited%20within%20the%20larval%20galleries,%20the%20presence%20of%20large%20amounts%20of%20frass%20and%20wood%20shavings%20is%20rare;%203)%20the%20emergence%20of%20mature%20adults%20%E2%80%93%20circular%20exit%20holes%20(10-15%20mm%20in%20diameter),%20usually%20located%20above%20oviposition%20pits,%20are%20visible%20on%20the%20upper%20part%20of%20the%20trunk%20and%20main%20branches;%20masses%20of%20wood%20shavings%20extruding%20from%20round%20exit%20holes%20are%20also%20signs%20that%20adults%20have%20emerged%20from%20infested%20wood.%20Piles%20of%20wood%20shavings%20also%20collect%20at%20the%20base%20of%20infested%20trees;%204)%20the%20adult%20feeding%20activity%20%E2%80%93%20leaves,%20petioles,%20the%20bark%20of%20young%20branches%20(1-3%20years)%20and%20shoots%20can%20be%20damaged;%20however,%20feeding%20sites%20of%20the%20adults%20are%20visible%20only%20for%20few%20weeks%20(EFSA,%202019a).%20Damage%20to%20woody%20tissue%20(Sj%C3%B6man%20et%20al.,%202014)%20results%20in%20heavy%20sap%20flow%20from%20wounds%20which%20are%20then%20liable%20to%20attack%20by%20secondary%20pests%20and%20pathogens.%20%20More%20general%20symptoms%20can%20be%20observed%20on%20trees%20these%20include%20wilting%20foliage,%20sectorial%20crown%20discoloration,%20branch%20desiccation%20and%20deformation%20of%20bark.%20However,%20it%20should%20be%20noted%20that%20the%20crowns%20remain%20asymptomatic%20for%20at%20least%203-4%20years%20after%20the%20beginning%20of%20the%20infestation.%20Although%20larval%20galleries%20cannot%20be%20observed%20on%20living%20trees,%20they%20are%20a%20useful%20indicator%20of%20infestation%20on%20processed%20wood%20(e.g.,%20wood%20packaging%20material).%20%20Morphology%20%20Eggs%20The%20eggs%20are%205-7%20mm%20in%20length,%20oblong,%20with%20a%20shape%20similar%20to%20a%20rice%20grain%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20EFSA,%202019a).%20When%20laid,%20the%20egg%20is%20white,%20but%20during%20development%20it%20becomes%20yellowish-brown.%20The%20ends%20of%20the%20eggs%20are%20slightly%20concave%20(Peng%20and%20Liu,%201992).%20%20Larvae%20The%20larvae%20comprise%20a%20head%20segment,%20three%20thoracic%20segments%20and%20several%20abdominal%20segments.%20The%20head%20is%20brown,%20while%20thoracic%20and%20abdominal%20segments%20are%20typically%20cream%20coloured.%20The%20first%20segment%20of%20the%20thorax%20is%20the%20largest%20and%20has%20a%20brown%20sclerotized%20shield%20on%20the%20dorsal%20side.%20The%20body%20tapers%20from%20thorax%20to%20abdomen.%20The%20young%20larvae%20measure%20between%207%20and%2020%20mm,%20the%20mature%20larvae%20between%2030%20and%2060%20mm%20(Cavey%20et%20al.,%201998;%20Ric%20et%20al.,%202007;%20EFSA,%202019a).%20Larvae%20have%20neither%20legs%20nor%20bristles.%20%20Pupae%20The%20pupae%20are%20whitish,%2027-38%20mm%20by%2011%20mm%20(Lieu,%201945;%20Lingafelter%20&amp;%20Hoebeke,%202002;%20Ric%20et%20al.,%202007).%20The%20shape%20is%20typical%20of%20cerambycids%20with%20antenna%20which%20are%20visible%20in%20the%20ventral%20position%20and%20spiral-shaped%20(EFSA,%202019a).%20%20Adults%20Adults%20have%20a%20typically%20cerambycid%20shape.%20Males%20are%2019-32%20mm%20long%20by%206.5-11%20mm%20wide;%20females%20are%2022-36%20mm%20long%20by%208-12%20mm%20wide%20(Ric%20et%20al.,%202007).%20The%20body%20is%20jet-black,%20glossy%20and%20may%20have%20a%20bluish%20tinge.%20The%20elytra%20have%20about%2010-20%20distinct%20irregular-shaped%20white%20or%20yellow%20spots,%20although%20in%20rare%20instances%20the%20number%20of%20patches%20ranges%20from%200%20to%20over%2060%20(Lingafelter%20&amp;%20Hoebeke,%202002;%20pers.%20comm.%20Dr%20M%20Faccoli,%20University%20of%20Padova,%202019).%20The%20major%20distinction%20between%20the%20adults%20of%20A.%20glabripennis%20and%20A.%20chinensis,%20the%20citrus%20long-horned%20beetle,%20is%20the%20lack%20of%20small%20projections%20(tubercles)%20on%20the%20basal%20quarter%20of%20each%20elytron%20in%20A.%20glabripennis%20(Thomas,%202004;%20Haack%20et%20al.,%202010;%20EPPO,%202016a).%20The%20antennae%20have%2011%20segments%20with%20an%20alternate%20blue-white%20and%20blue-black%20banding%20pattern%20(Ric%20et%20al.,%202006).%20Males%20have%20antennae%20which%20are%20clearly%20longer%20than%20their%20body,%20while%20in%20females%20these%20are%20as%20long%20as%20their%20body%20(EFSA,%202019a).%20The%20ratio%20of%20antennal%20length%20to%20body%20length%20ranges%20is%20about%201.6-2.5%20for%20males%20and%201.2-1.8%20for%20females%20(Ric%20et%20al.,%202007).%20%20Detection%20and%20inspection%20methods%20Visual%20inspections%20and%20traps%20The%20visual%20inspection%20of%20plants%20to%20detect%20the%20presence%20of%20A.%20glabripennis%20(in%20its%20various%20life%20stages)%20and/or%20the%20signs%20of%20infestation%20is%20pivotal,%20representing%20the%20first%20stage%20of%20the%20diagnosis%20process.%20The%20visual%20inspection%20should%20be%20performed%20at%20crown%20level%20where%20oviposition%20and%20adult%20emergence%20occur.%20Depending%20on%20survey%20conditions%20and%20to%20improve%20the%20pest%20detection,%20the%20inspections%20can%20be%20conducted%20using%20binoculars,%20bucket%20trucks%20or%20tree%20climbers%20(Haack%20et%20al.,%202010).%20In%20some%20European%20countries,%20the%20visual%20inspection%20of%20plants%20is%20performed%20both%20in%20summer,%20to%20detect%20symptoms%20of%20the%20activities%20of%20different%20life%20stages%20of%20the%20pest,%20and%20in%20winter,%20to%20detect%20the%20circular%20exit%20holes%20of%20adults%20(EFSA,%202019a).%20Lombardia%20Region%20(Italy)%20considers%20that%20the%20most%20effective%20surveillance%20strategy%20is%20to%20carry%20out%20survey%20activities%20at%20the%20end%20of%20the%20summer%20to%20detect%20fresh%20signs%20of%20pest%20presence%20and%20repeat%20them%20during%20the%20period%20of%20absence%20of%20leaves%20by%20combining%20the%20use%20of%20binoculars,%20bucket%20trucks%20and%20tree%20climbers%20(Regione%20Lombardia,%202020a).%20%20However,%20other%20detection%20methods%20can%20be%20useful%20to%20improve%20the%20inspection%20process.%20In%20several%20EPPO%20countries%20the%20use%20of%20sniffer%20dogs%20can%20be%20a%20sensitive%20and%20useful%20inspection%20strategy%20(Hoyer-Tomiczek%20et%20al.,%202016).%20A%20real-time%20PCR%20test%20allowing%20the%20detection%20of%20A.%20glabripennis%20DNA%20in%20frass%20is%20under%20development%20(pers.%20comm.%20Dr%20A%20Taddei,%20ANSES%20Plant%20Health%20Laboratory,%20FR,%202020).%20%20Traps%20baited%20with%20male%20pheromones%20and%20different%20combinations%20of%20plant-derived%20volatiles%20can%20be%20used%20to%20catch%20adults%20of%20A.%20glabripennis.%20Traps%20can%20be%20used%20to%20monitor%20the%20areas%20where%20A.%20glabripennis%20has%20not%20yet%20been%20detected%20and%20to%20delimit%20the%20boundaries%20of%20an%20area%20considered%20to%20be%20infested%20by%20A.%20glabripennis%20(EFSA,%202019a).%20In%20Italy%20(Lombardia%20Region),%20where%20traps%20have%20been%20used%20for%20many%20years,%20the%20best%20results%20have%20been%20obtained%20in%20the%20recently%20discovered%20outbreaks%20and%20in%20those%20where%20eradication%20is%20close%20to%20being%20achieved.%20In%20addition,%20the%20traps%20are%20used%20for%20early%20detection%20in%20sites%20considered%20to%20be%20at%20risk%20(e.g.,%20stone%20importers%20from%20areas%20where%20the%20pest%20is%20widely%20distributed)%20(Regione%20Lombardia,%202020a).%20Additional%20information%20on%20tree%20monitoring%20is%20available%20in%20EPPO%20Standard%20PM%209/15(1)%20(EPPO,%202013).%20Finally,%20activities%20to%20raise%20professional%20and%20public%20awareness%20concerning%20the%20threat%20of%20A.%20glabripennis%20are%20important.%20For%20instance,%20in%20the%20Lombardia%20Region%20(Italy),%20since%20the%20beginning%20of%20the%20infestation%20(Maspero%20et%20al.,%202007),%20a%20notable%20communication%20campaign%20has%20been%20held%20(Ciampitti%20&amp;%20Cavagna,%202014).%20Citizens%20also%20support%20the%20surveillance%20of%20A.%20glabripennis%20through%20the%20citizen%20science%20app%20FitoDetective%20(Regione%20Lombardia,%202020b).%20%20Identification%20of%20A.%20glabripennis%20Morphological%20identification%20of%20A.%20glabripennis%20is%20possible%20on%20late%20instar%20larvae%20and%20adults.%20For%20this%20purpose,%20a%20number%20of%20useful%20taxonomical%20keys%20and%20guides%20are%20available%20in%20the%20literature%20(e.g.,%20Lingafelter%20&amp;%20Hoebecke,%202002;%20Ric%20et%20al.,%202007;%20Pennacchio%20et%20al.,%202012).%20An%20EPPO%20diagnostic%20protocol%20for%20this%20pest%20is%20in%20preparation.%20Molecular%20identification%20of%20specimens%20can%20be%20performed%20using%20DNA%20barcoding%20(see%20EPPO%20Standard%20PM%207/129%20(EPPO,%202016b)).%20In%20the%20Barcode%20of%20Life%20Data%20System%20(BOLDSYSTEMS,%20available%20at%3A%20https%3A//v3.boldsystems.org/),%20sequences%20of%20at%20least%2050%20haplotypes%20are%20available.%20In%20EPPO-Q-bank,%20sequences%20from%2016%20curated%20specimens%20are%20available%20(EPPO-Q-bank,%202020)." TargetMode="External"/><Relationship Id="rId51316a904e34b8511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/" TargetMode="External"/><Relationship Id="rId39716a904e34b8d38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5557" TargetMode="External"/><Relationship Id="rId14046a904e34b8fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1750" TargetMode="External"/><Relationship Id="rId49536a904e34b9047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2786189" TargetMode="External"/><Relationship Id="rId84426a904e34b959e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2014-02-en.pdf" TargetMode="External"/><Relationship Id="rId59896a904e34b9604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-2743" TargetMode="External"/><Relationship Id="rId53296a904e34b9663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId46926a904e34b96c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-1199" TargetMode="External"/><Relationship Id="rId13816a904e34b9723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-4925" TargetMode="External"/><Relationship Id="rId52376a904e34baaba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId55996a904e34bab47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId98306a904e34bac4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aphis.usda.gov/plant%20health/plant%20pest%20info/asian%20lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId73336a904e34bac53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/plant_health/plant_pest_info/asian_lhb/downloads/hostlist.pdf" TargetMode="External"/><Relationship Id="rId25706a904e34bb0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aphis.usda.gov/aphis/resources/pests-diseases/asian-longhorned-beetle" TargetMode="External"/><Relationship Id="rId25906a904e34bb5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61856a904e34bb674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1999.tb01426.x" TargetMode="External"/><Relationship Id="rId89776a904e34b5378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89776a904e34b5378.jpg"/><Relationship Id="rId63186a904e34b7876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63186a904e34b7876.jpg"/><Relationship Id="rId62726a904e34bb6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62726a904e34bb6e8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>