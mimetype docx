--- v13 (2026-08-30)
+++ v14 (2026-10-06)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87576a946d51eaae4" w:history="1">
+            <w:hyperlink r:id="rId35076ac45f81edc38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33166a946d51eab51" w:history="1">
+            <w:hyperlink r:id="rId92166ac45f81edca2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39637679" name="name42186a946d51eb353" descr="11774.jpg"/>
+                  <wp:docPr id="2103699" name="name82096ac45f81edd64" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70936a946d51eb352" cstate="print"/>
+                          <a:blip r:embed="rId93796ac45f81edd63" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47906a946d51eb460" w:history="1">
+            <w:hyperlink r:id="rId33546ac45f81ede55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,105 +5513,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12530333" name="name88656a946d51edfb1" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="96326865" name="name99136ac45f81f3102" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35356a946d51edfad" cstate="print"/>
+                    <a:blip r:embed="rId26816ac45f81f30ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Croatia, Italy (mainland), Türkiye</w:t>
+        <w:t xml:space="preserve"> Austria, Croatia, Italy (mainland), Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Aomen (Macau), Fujian, Gansu, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Hubei, Hunan, Jiangsu, Jiangxi, Liaoning, Shaanxi, Sichuan, Xianggang (Hong Kong), Xizhang, Yunnan, Zhejiang), Indonesia (Sumatra), Japan (Hokkaido, Honshu, Kyushu, Ryukyu Archipelago, Shikoku), Korea, Democratic People's Republic of, Korea, Republic of, Malaysia (West), Myanmar, Philippines, Taiwan, Vietnam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47016a946d51ef22e" w:history="1">
+      <w:hyperlink r:id="rId71286ac45f82000d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47076a946d51efbac" w:history="1">
+      <w:hyperlink r:id="rId39296ac45f8200a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51956a946d51f05b9" w:history="1">
+      <w:hyperlink r:id="rId27126ac45f82013d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88246a946d51f0b24" w:history="1">
+      <w:hyperlink r:id="rId27466ac45f82015e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55726a946d51f0bbf" w:history="1">
+      <w:hyperlink r:id="rId17596ac45f8201631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86186a946d51f0f31" w:history="1">
+      <w:hyperlink r:id="rId79636ac45f820182d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46816a946d51f130a" w:history="1">
+      <w:hyperlink r:id="rId38686ac45f8201b18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37405499" name="name18926a946d51f14a0" descr="eu_funding_250.png"/>
+            <wp:docPr id="42437341" name="name20616ac45f8203e14" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44006a946d51f149f" cstate="print"/>
+                    <a:blip r:embed="rId38446ac45f8203e11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68815151">
+  <w:abstractNum w:abstractNumId="58046408">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19693636">
+    <w:lvl w:ilvl="0" w:tplc="92194977">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19693636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92194977" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68815150">
+  <w:abstractNum w:abstractNumId="58046407">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87130785">
+    <w:lvl w:ilvl="0" w:tplc="16241815">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68815150">
-    <w:abstractNumId w:val="68815150"/>
+  <w:num w:numId="58046407">
+    <w:abstractNumId w:val="58046407"/>
   </w:num>
-  <w:num w:numId="68815151">
-    <w:abstractNumId w:val="68815151"/>
+  <w:num w:numId="58046408">
+    <w:abstractNumId w:val="58046408"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821159594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315291300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87576a946d51eaae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId33166a946d51eab51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId47906a946d51eb460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId47016a946d51ef22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId47076a946d51efbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId51956a946d51f05b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId88246a946d51f0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId55726a946d51f0bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId86186a946d51f0f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId46816a946d51f130a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70936a946d51eb352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936a946d51eb352.jpg"/><Relationship Id="rId35356a946d51edfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35356a946d51edfad.jpg"/><Relationship Id="rId44006a946d51f149f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44006a946d51f149f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935698431" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977722815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35076ac45f81edc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId92166ac45f81edca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId33546ac45f81ede55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId71286ac45f82000d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId39296ac45f8200a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId27126ac45f82013d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId27466ac45f82015e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId17596ac45f8201631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId79636ac45f820182d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId38686ac45f8201b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93796ac45f81edd63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93796ac45f81edd63.jpg"/><Relationship Id="rId26816ac45f81f30ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26816ac45f81f30ff.jpg"/><Relationship Id="rId38446ac45f8203e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38446ac45f8203e11.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>