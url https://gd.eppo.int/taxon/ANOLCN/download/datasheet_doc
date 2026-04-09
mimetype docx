--- v6 (2026-03-11)
+++ v7 (2026-04-09)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924169b15fd2c9ddb" w:history="1">
+            <w:hyperlink r:id="rId371169d6ed9f68761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId989769b15fd2c9e4b" w:history="1">
+            <w:hyperlink r:id="rId199769d6ed9f687e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5719392" name="name723769b15fd2ca3b9" descr="11774.jpg"/>
+                  <wp:docPr id="37820185" name="name444069d6ed9f68f68" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId379669b15fd2ca3b7" cstate="print"/>
+                          <a:blip r:embed="rId884069d6ed9f68f66" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId466769b15fd2ca4f9" w:history="1">
+            <w:hyperlink r:id="rId735769d6ed9f69071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68239367" name="name208869b15fd2cdb4d" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="48524356" name="name861969d6ed9f6bd64" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId352869b15fd2cdb4a" cstate="print"/>
+                    <a:blip r:embed="rId319969d6ed9f6bd61" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193969b15fd2cf1b9" w:history="1">
+      <w:hyperlink r:id="rId250369d6ed9f6d23b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137969b15fd2cfcd0" w:history="1">
+      <w:hyperlink r:id="rId723369d6ed9f6dbac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293769b15fd2d06de" w:history="1">
+      <w:hyperlink r:id="rId985169d6ed9f6e542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378069b15fd2d0905" w:history="1">
+      <w:hyperlink r:id="rId278269d6ed9f6e773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683769b15fd2d0948" w:history="1">
+      <w:hyperlink r:id="rId378869d6ed9f6e7b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611769b15fd2d0b44" w:history="1">
+      <w:hyperlink r:id="rId338769d6ed9f6e9ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId812169b15fd2d0e3b" w:history="1">
+      <w:hyperlink r:id="rId852169d6ed9f6ecab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2029938" name="name263769b15fd2d10c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="15915463" name="name375769d6ed9f6f0bd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId549469b15fd2d10c3" cstate="print"/>
+                    <a:blip r:embed="rId732569d6ed9f6f0bb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47814026">
+  <w:abstractNum w:abstractNumId="62973845">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44604712">
+    <w:lvl w:ilvl="0" w:tplc="55708082">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44604712" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55708082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47814025">
+  <w:abstractNum w:abstractNumId="62973844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88573985">
+    <w:lvl w:ilvl="0" w:tplc="19261764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47814025">
-    <w:abstractNumId w:val="47814025"/>
+  <w:num w:numId="62973844">
+    <w:abstractNumId w:val="62973844"/>
   </w:num>
-  <w:num w:numId="47814026">
-    <w:abstractNumId w:val="47814026"/>
+  <w:num w:numId="62973845">
+    <w:abstractNumId w:val="62973845"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId228237360" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741752174" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId924169b15fd2c9ddb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId989769b15fd2c9e4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId466769b15fd2ca4f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId193969b15fd2cf1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId137969b15fd2cfcd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId293769b15fd2d06de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId378069b15fd2d0905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId683769b15fd2d0948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId611769b15fd2d0b44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId812169b15fd2d0e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId379669b15fd2ca3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379669b15fd2ca3b7.jpg"/><Relationship Id="rId352869b15fd2cdb4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352869b15fd2cdb4a.jpg"/><Relationship Id="rId549469b15fd2d10c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId549469b15fd2d10c3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826194907" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860270241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId371169d6ed9f68761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId199769d6ed9f687e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId735769d6ed9f69071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId250369d6ed9f6d23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId723369d6ed9f6dbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId985169d6ed9f6e542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId278269d6ed9f6e773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId378869d6ed9f6e7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId338769d6ed9f6e9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId852169d6ed9f6ecab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId884069d6ed9f68f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884069d6ed9f68f66.jpg"/><Relationship Id="rId319969d6ed9f6bd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319969d6ed9f6bd61.jpg"/><Relationship Id="rId732569d6ed9f6f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732569d6ed9f6f0bb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>