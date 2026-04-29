--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371169d6ed9f68761" w:history="1">
+            <w:hyperlink r:id="rId330469f1b94870f78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199769d6ed9f687e2" w:history="1">
+            <w:hyperlink r:id="rId935169f1b94870fe1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37820185" name="name444069d6ed9f68f68" descr="11774.jpg"/>
+                  <wp:docPr id="43762394" name="name985869f1b948710a7" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId884069d6ed9f68f66" cstate="print"/>
+                          <a:blip r:embed="rId782169f1b948710a6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId735769d6ed9f69071" w:history="1">
+            <w:hyperlink r:id="rId540069f1b94871163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48524356" name="name861969d6ed9f6bd64" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="23589829" name="name554569f1b94873ec1" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId319969d6ed9f6bd61" cstate="print"/>
+                    <a:blip r:embed="rId628769f1b94873ebd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250369d6ed9f6d23b" w:history="1">
+      <w:hyperlink r:id="rId389569f1b948754d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723369d6ed9f6dbac" w:history="1">
+      <w:hyperlink r:id="rId653469f1b94875e24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985169d6ed9f6e542" w:history="1">
+      <w:hyperlink r:id="rId896869f1b9487680a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278269d6ed9f6e773" w:history="1">
+      <w:hyperlink r:id="rId621169f1b94876a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId378869d6ed9f6e7b6" w:history="1">
+      <w:hyperlink r:id="rId176969f1b94876a5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338769d6ed9f6e9ae" w:history="1">
+      <w:hyperlink r:id="rId385369f1b94876c5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId852169d6ed9f6ecab" w:history="1">
+      <w:hyperlink r:id="rId668069f1b94876f59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15915463" name="name375769d6ed9f6f0bd" descr="eu_funding_250.png"/>
+            <wp:docPr id="10258043" name="name504769f1b948770ae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId732569d6ed9f6f0bb" cstate="print"/>
+                    <a:blip r:embed="rId829469f1b948770ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62973845">
+  <w:abstractNum w:abstractNumId="81796619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55708082">
+    <w:lvl w:ilvl="0" w:tplc="39216862">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55708082" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39216862" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62973844">
+  <w:abstractNum w:abstractNumId="81796618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19261764">
+    <w:lvl w:ilvl="0" w:tplc="71150098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62973844">
-    <w:abstractNumId w:val="62973844"/>
+  <w:num w:numId="81796618">
+    <w:abstractNumId w:val="81796618"/>
   </w:num>
-  <w:num w:numId="62973845">
-    <w:abstractNumId w:val="62973845"/>
+  <w:num w:numId="81796619">
+    <w:abstractNumId w:val="81796619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId826194907" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860270241" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId371169d6ed9f68761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId199769d6ed9f687e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId735769d6ed9f69071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId250369d6ed9f6d23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId723369d6ed9f6dbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId985169d6ed9f6e542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId278269d6ed9f6e773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId378869d6ed9f6e7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId338769d6ed9f6e9ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId852169d6ed9f6ecab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId884069d6ed9f68f66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId884069d6ed9f68f66.jpg"/><Relationship Id="rId319969d6ed9f6bd61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId319969d6ed9f6bd61.jpg"/><Relationship Id="rId732569d6ed9f6f0bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId732569d6ed9f6f0bb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212925627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551368193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330469f1b94870f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId935169f1b94870fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId540069f1b94871163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId389569f1b948754d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId653469f1b94875e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId896869f1b9487680a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId621169f1b94876a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId176969f1b94876a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId385369f1b94876c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId668069f1b94876f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId782169f1b948710a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782169f1b948710a6.jpg"/><Relationship Id="rId628769f1b94873ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628769f1b94873ebd.jpg"/><Relationship Id="rId829469f1b948770ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829469f1b948770ad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>