--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330469f1b94870f78" w:history="1">
+            <w:hyperlink r:id="rId85976a0c7afa3cfbb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935169f1b94870fe1" w:history="1">
+            <w:hyperlink r:id="rId62956a0c7afa3d02f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43762394" name="name985869f1b948710a7" descr="11774.jpg"/>
+                  <wp:docPr id="13399357" name="name24556a0c7afa3d131" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId782169f1b948710a6" cstate="print"/>
+                          <a:blip r:embed="rId86886a0c7afa3d130" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId540069f1b94871163" w:history="1">
+            <w:hyperlink r:id="rId12016a0c7afa3d26b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23589829" name="name554569f1b94873ec1" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="70336777" name="name74146a0c7afa4200b" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId628769f1b94873ebd" cstate="print"/>
+                    <a:blip r:embed="rId94976a0c7afa42007" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId389569f1b948754d0" w:history="1">
+      <w:hyperlink r:id="rId73686a0c7afa43b41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId653469f1b94875e24" w:history="1">
+      <w:hyperlink r:id="rId60316a0c7afa4451c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896869f1b9487680a" w:history="1">
+      <w:hyperlink r:id="rId90706a0c7afa46ef7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621169f1b94876a19" w:history="1">
+      <w:hyperlink r:id="rId21856a0c7afa47126" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176969f1b94876a5a" w:history="1">
+      <w:hyperlink r:id="rId42426a0c7afa4716f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385369f1b94876c5c" w:history="1">
+      <w:hyperlink r:id="rId44686a0c7afa473ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668069f1b94876f59" w:history="1">
+      <w:hyperlink r:id="rId66076a0c7afa476d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10258043" name="name504769f1b948770ae" descr="eu_funding_250.png"/>
+            <wp:docPr id="80346781" name="name70576a0c7afa48713" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId829469f1b948770ad" cstate="print"/>
+                    <a:blip r:embed="rId61566a0c7afa48711" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81796619">
+  <w:abstractNum w:abstractNumId="31034223">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39216862">
+    <w:lvl w:ilvl="0" w:tplc="45087501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39216862" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45087501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81796618">
+  <w:abstractNum w:abstractNumId="31034222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71150098">
+    <w:lvl w:ilvl="0" w:tplc="16065863">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81796618">
-    <w:abstractNumId w:val="81796618"/>
+  <w:num w:numId="31034222">
+    <w:abstractNumId w:val="31034222"/>
   </w:num>
-  <w:num w:numId="81796619">
-    <w:abstractNumId w:val="81796619"/>
+  <w:num w:numId="31034223">
+    <w:abstractNumId w:val="31034223"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212925627" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId551368193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330469f1b94870f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId935169f1b94870fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId540069f1b94871163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId389569f1b948754d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId653469f1b94875e24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId896869f1b9487680a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId621169f1b94876a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId176969f1b94876a5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId385369f1b94876c5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId668069f1b94876f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId782169f1b948710a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782169f1b948710a6.jpg"/><Relationship Id="rId628769f1b94873ebd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628769f1b94873ebd.jpg"/><Relationship Id="rId829469f1b948770ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829469f1b948770ad.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994323224" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162144803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85976a0c7afa3cfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId62956a0c7afa3d02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId12016a0c7afa3d26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId73686a0c7afa43b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId60316a0c7afa4451c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId90706a0c7afa46ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId21856a0c7afa47126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId42426a0c7afa4716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId44686a0c7afa473ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId66076a0c7afa476d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86886a0c7afa3d130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86886a0c7afa3d130.jpg"/><Relationship Id="rId94976a0c7afa42007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94976a0c7afa42007.jpg"/><Relationship Id="rId61566a0c7afa48711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61566a0c7afa48711.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>