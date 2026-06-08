--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85976a0c7afa3cfbb" w:history="1">
+            <w:hyperlink r:id="rId52496a26f7554760e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62956a0c7afa3d02f" w:history="1">
+            <w:hyperlink r:id="rId72076a26f7554768c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13399357" name="name24556a0c7afa3d131" descr="11774.jpg"/>
+                  <wp:docPr id="8365885" name="name13546a26f75547d56" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86886a0c7afa3d130" cstate="print"/>
+                          <a:blip r:embed="rId19496a26f75547d54" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12016a0c7afa3d26b" w:history="1">
+            <w:hyperlink r:id="rId34976a26f75547ea3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70336777" name="name74146a0c7afa4200b" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="6690848" name="name79796a26f7554abde" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94976a0c7afa42007" cstate="print"/>
+                    <a:blip r:embed="rId95936a26f7554abda" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73686a0c7afa43b41" w:history="1">
+      <w:hyperlink r:id="rId66626a26f7554bf2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60316a0c7afa4451c" w:history="1">
+      <w:hyperlink r:id="rId72076a26f7554ca53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90706a0c7afa46ef7" w:history="1">
+      <w:hyperlink r:id="rId69026a26f7554d466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21856a0c7afa47126" w:history="1">
+      <w:hyperlink r:id="rId17926a26f7554d691" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42426a0c7afa4716f" w:history="1">
+      <w:hyperlink r:id="rId41586a26f7554d6d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44686a0c7afa473ab" w:history="1">
+      <w:hyperlink r:id="rId97756a26f7554d8e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66076a0c7afa476d9" w:history="1">
+      <w:hyperlink r:id="rId71096a26f7554dbdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80346781" name="name70576a0c7afa48713" descr="eu_funding_250.png"/>
+            <wp:docPr id="1140843" name="name42376a26f7554de74" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61566a0c7afa48711" cstate="print"/>
+                    <a:blip r:embed="rId92976a26f7554de72" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31034223">
+  <w:abstractNum w:abstractNumId="33455365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45087501">
+    <w:lvl w:ilvl="0" w:tplc="53892962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45087501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53892962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31034222">
+  <w:abstractNum w:abstractNumId="33455364">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16065863">
+    <w:lvl w:ilvl="0" w:tplc="75203881">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31034222">
-    <w:abstractNumId w:val="31034222"/>
+  <w:num w:numId="33455364">
+    <w:abstractNumId w:val="33455364"/>
   </w:num>
-  <w:num w:numId="31034223">
-    <w:abstractNumId w:val="31034223"/>
+  <w:num w:numId="33455365">
+    <w:abstractNumId w:val="33455365"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994323224" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId162144803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85976a0c7afa3cfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId62956a0c7afa3d02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId12016a0c7afa3d26b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId73686a0c7afa43b41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId60316a0c7afa4451c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId90706a0c7afa46ef7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId21856a0c7afa47126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId42426a0c7afa4716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId44686a0c7afa473ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId66076a0c7afa476d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86886a0c7afa3d130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86886a0c7afa3d130.jpg"/><Relationship Id="rId94976a0c7afa42007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94976a0c7afa42007.jpg"/><Relationship Id="rId61566a0c7afa48711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61566a0c7afa48711.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585233770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206041515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52496a26f7554760e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId72076a26f7554768c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId34976a26f75547ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId66626a26f7554bf2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId72076a26f7554ca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId69026a26f7554d466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId17926a26f7554d691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId41586a26f7554d6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId97756a26f7554d8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId71096a26f7554dbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19496a26f75547d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19496a26f75547d54.jpg"/><Relationship Id="rId95936a26f7554abda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95936a26f7554abda.jpg"/><Relationship Id="rId92976a26f7554de72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92976a26f7554de72.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>