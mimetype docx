--- v10 (2026-06-08)
+++ v11 (2026-06-29)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52496a26f7554760e" w:history="1">
+            <w:hyperlink r:id="rId80726a424a946dcd4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72076a26f7554768c" w:history="1">
+            <w:hyperlink r:id="rId32216a424a946dd40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8365885" name="name13546a26f75547d56" descr="11774.jpg"/>
+                  <wp:docPr id="91820005" name="name84906a424a946e293" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19496a26f75547d54" cstate="print"/>
+                          <a:blip r:embed="rId63756a424a946e291" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34976a26f75547ea3" w:history="1">
+            <w:hyperlink r:id="rId45686a424a946e397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6690848" name="name79796a26f7554abde" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="76515928" name="name16486a424a9470b72" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95936a26f7554abda" cstate="print"/>
+                    <a:blip r:embed="rId49286a424a9470b6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66626a26f7554bf2b" w:history="1">
+      <w:hyperlink r:id="rId97296a424a9471dee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72076a26f7554ca53" w:history="1">
+      <w:hyperlink r:id="rId42026a424a947279d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69026a26f7554d466" w:history="1">
+      <w:hyperlink r:id="rId53076a424a9473148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17926a26f7554d691" w:history="1">
+      <w:hyperlink r:id="rId74716a424a947335e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41586a26f7554d6d5" w:history="1">
+      <w:hyperlink r:id="rId16776a424a94733b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97756a26f7554d8e2" w:history="1">
+      <w:hyperlink r:id="rId63356a424a94735b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71096a26f7554dbdf" w:history="1">
+      <w:hyperlink r:id="rId99216a424a94738bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1140843" name="name42376a26f7554de74" descr="eu_funding_250.png"/>
+            <wp:docPr id="43752170" name="name45386a424a9473a32" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92976a26f7554de72" cstate="print"/>
+                    <a:blip r:embed="rId18976a424a9473a31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33455365">
+  <w:abstractNum w:abstractNumId="47052268">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53892962">
+    <w:lvl w:ilvl="0" w:tplc="95193038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53892962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95193038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33455364">
+  <w:abstractNum w:abstractNumId="47052267">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75203881">
+    <w:lvl w:ilvl="0" w:tplc="57547085">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33455364">
-    <w:abstractNumId w:val="33455364"/>
+  <w:num w:numId="47052267">
+    <w:abstractNumId w:val="47052267"/>
   </w:num>
-  <w:num w:numId="33455365">
-    <w:abstractNumId w:val="33455365"/>
+  <w:num w:numId="47052268">
+    <w:abstractNumId w:val="47052268"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585233770" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId206041515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52496a26f7554760e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId72076a26f7554768c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId34976a26f75547ea3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId66626a26f7554bf2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId72076a26f7554ca53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId69026a26f7554d466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId17926a26f7554d691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId41586a26f7554d6d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId97756a26f7554d8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId71096a26f7554dbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19496a26f75547d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19496a26f75547d54.jpg"/><Relationship Id="rId95936a26f7554abda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95936a26f7554abda.jpg"/><Relationship Id="rId92976a26f7554de72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92976a26f7554de72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId298454761" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626297031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80726a424a946dcd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId32216a424a946dd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId45686a424a946e397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId97296a424a9471dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId42026a424a947279d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId53076a424a9473148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId74716a424a947335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId16776a424a94733b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId63356a424a94735b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId99216a424a94738bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63756a424a946e291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63756a424a946e291.jpg"/><Relationship Id="rId49286a424a9470b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49286a424a9470b6f.jpg"/><Relationship Id="rId18976a424a9473a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18976a424a9473a31.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>