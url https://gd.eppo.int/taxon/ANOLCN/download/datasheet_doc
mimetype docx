--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80726a424a946dcd4" w:history="1">
+            <w:hyperlink r:id="rId86806a5e5752e0023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32216a424a946dd40" w:history="1">
+            <w:hyperlink r:id="rId25006a5e5752e008d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91820005" name="name84906a424a946e293" descr="11774.jpg"/>
+                  <wp:docPr id="19512906" name="name12766a5e5752e0596" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63756a424a946e291" cstate="print"/>
+                          <a:blip r:embed="rId15156a5e5752e0594" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45686a424a946e397" w:history="1">
+            <w:hyperlink r:id="rId18336a5e5752e06da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76515928" name="name16486a424a9470b72" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="70477024" name="name39336a5e5752e3240" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49286a424a9470b6f" cstate="print"/>
+                    <a:blip r:embed="rId57496a5e5752e323c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a424a9471dee" w:history="1">
+      <w:hyperlink r:id="rId80346a5e5752e450e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42026a424a947279d" w:history="1">
+      <w:hyperlink r:id="rId69576a5e5752e4e9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53076a424a9473148" w:history="1">
+      <w:hyperlink r:id="rId24876a5e5752e584b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74716a424a947335e" w:history="1">
+      <w:hyperlink r:id="rId23546a5e5752e5a5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16776a424a94733b1" w:history="1">
+      <w:hyperlink r:id="rId19886a5e5752e5aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63356a424a94735b5" w:history="1">
+      <w:hyperlink r:id="rId75986a5e5752e5c9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99216a424a94738bf" w:history="1">
+      <w:hyperlink r:id="rId70266a5e5752e5f98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43752170" name="name45386a424a9473a32" descr="eu_funding_250.png"/>
+            <wp:docPr id="66501201" name="name95516a5e5752e612f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18976a424a9473a31" cstate="print"/>
+                    <a:blip r:embed="rId13626a5e5752e612e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47052268">
+  <w:abstractNum w:abstractNumId="89175504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95193038">
+    <w:lvl w:ilvl="0" w:tplc="54741009">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95193038" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54741009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47052267">
+  <w:abstractNum w:abstractNumId="89175503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57547085">
+    <w:lvl w:ilvl="0" w:tplc="72197243">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47052267">
-    <w:abstractNumId w:val="47052267"/>
+  <w:num w:numId="89175503">
+    <w:abstractNumId w:val="89175503"/>
   </w:num>
-  <w:num w:numId="47052268">
-    <w:abstractNumId w:val="47052268"/>
+  <w:num w:numId="89175504">
+    <w:abstractNumId w:val="89175504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId298454761" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626297031" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80726a424a946dcd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId32216a424a946dd40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId45686a424a946e397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId97296a424a9471dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId42026a424a947279d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId53076a424a9473148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId74716a424a947335e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId16776a424a94733b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId63356a424a94735b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId99216a424a94738bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63756a424a946e291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63756a424a946e291.jpg"/><Relationship Id="rId49286a424a9470b6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49286a424a9470b6f.jpg"/><Relationship Id="rId18976a424a9473a31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18976a424a9473a31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329581549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980242400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86806a5e5752e0023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId25006a5e5752e008d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId18336a5e5752e06da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId80346a5e5752e450e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId69576a5e5752e4e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId24876a5e5752e584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId23546a5e5752e5a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId19886a5e5752e5aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId75986a5e5752e5c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId70266a5e5752e5f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15156a5e5752e0594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15156a5e5752e0594.jpg"/><Relationship Id="rId57496a5e5752e323c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57496a5e5752e323c.jpg"/><Relationship Id="rId13626a5e5752e612e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13626a5e5752e612e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>