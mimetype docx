--- v12 (2026-07-20)
+++ v13 (2026-08-30)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Thomson</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black and white longhorn, citrus long-horned beetle, citrus longhorn, citrus root cerambycid, white-spotted longicorn beetle</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86806a5e5752e0023" w:history="1">
+            <w:hyperlink r:id="rId87576a946d51eaae4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25006a5e5752e008d" w:history="1">
+            <w:hyperlink r:id="rId33166a946d51eab51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ANOLCN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19512906" name="name12766a5e5752e0596" descr="11774.jpg"/>
+                  <wp:docPr id="39637679" name="name42186a946d51eb353" descr="11774.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11774.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15156a5e5752e0594" cstate="print"/>
+                          <a:blip r:embed="rId70936a946d51eb352" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18336a5e5752e06da" w:history="1">
+            <w:hyperlink r:id="rId47906a946d51eb460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5513,63 +5513,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This beetle has also been reported in France (2003 and 2008), Croatia (2007) and Turkey (2015) where eradication measures are in place (EPPO, 2020a).    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70477024" name="name39336a5e5752e3240" descr="ANOLCN_distribution_map.jpg"/>
+            <wp:docPr id="12530333" name="name88656a946d51edfb1" descr="ANOLCN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ANOLCN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57496a5e5752e323c" cstate="print"/>
+                    <a:blip r:embed="rId35356a946d51edfad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -8045,51 +8045,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (black and white citrus longhorn). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80346a5e5752e450e" w:history="1">
+      <w:hyperlink r:id="rId47016a946d51ef22e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/5556</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 September 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -9528,51 +9528,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(ANOLCN) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Service articles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69576a5e5752e4e9c" w:history="1">
+      <w:hyperlink r:id="rId47076a946d51efbac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ANOLCN/reporting</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -11047,51 +11047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Maspero M, Cavalieri G, D’Angelo G, Jucker C, Valentini M, Colombo M, Herard F, Lopez J, Ramualde,N, Ciampitti M, Caremi G &amp; Cavagna B (2007) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Eradication programme in Lombardia (Italy). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24876a5e5752e584b" w:history="1">
+      <w:hyperlink r:id="rId51956a946d51f05b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11380,90 +11380,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. glabripennis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Tarlo asiatico). Scheda informativa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23546a5e5752e5a5e" w:history="1">
+      <w:hyperlink r:id="rId88246a946d51f0b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regione Lombardia (2020b) App FitoDetective. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19886a5e5752e5aa1" w:history="1">
+      <w:hyperlink r:id="rId55726a946d51f0bbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LINK</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11723,51 +11723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Der Gaag DJ, Ciampitti M, Cavagna B, Maspero M &amp; Herard F (2008) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Plant Protection Service., Wageningen, the Netherlands. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75986a5e5752e5c9b" w:history="1">
+      <w:hyperlink r:id="rId86186a946d51f0f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://edepot.wur.nl/117610</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -12192,51 +12192,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anoplophora chinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70266a5e5752e5f98" w:history="1">
+      <w:hyperlink r:id="rId46816a946d51f130a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -12351,63 +12351,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66501201" name="name95516a5e5752e612f" descr="eu_funding_250.png"/>
+            <wp:docPr id="37405499" name="name18926a946d51f14a0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13626a5e5752e612e" cstate="print"/>
+                    <a:blip r:embed="rId44006a946d51f149f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -12505,137 +12505,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89175504">
+  <w:abstractNum w:abstractNumId="68815151">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54741009">
+    <w:lvl w:ilvl="0" w:tplc="19693636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54741009" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19693636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89175503">
+  <w:abstractNum w:abstractNumId="68815150">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72197243">
+    <w:lvl w:ilvl="0" w:tplc="87130785">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -13387,55 +13387,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89175503">
-    <w:abstractNumId w:val="89175503"/>
+  <w:num w:numId="68815150">
+    <w:abstractNumId w:val="68815150"/>
   </w:num>
-  <w:num w:numId="89175504">
-    <w:abstractNumId w:val="89175504"/>
+  <w:num w:numId="68815151">
+    <w:abstractNumId w:val="68815151"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24985,51 +24985,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId329581549" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980242400" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86806a5e5752e0023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId25006a5e5752e008d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId18336a5e5752e06da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId80346a5e5752e450e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId69576a5e5752e4e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId24876a5e5752e584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId23546a5e5752e5a5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId19886a5e5752e5aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId75986a5e5752e5c9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId70266a5e5752e5f98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15156a5e5752e0594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15156a5e5752e0594.jpg"/><Relationship Id="rId57496a5e5752e323c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57496a5e5752e323c.jpg"/><Relationship Id="rId13626a5e5752e612e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13626a5e5752e612e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821159594" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId315291300" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87576a946d51eaae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/" TargetMode="External"/><Relationship Id="rId33166a946d51eab51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/categorization" TargetMode="External"/><Relationship Id="rId47906a946d51eb460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/photos" TargetMode="External"/><Relationship Id="rId47016a946d51ef22e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/5556" TargetMode="External"/><Relationship Id="rId47076a946d51efbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ANOLCN/reporting" TargetMode="External"/><Relationship Id="rId51956a946d51f05b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/shortnotes_qps/anoplophora_chinensis_eradication" TargetMode="External"/><Relationship Id="rId88246a946d51f0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/Imprese/Imprese-agricole/servizio-fitosanitario-regionale/organismi-nocivi/anoplophora-chinensis/anoplophora-chinensis-glabripennis" TargetMode="External"/><Relationship Id="rId55726a946d51f0bbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lombardia.it/wps/portal/istituzionale/HP/DettaglioRedazionale/servizi-e-informazioni/cittadini/agricoltura/servizio-fitosanitario-regionale/app-fito-detective/app-fito-detective" TargetMode="External"/><Relationship Id="rId86186a946d51f0f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edepot.wur.nl/117610" TargetMode="External"/><Relationship Id="rId46816a946d51f130a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70936a946d51eb352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70936a946d51eb352.jpg"/><Relationship Id="rId35356a946d51edfad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35356a946d51edfad.jpg"/><Relationship Id="rId44006a946d51f149f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44006a946d51f149f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>