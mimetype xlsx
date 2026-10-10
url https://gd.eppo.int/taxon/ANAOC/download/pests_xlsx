--- v1 (2026-05-03)
+++ v2 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ANAOC" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>CYLAPU</t>
   </si>
   <si>
     <t>Cylas puncticollis</t>
   </si>
   <si>
     <t xml:space="preserve">* Agboton C, Onzo A, Ouessou FI, Goergen G, Vidal S, Tamò M (2014) Insect fauna associated with Anacardium occidentale (Sapindales: Anacardiaceae) in Benin, West Africa. Journal of Insect Science 14(1),  229. https://doi.org/10.1093/jisesa/ieu091
 ------- as Cylas punticollis. Mentioned in the list of pests "associated with  Anacardium occidentale but no details provided if it is a breeding host. </t>
   </si>
@@ -237,50 +237,53 @@
   </si>
   <si>
     <t>Euplatypus parallelus</t>
   </si>
   <si>
     <t>* Beaver RA (2013) The invasive neotropical ambrosia beetle Euplatypus parallelus (Fabricius, 1801) in the Oriental region and its pest status (Coleoptera: Curculionidae, Platypodinae). Entomologist’s Monthly Magazine 149, 143-154.
 * Maruthadurai R, Desai AR, Singh NP (2014) First record of ambrosia beetle (Euplatypus parallelus) infestation on cashew from Goa, India. Phytoparasitica 42, 57-59.</t>
   </si>
   <si>
     <t>HELOBE</t>
   </si>
   <si>
     <t>Helopeltis bergrothi</t>
   </si>
   <si>
     <t>HELOBR</t>
   </si>
   <si>
     <t>Helopeltis bradyi</t>
   </si>
   <si>
     <t>HELOTH</t>
   </si>
   <si>
     <t>Helopeltis theivora</t>
+  </si>
+  <si>
+    <t>* Saroj PL, Bhat PS, Srikumar KK (2016) Tea mosquito bug (Helopeltis spp.)–A devastating pest of cashew plantations in India: A review. Indian Journal of Agricultural Sciences 86(2), 151-162.</t>
   </si>
   <si>
     <t>PHYORH</t>
   </si>
   <si>
     <t>Lasiodiplodia theobromae</t>
   </si>
   <si>
     <t>* Muhammad Zeshan Ahmed, Muhammad Subhan Shafique, Hafiz Arslan Anwaar, Sohaib Sarfraz, Muhammad Rizwan Tufail, Amna Fayyaz, Sabeen Muntaha, Khansa Haque, Salman Ghuffar, and Luqman Amrao (2020) First Report of Lasiodiplodia pseudotheobromae Causing Trunk Cankers in Citrus reticulata in Pakistan. Plant Disease 104:9, 2522</t>
   </si>
   <si>
     <t>OLIGCO</t>
   </si>
   <si>
     <t>Oligonychus coffeae</t>
   </si>
   <si>
     <t>* Vidya M, Rajanna K M, Reddy M N N, Babu V (2015) Insect pest complex of cashew and influence of biotic and abiotic factors on the incidence of cashew pests in maidan parts of Karnataka. Acta Horticulturae 1080, 409-414.</t>
   </si>
   <si>
     <t>OLIGPU</t>
   </si>
   <si>
     <t>Oligonychus punicae</t>
   </si>
@@ -1062,252 +1065,254 @@
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" t="s">
         <v>69</v>
       </c>
       <c r="C25" t="s">
         <v>70</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C33" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B39" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">