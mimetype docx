--- v7 (2026-03-29)
+++ v8 (2026-04-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430269c927e4dc4b8" w:history="1">
+            <w:hyperlink r:id="rId330569e7684aeebcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934469c927e4dc500" w:history="1">
+            <w:hyperlink r:id="rId696969e7684aeec1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69105518" name="name802269c927e4dcb5f" descr="2738.jpg"/>
+                  <wp:docPr id="18950275" name="name284369e7684aef399" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId571969c927e4dcb5c" cstate="print"/>
+                          <a:blip r:embed="rId478569e7684aef397" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId699669c927e4dcca6" w:history="1">
+            <w:hyperlink r:id="rId445569e7684aef4fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57184248" name="name191669c927e4ddb58" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="44587438" name="name409869e7684af05dc" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId452669c927e4ddb54" cstate="print"/>
+                    <a:blip r:embed="rId966869e7684af05da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249169c927e4decf5" w:history="1">
+      <w:hyperlink r:id="rId483369e7684af1732" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193569c927e4ded1d" w:history="1">
+      <w:hyperlink r:id="rId107369e7684af1758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId434569c927e4deefd" w:history="1">
+      <w:hyperlink r:id="rId888769e7684af192f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId588069c927e4df0f3" w:history="1">
+      <w:hyperlink r:id="rId735169e7684af1b18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405669c927e4df113" w:history="1">
+      <w:hyperlink r:id="rId384469e7684af1b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705469c927e4df133" w:history="1">
+      <w:hyperlink r:id="rId799369e7684af1b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598769c927e4df152" w:history="1">
+      <w:hyperlink r:id="rId668969e7684af1b76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId360569c927e4df1a5" w:history="1">
+      <w:hyperlink r:id="rId343569e7684af1bc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId669969c927e4df1b9" w:history="1">
+      <w:hyperlink r:id="rId169269e7684af1bdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470869c927e4df1dc" w:history="1">
+      <w:hyperlink r:id="rId853769e7684af1bfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId568769c927e4df1fa" w:history="1">
+      <w:hyperlink r:id="rId959069e7684af1c1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308069c927e4df49b" w:history="1">
+      <w:hyperlink r:id="rId886269e7684af1ec2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726669c927e4df4bd" w:history="1">
+      <w:hyperlink r:id="rId124669e7684af1ee2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317269c927e4df559" w:history="1">
+      <w:hyperlink r:id="rId969669e7684af1f7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900669c927e4df964" w:history="1">
+      <w:hyperlink r:id="rId457069e7684af239e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767669c927e4e01d0" w:history="1">
+      <w:hyperlink r:id="rId449969e7684af2bd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341569c927e4e020f" w:history="1">
+      <w:hyperlink r:id="rId259869e7684af2c15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298369c927e4e03f7" w:history="1">
+      <w:hyperlink r:id="rId666769e7684af2dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66898651">
+  <w:abstractNum w:abstractNumId="64044342">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38723963">
+    <w:lvl w:ilvl="0" w:tplc="12081310">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38723963" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12081310" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66898650">
+  <w:abstractNum w:abstractNumId="64044341">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68031288">
+    <w:lvl w:ilvl="0" w:tplc="12561149">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66898650">
-    <w:abstractNumId w:val="66898650"/>
+  <w:num w:numId="64044341">
+    <w:abstractNumId w:val="64044341"/>
   </w:num>
-  <w:num w:numId="66898651">
-    <w:abstractNumId w:val="66898651"/>
+  <w:num w:numId="64044342">
+    <w:abstractNumId w:val="64044342"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552855609" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669932770" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId430269c927e4dc4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId934469c927e4dc500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId699669c927e4dcca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId249169c927e4decf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId193569c927e4ded1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId434569c927e4deefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId588069c927e4df0f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId405669c927e4df113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId705469c927e4df133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId598769c927e4df152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId360569c927e4df1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId669969c927e4df1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId470869c927e4df1dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId568769c927e4df1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId308069c927e4df49b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId726669c927e4df4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId317269c927e4df559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId900669c927e4df964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId767669c927e4e01d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId341569c927e4e020f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId298369c927e4e03f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId571969c927e4dcb5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571969c927e4dcb5c.jpg"/><Relationship Id="rId452669c927e4ddb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452669c927e4ddb54.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId418567393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225543930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330569e7684aeebcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId696969e7684aeec1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId445569e7684aef4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId483369e7684af1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId107369e7684af1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId888769e7684af192f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId735169e7684af1b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId384469e7684af1b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId799369e7684af1b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId668969e7684af1b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId343569e7684af1bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId169269e7684af1bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId853769e7684af1bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId959069e7684af1c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId886269e7684af1ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId124669e7684af1ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId969669e7684af1f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId457069e7684af239e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId449969e7684af2bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId259869e7684af2c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId666769e7684af2dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId478569e7684aef397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478569e7684aef397.jpg"/><Relationship Id="rId966869e7684af05da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966869e7684af05da.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>