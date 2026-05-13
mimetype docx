--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330569e7684aeebcd" w:history="1">
+            <w:hyperlink r:id="rId93766a04eed43024e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696969e7684aeec1e" w:history="1">
+            <w:hyperlink r:id="rId42886a04eed430291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18950275" name="name284369e7684aef399" descr="2738.jpg"/>
+                  <wp:docPr id="67470985" name="name82746a04eed43086a" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId478569e7684aef397" cstate="print"/>
+                          <a:blip r:embed="rId58486a04eed430868" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId445569e7684aef4fb" w:history="1">
+            <w:hyperlink r:id="rId92156a04eed430988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44587438" name="name409869e7684af05dc" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="56827661" name="name79826a04eed4318f1" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId966869e7684af05da" cstate="print"/>
+                    <a:blip r:embed="rId78996a04eed4318ef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483369e7684af1732" w:history="1">
+      <w:hyperlink r:id="rId77476a04eed432a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107369e7684af1758" w:history="1">
+      <w:hyperlink r:id="rId16196a04eed432aa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId888769e7684af192f" w:history="1">
+      <w:hyperlink r:id="rId84596a04eed432c8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735169e7684af1b18" w:history="1">
+      <w:hyperlink r:id="rId76806a04eed432e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId384469e7684af1b38" w:history="1">
+      <w:hyperlink r:id="rId53716a04eed432eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId799369e7684af1b57" w:history="1">
+      <w:hyperlink r:id="rId20366a04eed432ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668969e7684af1b76" w:history="1">
+      <w:hyperlink r:id="rId15726a04eed432eeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId343569e7684af1bc9" w:history="1">
+      <w:hyperlink r:id="rId62186a04eed432f3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId169269e7684af1bdc" w:history="1">
+      <w:hyperlink r:id="rId90896a04eed432f54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853769e7684af1bfe" w:history="1">
+      <w:hyperlink r:id="rId11376a04eed432f75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959069e7684af1c1c" w:history="1">
+      <w:hyperlink r:id="rId21476a04eed432f94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886269e7684af1ec2" w:history="1">
+      <w:hyperlink r:id="rId76476a04eed43323a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124669e7684af1ee2" w:history="1">
+      <w:hyperlink r:id="rId55586a04eed43325b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969669e7684af1f7f" w:history="1">
+      <w:hyperlink r:id="rId65206a04eed4332f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId457069e7684af239e" w:history="1">
+      <w:hyperlink r:id="rId62426a04eed4336fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449969e7684af2bd6" w:history="1">
+      <w:hyperlink r:id="rId73116a04eed433f48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259869e7684af2c15" w:history="1">
+      <w:hyperlink r:id="rId24656a04eed433f87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId666769e7684af2dff" w:history="1">
+      <w:hyperlink r:id="rId80396a04eed434170" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64044342">
+  <w:abstractNum w:abstractNumId="83644578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12081310">
+    <w:lvl w:ilvl="0" w:tplc="52775447">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12081310" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52775447" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64044341">
+  <w:abstractNum w:abstractNumId="83644577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12561149">
+    <w:lvl w:ilvl="0" w:tplc="55629172">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64044341">
-    <w:abstractNumId w:val="64044341"/>
+  <w:num w:numId="83644577">
+    <w:abstractNumId w:val="83644577"/>
   </w:num>
-  <w:num w:numId="64044342">
-    <w:abstractNumId w:val="64044342"/>
+  <w:num w:numId="83644578">
+    <w:abstractNumId w:val="83644578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId418567393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId225543930" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId330569e7684aeebcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId696969e7684aeec1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId445569e7684aef4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId483369e7684af1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId107369e7684af1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId888769e7684af192f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId735169e7684af1b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId384469e7684af1b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId799369e7684af1b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId668969e7684af1b76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId343569e7684af1bc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId169269e7684af1bdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId853769e7684af1bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId959069e7684af1c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId886269e7684af1ec2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId124669e7684af1ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId969669e7684af1f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId457069e7684af239e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId449969e7684af2bd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId259869e7684af2c15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId666769e7684af2dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId478569e7684aef397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478569e7684aef397.jpg"/><Relationship Id="rId966869e7684af05da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId966869e7684af05da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147915851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266012867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93766a04eed43024e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId42886a04eed430291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId92156a04eed430988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId77476a04eed432a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId16196a04eed432aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId84596a04eed432c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId76806a04eed432e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId53716a04eed432eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId20366a04eed432ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId15726a04eed432eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId62186a04eed432f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId90896a04eed432f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId11376a04eed432f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId21476a04eed432f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId76476a04eed43323a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId55586a04eed43325b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId65206a04eed4332f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId62426a04eed4336fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId73116a04eed433f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId24656a04eed433f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId80396a04eed434170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58486a04eed430868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58486a04eed430868.jpg"/><Relationship Id="rId78996a04eed4318ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a04eed4318ef.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>