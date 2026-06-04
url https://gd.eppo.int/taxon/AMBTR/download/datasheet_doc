--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93766a04eed43024e" w:history="1">
+            <w:hyperlink r:id="rId56086a212261d1411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42886a04eed430291" w:history="1">
+            <w:hyperlink r:id="rId65796a212261d1457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67470985" name="name82746a04eed43086a" descr="2738.jpg"/>
+                  <wp:docPr id="21335260" name="name16516a212261d1990" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58486a04eed430868" cstate="print"/>
+                          <a:blip r:embed="rId41516a212261d198f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92156a04eed430988" w:history="1">
+            <w:hyperlink r:id="rId89006a212261d1ab8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56827661" name="name79826a04eed4318f1" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="99191326" name="name45106a212261d2aca" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78996a04eed4318ef" cstate="print"/>
+                    <a:blip r:embed="rId13826a212261d2ac5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77476a04eed432a7e" w:history="1">
+      <w:hyperlink r:id="rId29816a212261d4457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16196a04eed432aa4" w:history="1">
+      <w:hyperlink r:id="rId66526a212261d447e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84596a04eed432c8d" w:history="1">
+      <w:hyperlink r:id="rId11536a212261d464f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76806a04eed432e81" w:history="1">
+      <w:hyperlink r:id="rId69456a212261d4878" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53716a04eed432eab" w:history="1">
+      <w:hyperlink r:id="rId47876a212261d489b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20366a04eed432ecb" w:history="1">
+      <w:hyperlink r:id="rId21716a212261d48ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a04eed432eeb" w:history="1">
+      <w:hyperlink r:id="rId37556a212261d48da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62186a04eed432f3f" w:history="1">
+      <w:hyperlink r:id="rId35206a212261d4933" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId90896a04eed432f54" w:history="1">
+      <w:hyperlink r:id="rId17956a212261d4947" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11376a04eed432f75" w:history="1">
+      <w:hyperlink r:id="rId52666a212261d4968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21476a04eed432f94" w:history="1">
+      <w:hyperlink r:id="rId61746a212261d4987" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76476a04eed43323a" w:history="1">
+      <w:hyperlink r:id="rId49006a212261d4c93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55586a04eed43325b" w:history="1">
+      <w:hyperlink r:id="rId26906a212261d4cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65206a04eed4332f7" w:history="1">
+      <w:hyperlink r:id="rId83406a212261d4d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62426a04eed4336fd" w:history="1">
+      <w:hyperlink r:id="rId79436a212261d5169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73116a04eed433f48" w:history="1">
+      <w:hyperlink r:id="rId34896a212261d5aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24656a04eed433f87" w:history="1">
+      <w:hyperlink r:id="rId69966a212261d5b2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80396a04eed434170" w:history="1">
+      <w:hyperlink r:id="rId89706a212261d5d4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83644578">
+  <w:abstractNum w:abstractNumId="32616999">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52775447">
+    <w:lvl w:ilvl="0" w:tplc="63803437">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52775447" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63803437" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83644577">
+  <w:abstractNum w:abstractNumId="32616998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55629172">
+    <w:lvl w:ilvl="0" w:tplc="28003752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83644577">
-    <w:abstractNumId w:val="83644577"/>
+  <w:num w:numId="32616998">
+    <w:abstractNumId w:val="32616998"/>
   </w:num>
-  <w:num w:numId="83644578">
-    <w:abstractNumId w:val="83644578"/>
+  <w:num w:numId="32616999">
+    <w:abstractNumId w:val="32616999"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId147915851" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId266012867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93766a04eed43024e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId42886a04eed430291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId92156a04eed430988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId77476a04eed432a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId16196a04eed432aa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId84596a04eed432c8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId76806a04eed432e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId53716a04eed432eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId20366a04eed432ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId15726a04eed432eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId62186a04eed432f3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId90896a04eed432f54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId11376a04eed432f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId21476a04eed432f94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId76476a04eed43323a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId55586a04eed43325b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId65206a04eed4332f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId62426a04eed4336fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId73116a04eed433f48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId24656a04eed433f87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId80396a04eed434170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58486a04eed430868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58486a04eed430868.jpg"/><Relationship Id="rId78996a04eed4318ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78996a04eed4318ef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495226934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553196562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56086a212261d1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId65796a212261d1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId89006a212261d1ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId29816a212261d4457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId66526a212261d447e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId11536a212261d464f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId69456a212261d4878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId47876a212261d489b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId21716a212261d48ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId37556a212261d48da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId35206a212261d4933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId17956a212261d4947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId52666a212261d4968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId61746a212261d4987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId49006a212261d4c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId26906a212261d4cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId83406a212261d4d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId79436a212261d5169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId34896a212261d5aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId69966a212261d5b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId89706a212261d5d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41516a212261d198f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41516a212261d198f.jpg"/><Relationship Id="rId13826a212261d2ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13826a212261d2ac5.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>