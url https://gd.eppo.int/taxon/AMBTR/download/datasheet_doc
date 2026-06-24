--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56086a212261d1411" w:history="1">
+            <w:hyperlink r:id="rId21066a3bb48d5b2ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65796a212261d1457" w:history="1">
+            <w:hyperlink r:id="rId76506a3bb48d5b300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21335260" name="name16516a212261d1990" descr="2738.jpg"/>
+                  <wp:docPr id="76696416" name="name21796a3bb48d5b8d4" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41516a212261d198f" cstate="print"/>
+                          <a:blip r:embed="rId94166a3bb48d5b8d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89006a212261d1ab8" w:history="1">
+            <w:hyperlink r:id="rId76616a3bb48d5ba55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99191326" name="name45106a212261d2aca" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="46732523" name="name65396a3bb48d5c912" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13826a212261d2ac5" cstate="print"/>
+                    <a:blip r:embed="rId68346a3bb48d5c90e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29816a212261d4457" w:history="1">
+      <w:hyperlink r:id="rId51106a3bb48d5dae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66526a212261d447e" w:history="1">
+      <w:hyperlink r:id="rId69896a3bb48d5db0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11536a212261d464f" w:history="1">
+      <w:hyperlink r:id="rId26316a3bb48d5dd12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69456a212261d4878" w:history="1">
+      <w:hyperlink r:id="rId39356a3bb48d5df33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47876a212261d489b" w:history="1">
+      <w:hyperlink r:id="rId29766a3bb48d5df55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21716a212261d48ba" w:history="1">
+      <w:hyperlink r:id="rId20726a3bb48d5df74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37556a212261d48da" w:history="1">
+      <w:hyperlink r:id="rId96046a3bb48d5df94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35206a212261d4933" w:history="1">
+      <w:hyperlink r:id="rId56766a3bb48d5dfe9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17956a212261d4947" w:history="1">
+      <w:hyperlink r:id="rId19426a3bb48d5dffd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a212261d4968" w:history="1">
+      <w:hyperlink r:id="rId35816a3bb48d5e01e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61746a212261d4987" w:history="1">
+      <w:hyperlink r:id="rId51776a3bb48d5e03d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49006a212261d4c93" w:history="1">
+      <w:hyperlink r:id="rId72036a3bb48d5e32f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26906a212261d4cb4" w:history="1">
+      <w:hyperlink r:id="rId88636a3bb48d5e351" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83406a212261d4d4f" w:history="1">
+      <w:hyperlink r:id="rId61556a3bb48d5e3ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79436a212261d5169" w:history="1">
+      <w:hyperlink r:id="rId71516a3bb48d5e8a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34896a212261d5aec" w:history="1">
+      <w:hyperlink r:id="rId54976a3bb48d5f172" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69966a212261d5b2c" w:history="1">
+      <w:hyperlink r:id="rId46426a3bb48d5f1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89706a212261d5d4a" w:history="1">
+      <w:hyperlink r:id="rId92806a3bb48d5f39f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32616999">
+  <w:abstractNum w:abstractNumId="71760324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63803437">
+    <w:lvl w:ilvl="0" w:tplc="35069299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63803437" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35069299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32616998">
+  <w:abstractNum w:abstractNumId="71760323">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28003752">
+    <w:lvl w:ilvl="0" w:tplc="44900573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32616998">
-    <w:abstractNumId w:val="32616998"/>
+  <w:num w:numId="71760323">
+    <w:abstractNumId w:val="71760323"/>
   </w:num>
-  <w:num w:numId="32616999">
-    <w:abstractNumId w:val="32616999"/>
+  <w:num w:numId="71760324">
+    <w:abstractNumId w:val="71760324"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId495226934" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId553196562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56086a212261d1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId65796a212261d1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId89006a212261d1ab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId29816a212261d4457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId66526a212261d447e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId11536a212261d464f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId69456a212261d4878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId47876a212261d489b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId21716a212261d48ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId37556a212261d48da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId35206a212261d4933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId17956a212261d4947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId52666a212261d4968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId61746a212261d4987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId49006a212261d4c93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId26906a212261d4cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId83406a212261d4d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId79436a212261d5169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId34896a212261d5aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId69966a212261d5b2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId89706a212261d5d4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41516a212261d198f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41516a212261d198f.jpg"/><Relationship Id="rId13826a212261d2ac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13826a212261d2ac5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414909301" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304288169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21066a3bb48d5b2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId76506a3bb48d5b300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId76616a3bb48d5ba55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId51106a3bb48d5dae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId69896a3bb48d5db0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId26316a3bb48d5dd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId39356a3bb48d5df33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId29766a3bb48d5df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId20726a3bb48d5df74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId96046a3bb48d5df94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId56766a3bb48d5dfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId19426a3bb48d5dffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId35816a3bb48d5e01e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId51776a3bb48d5e03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId72036a3bb48d5e32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId88636a3bb48d5e351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId61556a3bb48d5e3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId71516a3bb48d5e8a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId54976a3bb48d5f172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId46426a3bb48d5f1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId92806a3bb48d5f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94166a3bb48d5b8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94166a3bb48d5b8d2.jpg"/><Relationship Id="rId68346a3bb48d5c90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a3bb48d5c90e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>