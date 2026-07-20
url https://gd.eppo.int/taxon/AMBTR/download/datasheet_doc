--- v11 (2026-06-24)
+++ v12 (2026-07-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21066a3bb48d5b2ad" w:history="1">
+            <w:hyperlink r:id="rId75966a5d6adad940d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76506a3bb48d5b300" w:history="1">
+            <w:hyperlink r:id="rId50456a5d6adad9452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76696416" name="name21796a3bb48d5b8d4" descr="2738.jpg"/>
+                  <wp:docPr id="11794136" name="name47966a5d6adad9b6a" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94166a3bb48d5b8d2" cstate="print"/>
+                          <a:blip r:embed="rId86086a5d6adad9b68" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76616a3bb48d5ba55" w:history="1">
+            <w:hyperlink r:id="rId48356a5d6adad9cdb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46732523" name="name65396a3bb48d5c912" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="61274114" name="name80856a5d6adadac9e" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68346a3bb48d5c90e" cstate="print"/>
+                    <a:blip r:embed="rId95416a5d6adadac9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51106a3bb48d5dae5" w:history="1">
+      <w:hyperlink r:id="rId30686a5d6adadbe47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69896a3bb48d5db0b" w:history="1">
+      <w:hyperlink r:id="rId56776a5d6adadbe6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26316a3bb48d5dd12" w:history="1">
+      <w:hyperlink r:id="rId49776a5d6adadc03e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39356a3bb48d5df33" w:history="1">
+      <w:hyperlink r:id="rId14966a5d6adadc230" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29766a3bb48d5df55" w:history="1">
+      <w:hyperlink r:id="rId34916a5d6adadc250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20726a3bb48d5df74" w:history="1">
+      <w:hyperlink r:id="rId73646a5d6adadc26f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96046a3bb48d5df94" w:history="1">
+      <w:hyperlink r:id="rId73066a5d6adadc28f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56766a3bb48d5dfe9" w:history="1">
+      <w:hyperlink r:id="rId96566a5d6adadc2e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19426a3bb48d5dffd" w:history="1">
+      <w:hyperlink r:id="rId75066a5d6adadc2f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35816a3bb48d5e01e" w:history="1">
+      <w:hyperlink r:id="rId18436a5d6adadc318" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51776a3bb48d5e03d" w:history="1">
+      <w:hyperlink r:id="rId86906a5d6adadc336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72036a3bb48d5e32f" w:history="1">
+      <w:hyperlink r:id="rId80156a5d6adadc5df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88636a3bb48d5e351" w:history="1">
+      <w:hyperlink r:id="rId68666a5d6adadc600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61556a3bb48d5e3ee" w:history="1">
+      <w:hyperlink r:id="rId71596a5d6adadc69a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71516a3bb48d5e8a9" w:history="1">
+      <w:hyperlink r:id="rId55606a5d6adadca9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54976a3bb48d5f172" w:history="1">
+      <w:hyperlink r:id="rId50716a5d6adadd2f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46426a3bb48d5f1b2" w:history="1">
+      <w:hyperlink r:id="rId40246a5d6adadd337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92806a3bb48d5f39f" w:history="1">
+      <w:hyperlink r:id="rId78706a5d6adadd51f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71760324">
+  <w:abstractNum w:abstractNumId="18148588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35069299">
+    <w:lvl w:ilvl="0" w:tplc="28124939">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35069299" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28124939" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71760323">
+  <w:abstractNum w:abstractNumId="18148587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44900573">
+    <w:lvl w:ilvl="0" w:tplc="91734489">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71760323">
-    <w:abstractNumId w:val="71760323"/>
+  <w:num w:numId="18148587">
+    <w:abstractNumId w:val="18148587"/>
   </w:num>
-  <w:num w:numId="71760324">
-    <w:abstractNumId w:val="71760324"/>
+  <w:num w:numId="18148588">
+    <w:abstractNumId w:val="18148588"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414909301" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId304288169" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21066a3bb48d5b2ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId76506a3bb48d5b300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId76616a3bb48d5ba55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId51106a3bb48d5dae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId69896a3bb48d5db0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId26316a3bb48d5dd12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId39356a3bb48d5df33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId29766a3bb48d5df55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId20726a3bb48d5df74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId96046a3bb48d5df94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId56766a3bb48d5dfe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId19426a3bb48d5dffd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId35816a3bb48d5e01e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId51776a3bb48d5e03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId72036a3bb48d5e32f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId88636a3bb48d5e351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId61556a3bb48d5e3ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId71516a3bb48d5e8a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId54976a3bb48d5f172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId46426a3bb48d5f1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId92806a3bb48d5f39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94166a3bb48d5b8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94166a3bb48d5b8d2.jpg"/><Relationship Id="rId68346a3bb48d5c90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a3bb48d5c90e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266631255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500456795" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75966a5d6adad940d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId50456a5d6adad9452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId48356a5d6adad9cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId30686a5d6adadbe47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId56776a5d6adadbe6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId49776a5d6adadc03e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId14966a5d6adadc230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId34916a5d6adadc250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId73646a5d6adadc26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId73066a5d6adadc28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId96566a5d6adadc2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId75066a5d6adadc2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18436a5d6adadc318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId86906a5d6adadc336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId80156a5d6adadc5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId68666a5d6adadc600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId71596a5d6adadc69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId55606a5d6adadca9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId50716a5d6adadd2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId40246a5d6adadd337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId78706a5d6adadd51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86086a5d6adad9b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86086a5d6adad9b68.jpg"/><Relationship Id="rId95416a5d6adadac9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a5d6adadac9a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>