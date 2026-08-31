--- v12 (2026-07-20)
+++ v13 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Campanulids: Asterales: Asteraceae: Asteroideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> buffalo weed, crownweed (US), giant ragweed (US), great ragweed, horseweed (US), wild hemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75966a5d6adad940d" w:history="1">
+            <w:hyperlink r:id="rId51776a95de9516413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50456a5d6adad9452" w:history="1">
+            <w:hyperlink r:id="rId52876a95de951645b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMBTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11794136" name="name47966a5d6adad9b6a" descr="2738.jpg"/>
+                  <wp:docPr id="76584033" name="name75056a95de9516d1b" descr="2738.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2738.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86086a5d6adad9b68" cstate="print"/>
+                          <a:blip r:embed="rId48056a95de9516d19" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48356a5d6adad9cdb" w:history="1">
+            <w:hyperlink r:id="rId83286a95de9516e26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -717,63 +717,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2012) lists 12.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61274114" name="name80856a5d6adadac9e" descr="AMBTR_distribution_map.jpg"/>
+            <wp:docPr id="44448185" name="name66756a95de9517e06" descr="AMBTR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMBTR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95416a5d6adadac9a" cstate="print"/>
+                    <a:blip r:embed="rId22706a95de9517e02" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3152,72 +3152,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, most natural habitats of high conservation value have a low potential to be invaded as they have low levels of disturbance, and thus the negative effects of this plant on biodiversity are considered to be of low importance. Nevertheless, some data are available on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing that it is able to invade natural riverside vegetation. There are no data for negative impacts of the species on rivers, especially for where it occurs in the Po Valley (Italy) in the EPPO region. However, there is some anecdotal evidence that the species may have impacts on biodiversity from online forums (e.g. Acta Plantarum, an Italian forum for botanists: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30686a5d6adadbe47" w:history="1">
+      <w:hyperlink r:id="rId89426a95de9519004" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.floraitaliae.actaplantarum.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56776a5d6adadbe6c" w:history="1">
+      <w:hyperlink r:id="rId35256a95de951902b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">org) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">where comments include that the species has increased from 1 to 100 plants in one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3459,51 +3459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pollen also contributes to the exacerbation of asthma and allergenic conjunctivitis (Oh, 2018). It is recommended that individuals allergic to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pollen may adjust their outdoor activities to avoid contact with the allergen (e.g.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49776a5d6adadc03e" w:history="1">
+      <w:hyperlink r:id="rId74976a95de9519210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://www.aafa.org/ragweed-pollen/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The health effect remains significant to such a point that visitor numbers at certain tourist sites are affected according to the presence of species of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3754,218 +3754,218 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">has the status of ‘restricted noxious weed’ in four states (California, Delaware, New Jersey and Wisconsin) under the Federal Seed Act (USDA, 2018) and the status of ‘noxious weed’ in four states [California, Delaware, Illinois  and  Minnesota   (in two counties  only)] under the Federal Noxious Weed Act and Minnesota Noxious Weed Law (USDA, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14966a5d6adadc230" w:history="1">
+      <w:hyperlink r:id="rId17946a95de9519441" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/java/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a5d6adadc250" w:history="1">
+      <w:hyperlink r:id="rId53716a95de9519462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">noxComposite?stateRpt=yes; </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Minnesota Department of agriculture, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73646a5d6adadc26f" w:history="1">
+      <w:hyperlink r:id="rId84056a95de9519482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.mda.state.mn.us/plants/pestmanageme</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73066a5d6adadc28f" w:history="1">
+      <w:hyperlink r:id="rId96276a95de95194a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nt/weedcontrol/noxiouslist/countynoxiousweeds).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a ‘primary noxious weed’ under the Weed Seeds Order of the Seeds Act</w:t>
       </w:r>
-      <w:hyperlink r:id="rId96566a5d6adadc2e3" w:history="1">
+      <w:hyperlink r:id="rId36516a95de95194f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> (http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId75066a5d6adadc2f7" w:history="1">
+      <w:hyperlink r:id="rId27326a95de951950b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sor-dors93-eng.html) </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and as a ‘noxious weed’ under the noxious weed laws in the provinces of Ontario, Quebec, and Manitoba (Ontario Ministry of Agriculture, Food and Rural Affairs, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18436a5d6adadc318" w:history="1">
+      <w:hyperlink r:id="rId79666a95de951952f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.omafra.gov.on.ca/english/crops/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86906a5d6adadc336" w:history="1">
+      <w:hyperlink r:id="rId86926a95de951954e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">facts/info_ragweed.htm).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4329,72 +4329,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">COSAVE (2019) Risk analysis for plants as pests for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Inter-American Institute for Cooperation on Agriculture, Comit'e Regional de Sanidad Vegetal del Cono Sur; Alec McClay. Uruguay: IICA, 2018. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80156a5d6adadc5df" w:history="1">
+      <w:hyperlink r:id="rId90436a95de9519822" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://repositorio.iica.int/bitstream/11324/7251/2/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68666a5d6adadc600" w:history="1">
+      <w:hyperlink r:id="rId14546a95de9519844" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BVE19019515i.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4447,51 +4447,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 255–268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EUROSTAT (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71596a5d6adadc69a" w:history="1">
+      <w:hyperlink r:id="rId68006a95de95198e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/eurostat. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 25th November 2019]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5090,51 +5090,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1239–1248.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap IM (2017) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55606a5d6adadca9f" w:history="1">
+      <w:hyperlink r:id="rId30776a95de9519d12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/In.asp </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 8 March, 2017].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6381,90 +6381,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 201–210.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2018) United States Department of Agriculture Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50716a5d6adadd2f8" w:history="1">
+      <w:hyperlink r:id="rId73626a95de951a59e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules-regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA and NRCS (2020) The PLANTS Database. National Plant Data Team, Greensboro (US). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40246a5d6adadd337" w:history="1">
+      <w:hyperlink r:id="rId66116a95de951a5e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[accessed on 12 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6715,51 +6715,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ambrosia trifida</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78706a5d6adadd51f" w:history="1">
+      <w:hyperlink r:id="rId60056a95de951a7dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6885,137 +6885,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18148588">
+  <w:abstractNum w:abstractNumId="99732288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28124939">
+    <w:lvl w:ilvl="0" w:tplc="57338176">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28124939" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57338176" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18148587">
+  <w:abstractNum w:abstractNumId="99732287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91734489">
+    <w:lvl w:ilvl="0" w:tplc="54387726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7767,55 +7767,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18148587">
-    <w:abstractNumId w:val="18148587"/>
+  <w:num w:numId="99732287">
+    <w:abstractNumId w:val="99732287"/>
   </w:num>
-  <w:num w:numId="18148588">
-    <w:abstractNumId w:val="18148588"/>
+  <w:num w:numId="99732288">
+    <w:abstractNumId w:val="99732288"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19365,51 +19365,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId266631255" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId500456795" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75966a5d6adad940d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId50456a5d6adad9452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId48356a5d6adad9cdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId30686a5d6adadbe47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId56776a5d6adadbe6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId49776a5d6adadc03e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId14966a5d6adadc230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId34916a5d6adadc250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId73646a5d6adadc26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId73066a5d6adadc28f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId96566a5d6adadc2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId75066a5d6adadc2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18436a5d6adadc318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId86906a5d6adadc336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId80156a5d6adadc5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId68666a5d6adadc600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId71596a5d6adadc69a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId55606a5d6adadca9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId50716a5d6adadd2f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId40246a5d6adadd337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId78706a5d6adadd51f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86086a5d6adad9b68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86086a5d6adad9b68.jpg"/><Relationship Id="rId95416a5d6adadac9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95416a5d6adadac9a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId481017691" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246221524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51776a95de9516413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/" TargetMode="External"/><Relationship Id="rId52876a95de951645b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/categorization" TargetMode="External"/><Relationship Id="rId83286a95de9516e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMBTR/photos" TargetMode="External"/><Relationship Id="rId89426a95de9519004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId35256a95de951902b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.floraitaliae.actaplantarum.org/" TargetMode="External"/><Relationship Id="rId74976a95de9519210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafa.org/ragweed-pollen/" TargetMode="External"/><Relationship Id="rId17946a95de9519441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId53716a95de9519462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/java/noxComposite?stateRpt=yes" TargetMode="External"/><Relationship Id="rId84056a95de9519482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId96276a95de95194a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mda.state.mn.us/plants/pestmanagement/weedcontrol/noxiouslist/countynoxiousweeds" TargetMode="External"/><Relationship Id="rId36516a95de95194f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId27326a95de951950b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId79666a95de951952f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId86926a95de951954e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omafra.gov.on.ca/english/crops/facts/info_ragweed.htm" TargetMode="External"/><Relationship Id="rId90436a95de9519822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId14546a95de9519844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.iica.int/bitstream/11324/7251/2/BVE19019515i.pdf" TargetMode="External"/><Relationship Id="rId68006a95de95198e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/eurostat" TargetMode="External"/><Relationship Id="rId30776a95de9519d12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/In.asp" TargetMode="External"/><Relationship Id="rId73626a95de951a59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId66116a95de951a5e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/" TargetMode="External"/><Relationship Id="rId60056a95de951a7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48056a95de9516d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48056a95de9516d19.jpg"/><Relationship Id="rId22706a95de9517e02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22706a95de9517e02.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>