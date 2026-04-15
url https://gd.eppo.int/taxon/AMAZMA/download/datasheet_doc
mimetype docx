--- v6 (2026-03-24)
+++ v7 (2026-04-15)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773069c23bc514001" w:history="1">
+            <w:hyperlink r:id="rId593569deefd7da5fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477169c23bc51406a" w:history="1">
+            <w:hyperlink r:id="rId568669deefd7da696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9176821" name="name641369c23bc515a68" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="84034778" name="name156669deefd7dcca9" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId398869c23bc515a65" cstate="print"/>
+                    <a:blip r:embed="rId279969deefd7dcca0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584069c23bc51688b" w:history="1">
+      <w:hyperlink r:id="rId439469deefd7de78a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192769c23bc5169de" w:history="1">
+      <w:hyperlink r:id="rId540369deefd7de8fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796869c23bc517909" w:history="1">
+      <w:hyperlink r:id="rId940569deefd7df98b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405269c23bc517a9e" w:history="1">
+      <w:hyperlink r:id="rId190169deefd7dfb3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93158361" name="name120069c23bc517d2f" descr="eu_funding_250.png"/>
+            <wp:docPr id="63623286" name="name139869deefd7dff6f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId786469c23bc517d2e" cstate="print"/>
+                    <a:blip r:embed="rId761969deefd7dff6e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="19050991">
+  <w:abstractNum w:abstractNumId="35836760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93156785">
+    <w:lvl w:ilvl="0" w:tplc="40958684">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93156785" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40958684" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19050990">
+  <w:abstractNum w:abstractNumId="35836759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29712804">
+    <w:lvl w:ilvl="0" w:tplc="94699337">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19050990">
-    <w:abstractNumId w:val="19050990"/>
+  <w:num w:numId="35836759">
+    <w:abstractNumId w:val="35836759"/>
   </w:num>
-  <w:num w:numId="19050991">
-    <w:abstractNumId w:val="19050991"/>
+  <w:num w:numId="35836760">
+    <w:abstractNumId w:val="35836760"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId934699076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId456514559" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId773069c23bc514001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId477169c23bc51406a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId584069c23bc51688b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId192769c23bc5169de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId796869c23bc517909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId405269c23bc517a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId398869c23bc515a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId398869c23bc515a65.jpg"/><Relationship Id="rId786469c23bc517d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId786469c23bc517d2e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473667771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712118890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId593569deefd7da5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId568669deefd7da696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId439469deefd7de78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId540369deefd7de8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId940569deefd7df98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190169deefd7dfb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId279969deefd7dcca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279969deefd7dcca0.jpg"/><Relationship Id="rId761969deefd7dff6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761969deefd7dff6e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>