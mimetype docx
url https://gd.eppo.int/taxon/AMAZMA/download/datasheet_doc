--- v7 (2026-04-15)
+++ v8 (2026-05-07)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593569deefd7da5fb" w:history="1">
+            <w:hyperlink r:id="rId876969fcb76e0e16b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568669deefd7da696" w:history="1">
+            <w:hyperlink r:id="rId372269fcb76e0e1d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84034778" name="name156669deefd7dcca9" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="32932023" name="name704869fcb76e14179" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId279969deefd7dcca0" cstate="print"/>
+                    <a:blip r:embed="rId720769fcb76e14177" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439469deefd7de78a" w:history="1">
+      <w:hyperlink r:id="rId904369fcb76e14fba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540369deefd7de8fc" w:history="1">
+      <w:hyperlink r:id="rId391369fcb76e15112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940569deefd7df98b" w:history="1">
+      <w:hyperlink r:id="rId410269fcb76e184a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190169deefd7dfb3b" w:history="1">
+      <w:hyperlink r:id="rId948869fcb76e1865a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63623286" name="name139869deefd7dff6f" descr="eu_funding_250.png"/>
+            <wp:docPr id="6853133" name="name480769fcb76e1c535" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId761969deefd7dff6e" cstate="print"/>
+                    <a:blip r:embed="rId809469fcb76e1c531" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35836760">
+  <w:abstractNum w:abstractNumId="27064088">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40958684">
+    <w:lvl w:ilvl="0" w:tplc="74812262">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40958684" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74812262" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35836759">
+  <w:abstractNum w:abstractNumId="27064087">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94699337">
+    <w:lvl w:ilvl="0" w:tplc="83920688">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35836759">
-    <w:abstractNumId w:val="35836759"/>
+  <w:num w:numId="27064087">
+    <w:abstractNumId w:val="27064087"/>
   </w:num>
-  <w:num w:numId="35836760">
-    <w:abstractNumId w:val="35836760"/>
+  <w:num w:numId="27064088">
+    <w:abstractNumId w:val="27064088"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473667771" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId712118890" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId593569deefd7da5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId568669deefd7da696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId439469deefd7de78a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId540369deefd7de8fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId940569deefd7df98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId190169deefd7dfb3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId279969deefd7dcca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId279969deefd7dcca0.jpg"/><Relationship Id="rId761969deefd7dff6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId761969deefd7dff6e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985981674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678156417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId876969fcb76e0e16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId372269fcb76e0e1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId904369fcb76e14fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId391369fcb76e15112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId410269fcb76e184a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId948869fcb76e1865a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId720769fcb76e14177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId720769fcb76e14177.jpg"/><Relationship Id="rId809469fcb76e1c531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId809469fcb76e1c531.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>