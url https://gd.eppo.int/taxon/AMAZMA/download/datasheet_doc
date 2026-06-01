--- v8 (2026-05-07)
+++ v9 (2026-06-01)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876969fcb76e0e16b" w:history="1">
+            <w:hyperlink r:id="rId40486a1e1463e8121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372269fcb76e0e1d3" w:history="1">
+            <w:hyperlink r:id="rId91896a1e1463e81c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32932023" name="name704869fcb76e14179" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="20356679" name="name62446a1e1463ea129" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId720769fcb76e14177" cstate="print"/>
+                    <a:blip r:embed="rId18276a1e1463ea11f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904369fcb76e14fba" w:history="1">
+      <w:hyperlink r:id="rId12066a1e1463eb379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId391369fcb76e15112" w:history="1">
+      <w:hyperlink r:id="rId24546a1e1463eb4eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410269fcb76e184a6" w:history="1">
+      <w:hyperlink r:id="rId49806a1e1463ec4a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948869fcb76e1865a" w:history="1">
+      <w:hyperlink r:id="rId53506a1e1463ec66c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6853133" name="name480769fcb76e1c535" descr="eu_funding_250.png"/>
+            <wp:docPr id="40417609" name="name70716a1e1463ec71c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId809469fcb76e1c531" cstate="print"/>
+                    <a:blip r:embed="rId80836a1e1463ec71b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27064088">
+  <w:abstractNum w:abstractNumId="96561011">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74812262">
+    <w:lvl w:ilvl="0" w:tplc="70245562">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74812262" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70245562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27064087">
+  <w:abstractNum w:abstractNumId="96561010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83920688">
+    <w:lvl w:ilvl="0" w:tplc="55077649">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27064087">
-    <w:abstractNumId w:val="27064087"/>
+  <w:num w:numId="96561010">
+    <w:abstractNumId w:val="96561010"/>
   </w:num>
-  <w:num w:numId="27064088">
-    <w:abstractNumId w:val="27064088"/>
+  <w:num w:numId="96561011">
+    <w:abstractNumId w:val="96561011"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985981674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678156417" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId876969fcb76e0e16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId372269fcb76e0e1d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId904369fcb76e14fba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId391369fcb76e15112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId410269fcb76e184a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId948869fcb76e1865a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId720769fcb76e14177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId720769fcb76e14177.jpg"/><Relationship Id="rId809469fcb76e1c531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId809469fcb76e1c531.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103509400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351210797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40486a1e1463e8121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId91896a1e1463e81c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId12066a1e1463eb379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId24546a1e1463eb4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId49806a1e1463ec4a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53506a1e1463ec66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId18276a1e1463ea11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18276a1e1463ea11f.jpg"/><Relationship Id="rId80836a1e1463ec71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80836a1e1463ec71b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>