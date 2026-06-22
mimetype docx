--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40486a1e1463e8121" w:history="1">
+            <w:hyperlink r:id="rId11346a3912ff08a32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91896a1e1463e81c7" w:history="1">
+            <w:hyperlink r:id="rId72186a3912ff08a9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20356679" name="name62446a1e1463ea129" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="92817896" name="name97686a3912ff0a965" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18276a1e1463ea11f" cstate="print"/>
+                    <a:blip r:embed="rId69406a3912ff0a960" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12066a1e1463eb379" w:history="1">
+      <w:hyperlink r:id="rId65376a3912ff0b851" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24546a1e1463eb4eb" w:history="1">
+      <w:hyperlink r:id="rId68196a3912ff0b9a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49806a1e1463ec4a8" w:history="1">
+      <w:hyperlink r:id="rId36526a3912ff0cb94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53506a1e1463ec66c" w:history="1">
+      <w:hyperlink r:id="rId42766a3912ff0cd44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40417609" name="name70716a1e1463ec71c" descr="eu_funding_250.png"/>
+            <wp:docPr id="76176942" name="name55936a3912ff0ce07" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80836a1e1463ec71b" cstate="print"/>
+                    <a:blip r:embed="rId46916a3912ff0ce05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96561011">
+  <w:abstractNum w:abstractNumId="24795534">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70245562">
+    <w:lvl w:ilvl="0" w:tplc="99283070">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70245562" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99283070" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96561010">
+  <w:abstractNum w:abstractNumId="24795533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55077649">
+    <w:lvl w:ilvl="0" w:tplc="86598081">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96561010">
-    <w:abstractNumId w:val="96561010"/>
+  <w:num w:numId="24795533">
+    <w:abstractNumId w:val="24795533"/>
   </w:num>
-  <w:num w:numId="96561011">
-    <w:abstractNumId w:val="96561011"/>
+  <w:num w:numId="24795534">
+    <w:abstractNumId w:val="24795534"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId103509400" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351210797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40486a1e1463e8121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId91896a1e1463e81c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId12066a1e1463eb379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId24546a1e1463eb4eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId49806a1e1463ec4a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53506a1e1463ec66c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId18276a1e1463ea11f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18276a1e1463ea11f.jpg"/><Relationship Id="rId80836a1e1463ec71b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80836a1e1463ec71b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857693251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367036546" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11346a3912ff08a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId72186a3912ff08a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId65376a3912ff0b851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId68196a3912ff0b9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId36526a3912ff0cb94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42766a3912ff0cd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId69406a3912ff0a960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69406a3912ff0a960.jpg"/><Relationship Id="rId46916a3912ff0ce05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46916a3912ff0ce05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>