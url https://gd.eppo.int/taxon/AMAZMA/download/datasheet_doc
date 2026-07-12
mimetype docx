--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11346a3912ff08a32" w:history="1">
+            <w:hyperlink r:id="rId44836a538f2e5a761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72186a3912ff08a9f" w:history="1">
+            <w:hyperlink r:id="rId86016a538f2e5a7d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92817896" name="name97686a3912ff0a965" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="67031467" name="name87716a538f2e5c54f" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69406a3912ff0a960" cstate="print"/>
+                    <a:blip r:embed="rId65556a538f2e5c54b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a3912ff0b851" w:history="1">
+      <w:hyperlink r:id="rId50886a538f2e5d3e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68196a3912ff0b9a4" w:history="1">
+      <w:hyperlink r:id="rId33746a538f2e5d53b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36526a3912ff0cb94" w:history="1">
+      <w:hyperlink r:id="rId62766a538f2e5e532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42766a3912ff0cd44" w:history="1">
+      <w:hyperlink r:id="rId95376a538f2e5e6ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76176942" name="name55936a3912ff0ce07" descr="eu_funding_250.png"/>
+            <wp:docPr id="79123473" name="name84576a538f2e5e7a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46916a3912ff0ce05" cstate="print"/>
+                    <a:blip r:embed="rId10546a538f2e5e7a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24795534">
+  <w:abstractNum w:abstractNumId="88513131">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99283070">
+    <w:lvl w:ilvl="0" w:tplc="26747669">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99283070" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26747669" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24795533">
+  <w:abstractNum w:abstractNumId="88513130">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86598081">
+    <w:lvl w:ilvl="0" w:tplc="78326281">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24795533">
-    <w:abstractNumId w:val="24795533"/>
+  <w:num w:numId="88513130">
+    <w:abstractNumId w:val="88513130"/>
   </w:num>
-  <w:num w:numId="24795534">
-    <w:abstractNumId w:val="24795534"/>
+  <w:num w:numId="88513131">
+    <w:abstractNumId w:val="88513131"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId857693251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367036546" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11346a3912ff08a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId72186a3912ff08a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId65376a3912ff0b851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId68196a3912ff0b9a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId36526a3912ff0cb94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42766a3912ff0cd44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId69406a3912ff0a960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69406a3912ff0a960.jpg"/><Relationship Id="rId46916a3912ff0ce05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46916a3912ff0ce05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305985443" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328142518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44836a538f2e5a761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId86016a538f2e5a7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId50886a538f2e5d3e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId33746a538f2e5d53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId62766a538f2e5e532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95376a538f2e5e6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId65556a538f2e5c54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65556a538f2e5c54b.jpg"/><Relationship Id="rId10546a538f2e5e7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10546a538f2e5e7a5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>