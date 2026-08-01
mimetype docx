--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44836a538f2e5a761" w:history="1">
+            <w:hyperlink r:id="rId92956a6e4583b23ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86016a538f2e5a7d0" w:history="1">
+            <w:hyperlink r:id="rId39066a6e4583b242f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67031467" name="name87716a538f2e5c54f" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="3856427" name="name45396a6e4583b42c3" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65556a538f2e5c54b" cstate="print"/>
+                    <a:blip r:embed="rId84226a6e4583b42bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50886a538f2e5d3e4" w:history="1">
+      <w:hyperlink r:id="rId47406a6e4583b55ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746a538f2e5d53b" w:history="1">
+      <w:hyperlink r:id="rId87726a6e4583b5765" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62766a538f2e5e532" w:history="1">
+      <w:hyperlink r:id="rId29326a6e4583b76f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95376a538f2e5e6ff" w:history="1">
+      <w:hyperlink r:id="rId37706a6e4583b7921" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79123473" name="name84576a538f2e5e7a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="40910143" name="name84906a6e4583b79c9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10546a538f2e5e7a5" cstate="print"/>
+                    <a:blip r:embed="rId63036a6e4583b79c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88513131">
+  <w:abstractNum w:abstractNumId="70606791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26747669">
+    <w:lvl w:ilvl="0" w:tplc="40283508">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26747669" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40283508" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88513130">
+  <w:abstractNum w:abstractNumId="70606790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78326281">
+    <w:lvl w:ilvl="0" w:tplc="65919106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88513130">
-    <w:abstractNumId w:val="88513130"/>
+  <w:num w:numId="70606790">
+    <w:abstractNumId w:val="70606790"/>
   </w:num>
-  <w:num w:numId="88513131">
-    <w:abstractNumId w:val="88513131"/>
+  <w:num w:numId="70606791">
+    <w:abstractNumId w:val="70606791"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305985443" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328142518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44836a538f2e5a761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId86016a538f2e5a7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId50886a538f2e5d3e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId33746a538f2e5d53b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId62766a538f2e5e532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95376a538f2e5e6ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId65556a538f2e5c54b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65556a538f2e5c54b.jpg"/><Relationship Id="rId10546a538f2e5e7a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10546a538f2e5e7a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345813559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId412525509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92956a6e4583b23ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId39066a6e4583b242f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId47406a6e4583b55ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId87726a6e4583b5765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId29326a6e4583b76f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a6e4583b7921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId84226a6e4583b42bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84226a6e4583b42bf.jpg"/><Relationship Id="rId63036a6e4583b79c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63036a6e4583b79c8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>