--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92956a6e4583b23ad" w:history="1">
+            <w:hyperlink r:id="rId23406a88bb464a9fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39066a6e4583b242f" w:history="1">
+            <w:hyperlink r:id="rId83646a88bb464aa6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3856427" name="name45396a6e4583b42c3" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="61953799" name="name50316a88bb464c6d2" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84226a6e4583b42bf" cstate="print"/>
+                    <a:blip r:embed="rId84656a88bb464c6ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47406a6e4583b55ed" w:history="1">
+      <w:hyperlink r:id="rId64116a88bb464d553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87726a6e4583b5765" w:history="1">
+      <w:hyperlink r:id="rId94826a88bb464d6aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29326a6e4583b76f6" w:history="1">
+      <w:hyperlink r:id="rId51376a88bb464e5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37706a6e4583b7921" w:history="1">
+      <w:hyperlink r:id="rId86176a88bb464e784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40910143" name="name84906a6e4583b79c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="96669129" name="name70366a88bb464ec52" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63036a6e4583b79c8" cstate="print"/>
+                    <a:blip r:embed="rId84116a88bb464ec51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70606791">
+  <w:abstractNum w:abstractNumId="99745310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40283508">
+    <w:lvl w:ilvl="0" w:tplc="81935084">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40283508" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81935084" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70606790">
+  <w:abstractNum w:abstractNumId="99745309">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65919106">
+    <w:lvl w:ilvl="0" w:tplc="84414363">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70606790">
-    <w:abstractNumId w:val="70606790"/>
+  <w:num w:numId="99745309">
+    <w:abstractNumId w:val="99745309"/>
   </w:num>
-  <w:num w:numId="70606791">
-    <w:abstractNumId w:val="70606791"/>
+  <w:num w:numId="99745310">
+    <w:abstractNumId w:val="99745310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId345813559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId412525509" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92956a6e4583b23ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId39066a6e4583b242f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId47406a6e4583b55ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId87726a6e4583b5765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId29326a6e4583b76f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a6e4583b7921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId84226a6e4583b42bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84226a6e4583b42bf.jpg"/><Relationship Id="rId63036a6e4583b79c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63036a6e4583b79c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467964286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614621598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23406a88bb464a9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId83646a88bb464aa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId64116a88bb464d553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId94826a88bb464d6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId51376a88bb464e5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86176a88bb464e784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId84656a88bb464c6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a88bb464c6ce.jpg"/><Relationship Id="rId84116a88bb464ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84116a88bb464ec51.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>