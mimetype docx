--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (Malloch)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> burdock leaf miner, chrysanthemum leaf miner</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23406a88bb464a9fe" w:history="1">
+            <w:hyperlink r:id="rId94286aa3236a2c136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83646a88bb464aa6b" w:history="1">
+            <w:hyperlink r:id="rId85266aa3236a2c1a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -2225,63 +2225,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61953799" name="name50316a88bb464c6d2" descr="AMAZMA_distribution_map.jpg"/>
+            <wp:docPr id="42887111" name="name66026aa3236a2dd11" descr="AMAZMA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAZMA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84656a88bb464c6ce" cstate="print"/>
+                    <a:blip r:embed="rId51426aa3236a2dd0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4035,51 +4035,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (chrysanthemum leaf miner). PlantwisePlus Knowledge Bank. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64116a88bb464d553" w:history="1">
+      <w:hyperlink r:id="rId54316aa3236a2eb40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/pwkb.species.4687</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4241,51 +4241,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), e06036. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94826a88bb464d6aa" w:history="1">
+      <w:hyperlink r:id="rId89086aa3236a2ec93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6652,51 +6652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemorimyza maculosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51376a88bb464e5e9" w:history="1">
+      <w:hyperlink r:id="rId84506aa3236a2fc5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6907,81 +6907,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 29-37. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86176a88bb464e784" w:history="1">
+      <w:hyperlink r:id="rId64136aa3236a2fe25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01978.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96669129" name="name70366a88bb464ec52" descr="eu_funding_250.png"/>
+            <wp:docPr id="16307600" name="name64196aa3236a30141" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84116a88bb464ec51" cstate="print"/>
+                    <a:blip r:embed="rId46026aa3236a30140" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7079,137 +7079,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99745310">
+  <w:abstractNum w:abstractNumId="73902395">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81935084">
+    <w:lvl w:ilvl="0" w:tplc="98715419">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81935084" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98715419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99745309">
+  <w:abstractNum w:abstractNumId="73902394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84414363">
+    <w:lvl w:ilvl="0" w:tplc="63534756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7961,55 +7961,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99745309">
-    <w:abstractNumId w:val="99745309"/>
+  <w:num w:numId="73902394">
+    <w:abstractNumId w:val="73902394"/>
   </w:num>
-  <w:num w:numId="99745310">
-    <w:abstractNumId w:val="99745310"/>
+  <w:num w:numId="73902395">
+    <w:abstractNumId w:val="73902395"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19559,51 +19559,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId467964286" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614621598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23406a88bb464a9fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId83646a88bb464aa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId64116a88bb464d553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId94826a88bb464d6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId51376a88bb464e5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86176a88bb464e784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId84656a88bb464c6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a88bb464c6ce.jpg"/><Relationship Id="rId84116a88bb464ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84116a88bb464ec51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId455688537" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177516019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94286aa3236a2c136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/" TargetMode="External"/><Relationship Id="rId85266aa3236a2c1a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAZMA/categorization" TargetMode="External"/><Relationship Id="rId54316aa3236a2eb40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/pwkb.species.4687" TargetMode="External"/><Relationship Id="rId89086aa3236a2ec93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6036" TargetMode="External"/><Relationship Id="rId84506aa3236a2fc5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64136aa3236a2fe25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01978.x" TargetMode="External"/><Relationship Id="rId51426aa3236a2dd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51426aa3236a2dd0d.jpg"/><Relationship Id="rId46026aa3236a30140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46026aa3236a30140.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>