--- v1 (2026-02-08)
+++ v2 (2026-06-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AMAZMA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>nomcontinent</t>
   </si>
   <si>
     <t>country</t>
   </si>
   <si>
     <t>isocode</t>
   </si>
   <si>
     <t>qlistlabel</t>
   </si>
   <si>
     <t>yr_add</t>
   </si>
   <si>
     <t>yr_trans</t>
   </si>
   <si>
     <t>yr_del</t>
   </si>
   <si>
     <t>Africa</t>
   </si>
   <si>
@@ -93,50 +93,56 @@
     <t>BH</t>
   </si>
   <si>
     <t>A1 list</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
     <t>KZ</t>
   </si>
   <si>
     <t>Europe</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>AM</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>RU</t>
   </si>
@@ -524,51 +530,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -711,282 +717,301 @@
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>2017</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>19</v>
       </c>
       <c r="E9">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="E10">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E12">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>26</v>
       </c>
       <c r="B17" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17" t="s">
         <v>19</v>
       </c>
       <c r="E17">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" t="s">
         <v>45</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>46</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18">
-        <v>1992</v>
+        <v>2020</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19">
-        <v>2016</v>
+        <v>1992</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20">
-        <v>1984</v>
+        <v>2016</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="E21">
-        <v>2019</v>
+        <v>1984</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22">
+        <v>2019</v>
+      </c>
+      <c r="F22"/>
+      <c r="G22"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>