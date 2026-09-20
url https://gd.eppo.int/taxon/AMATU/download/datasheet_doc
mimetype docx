--- v16 (2026-08-31)
+++ v17 (2026-09-20)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71296a95de79bf2be" w:history="1">
+            <w:hyperlink r:id="rId33176ab04f07e9517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76206a95de79bf303" w:history="1">
+            <w:hyperlink r:id="rId52986ab04f07e955b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29432463" name="name54956a95de79c092f" descr="10404.jpg"/>
+                  <wp:docPr id="84029835" name="name19176ab04f07e9e9a" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46486a95de79c092c" cstate="print"/>
+                          <a:blip r:embed="rId65516ab04f07e9e98" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31696a95de79c0a70" w:history="1">
+            <w:hyperlink r:id="rId10256ab04f07ea22d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42364190" name="name77366a95de79c171a" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="60364643" name="name50266ab04f07eb22d" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99666a95de79c1717" cstate="print"/>
+                    <a:blip r:embed="rId58946ab04f07eb22b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57136a95de79c2212" w:history="1">
+      <w:hyperlink r:id="rId62366ab04f07ec65a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44386a95de79c2d37" w:history="1">
+      <w:hyperlink r:id="rId12986ab04f07ed3eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97506a95de79c2d82" w:history="1">
+      <w:hyperlink r:id="rId72496ab04f07ed430" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20156a95de79c32bf" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId47876a95de79c32cd" w:history="1"/>
+      <w:hyperlink r:id="rId96986ab04f07ed9a6" w:history="1"/>
+      <w:hyperlink r:id="rId81766ab04f07ed9af" w:history="1"/>
+      <w:hyperlink r:id="rId92966ab04f07ed9b5" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38646a95de79c3365" w:history="1">
+      <w:hyperlink r:id="rId31056ab04f07eda4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97296a95de79c33c9" w:history="1">
+      <w:hyperlink r:id="rId99516ab04f07edaac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77536a95de79c34bd" w:history="1">
+      <w:hyperlink r:id="rId48956ab04f07edb8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66496a95de79c35f4" w:history="1">
+      <w:hyperlink r:id="rId60746ab04f07edcba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93166a95de79c3653" w:history="1">
+      <w:hyperlink r:id="rId46126ab04f07edd19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90786a95de79c393b" w:history="1">
+      <w:hyperlink r:id="rId49726ab04f07edfe8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65006a95de79c3a0c" w:history="1">
+      <w:hyperlink r:id="rId78986ab04f07ee0a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88256a95de79c3e4e" w:history="1">
+      <w:hyperlink r:id="rId36116ab04f07ee50a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21776a95de79c447a" w:history="1">
+      <w:hyperlink r:id="rId83996ab04f07eeb0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37936a95de79c44dd" w:history="1">
+      <w:hyperlink r:id="rId70696ab04f07eeb6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35616a95de79c4764" w:history="1">
+      <w:hyperlink r:id="rId38166ab04f07eedf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89416a95de79c483d" w:history="1">
+      <w:hyperlink r:id="rId47676ab04f07eeedb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49217619">
+  <w:abstractNum w:abstractNumId="61326519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19841035">
+    <w:lvl w:ilvl="0" w:tplc="94736978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19841035" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94736978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49217618">
+  <w:abstractNum w:abstractNumId="61326518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55209760">
+    <w:lvl w:ilvl="0" w:tplc="41490860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49217618">
-    <w:abstractNumId w:val="49217618"/>
+  <w:num w:numId="61326518">
+    <w:abstractNumId w:val="61326518"/>
   </w:num>
-  <w:num w:numId="49217619">
-    <w:abstractNumId w:val="49217619"/>
+  <w:num w:numId="61326519">
+    <w:abstractNumId w:val="61326519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472738186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802549443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a95de79bf2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId76206a95de79bf303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId31696a95de79c0a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId57136a95de79c2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId44386a95de79c2d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId97506a95de79c2d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId20156a95de79c32bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId91076a95de79c32c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId47876a95de79c32cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId38646a95de79c3365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId97296a95de79c33c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId77536a95de79c34bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId66496a95de79c35f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93166a95de79c3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId90786a95de79c393b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId65006a95de79c3a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId88256a95de79c3e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId21776a95de79c447a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId37936a95de79c44dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId35616a95de79c4764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89416a95de79c483d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId46486a95de79c092c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46486a95de79c092c.jpg"/><Relationship Id="rId99666a95de79c1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99666a95de79c1717.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538152557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829858201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33176ab04f07e9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId52986ab04f07e955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId10256ab04f07ea22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId62366ab04f07ec65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId12986ab04f07ed3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId72496ab04f07ed430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId96986ab04f07ed9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId81766ab04f07ed9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId92966ab04f07ed9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId31056ab04f07eda4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId99516ab04f07edaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId48956ab04f07edb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId60746ab04f07edcba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46126ab04f07edd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId49726ab04f07edfe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId78986ab04f07ee0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId36116ab04f07ee50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId83996ab04f07eeb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId70696ab04f07eeb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId38166ab04f07eedf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47676ab04f07eeedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId65516ab04f07e9e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65516ab04f07e9e98.jpg"/><Relationship Id="rId58946ab04f07eb22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946ab04f07eb22b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>