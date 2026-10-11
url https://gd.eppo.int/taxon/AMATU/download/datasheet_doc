--- v17 (2026-09-20)
+++ v18 (2026-10-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33176ab04f07e9517" w:history="1">
+            <w:hyperlink r:id="rId33896acb0b703b6c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52986ab04f07e955b" w:history="1">
+            <w:hyperlink r:id="rId88056acb0b703b705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84029835" name="name19176ab04f07e9e9a" descr="10404.jpg"/>
+                  <wp:docPr id="52246879" name="name24956acb0b703bd0c" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65516ab04f07e9e98" cstate="print"/>
+                          <a:blip r:embed="rId70696acb0b703bd0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10256ab04f07ea22d" w:history="1">
+            <w:hyperlink r:id="rId22276acb0b703be2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60364643" name="name50266ab04f07eb22d" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="53074321" name="name94416acb0b703cc55" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58946ab04f07eb22b" cstate="print"/>
+                    <a:blip r:embed="rId87486acb0b703cc51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62366ab04f07ec65a" w:history="1">
+      <w:hyperlink r:id="rId54896acb0b703d75e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12986ab04f07ed3eb" w:history="1">
+      <w:hyperlink r:id="rId99926acb0b703e29d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId72496ab04f07ed430" w:history="1">
+      <w:hyperlink r:id="rId30706acb0b703e2e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId96986ab04f07ed9a6" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId92966ab04f07ed9b5" w:history="1"/>
+      <w:hyperlink r:id="rId49956acb0b703e82f" w:history="1"/>
+      <w:hyperlink r:id="rId76376acb0b703e838" w:history="1"/>
+      <w:hyperlink r:id="rId49126acb0b703e83f" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31056ab04f07eda4c" w:history="1">
+      <w:hyperlink r:id="rId10956acb0b703e8d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99516ab04f07edaac" w:history="1">
+      <w:hyperlink r:id="rId73956acb0b703e939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48956ab04f07edb8a" w:history="1">
+      <w:hyperlink r:id="rId90226acb0b703ea18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60746ab04f07edcba" w:history="1">
+      <w:hyperlink r:id="rId33426acb0b703eb49" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46126ab04f07edd19" w:history="1">
+      <w:hyperlink r:id="rId54426acb0b703ebaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49726ab04f07edfe8" w:history="1">
+      <w:hyperlink r:id="rId97606acb0b703ee8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78986ab04f07ee0a7" w:history="1">
+      <w:hyperlink r:id="rId97806acb0b703ef4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36116ab04f07ee50a" w:history="1">
+      <w:hyperlink r:id="rId84256acb0b703f389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83996ab04f07eeb0b" w:history="1">
+      <w:hyperlink r:id="rId25696acb0b703f9db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696ab04f07eeb6c" w:history="1">
+      <w:hyperlink r:id="rId49166acb0b703fa3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38166ab04f07eedf7" w:history="1">
+      <w:hyperlink r:id="rId29416acb0b703fd7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47676ab04f07eeedb" w:history="1">
+      <w:hyperlink r:id="rId94726acb0b703fe60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61326519">
+  <w:abstractNum w:abstractNumId="36875406">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94736978">
+    <w:lvl w:ilvl="0" w:tplc="61128485">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94736978" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61128485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61326518">
+  <w:abstractNum w:abstractNumId="36875405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41490860">
+    <w:lvl w:ilvl="0" w:tplc="81825568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61326518">
-    <w:abstractNumId w:val="61326518"/>
+  <w:num w:numId="36875405">
+    <w:abstractNumId w:val="36875405"/>
   </w:num>
-  <w:num w:numId="61326519">
-    <w:abstractNumId w:val="61326519"/>
+  <w:num w:numId="36875406">
+    <w:abstractNumId w:val="36875406"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538152557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829858201" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33176ab04f07e9517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId52986ab04f07e955b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId10256ab04f07ea22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId62366ab04f07ec65a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId12986ab04f07ed3eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId72496ab04f07ed430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId96986ab04f07ed9a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId81766ab04f07ed9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId92966ab04f07ed9b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId31056ab04f07eda4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId99516ab04f07edaac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId48956ab04f07edb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId60746ab04f07edcba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId46126ab04f07edd19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId49726ab04f07edfe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId78986ab04f07ee0a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId36116ab04f07ee50a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId83996ab04f07eeb0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId70696ab04f07eeb6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId38166ab04f07eedf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47676ab04f07eeedb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId65516ab04f07e9e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65516ab04f07e9e98.jpg"/><Relationship Id="rId58946ab04f07eb22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58946ab04f07eb22b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563554179" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646011681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33896acb0b703b6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId88056acb0b703b705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId22276acb0b703be2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId54896acb0b703d75e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId99926acb0b703e29d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId30706acb0b703e2e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId49956acb0b703e82f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId76376acb0b703e838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId49126acb0b703e83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId10956acb0b703e8d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId73956acb0b703e939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId90226acb0b703ea18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId33426acb0b703eb49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId54426acb0b703ebaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId97606acb0b703ee8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId97806acb0b703ef4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId84256acb0b703f389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId25696acb0b703f9db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId49166acb0b703fa3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId29416acb0b703fd7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94726acb0b703fe60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId70696acb0b703bd0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70696acb0b703bd0a.jpg"/><Relationship Id="rId87486acb0b703cc51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87486acb0b703cc51.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>