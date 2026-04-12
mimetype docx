--- v8 (2026-03-04)
+++ v9 (2026-04-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694769a7f26598a34" w:history="1">
+            <w:hyperlink r:id="rId942469dbcf016b0c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId898569a7f26598a7a" w:history="1">
+            <w:hyperlink r:id="rId699369dbcf016b10f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="76108707" name="name775169a7f2659913d" descr="10404.jpg"/>
+                  <wp:docPr id="65393328" name="name511769dbcf016b1d2" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId932769a7f2659913c" cstate="print"/>
+                          <a:blip r:embed="rId414369dbcf016b1d1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId334169a7f26599274" w:history="1">
+            <w:hyperlink r:id="rId426869dbcf016b2f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79605993" name="name651669a7f2659a455" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="36856192" name="name187569dbcf016c2b5" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId278169a7f2659a452" cstate="print"/>
+                    <a:blip r:embed="rId208469dbcf016c2b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId197769a7f2659b597" w:history="1">
+      <w:hyperlink r:id="rId333269dbcf016cdc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId782069a7f2659c60c" w:history="1">
+      <w:hyperlink r:id="rId158369dbcf016dabc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId525669a7f2659c655" w:history="1">
+      <w:hyperlink r:id="rId387169dbcf016dafe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId635069a7f2659cbc9" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId749269a7f2659cbd8" w:history="1"/>
+      <w:hyperlink r:id="rId413269dbcf016e025" w:history="1"/>
+      <w:hyperlink r:id="rId273269dbcf016e02e" w:history="1"/>
+      <w:hyperlink r:id="rId472969dbcf016e034" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409569a7f2659cc71" w:history="1">
+      <w:hyperlink r:id="rId988169dbcf016e0c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId850169a7f2659ccd1" w:history="1">
+      <w:hyperlink r:id="rId438669dbcf016e129" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278469a7f2659cdb2" w:history="1">
+      <w:hyperlink r:id="rId282569dbcf016e206" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId260269a7f2659cee6" w:history="1">
+      <w:hyperlink r:id="rId494769dbcf016e335" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786969a7f2659cf45" w:history="1">
+      <w:hyperlink r:id="rId392469dbcf016e394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928769a7f2659d21c" w:history="1">
+      <w:hyperlink r:id="rId778669dbcf016e687" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856969a7f2659d2db" w:history="1">
+      <w:hyperlink r:id="rId149369dbcf016e749" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466169a7f2659d75a" w:history="1">
+      <w:hyperlink r:id="rId249469dbcf016eb85" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984969a7f2659dd56" w:history="1">
+      <w:hyperlink r:id="rId215469dbcf016f184" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574669a7f2659ddb7" w:history="1">
+      <w:hyperlink r:id="rId616469dbcf016f1e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId841969a7f2659e02b" w:history="1">
+      <w:hyperlink r:id="rId407369dbcf016f451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId758369a7f2659e103" w:history="1">
+      <w:hyperlink r:id="rId475069dbcf016f537" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16488709">
+  <w:abstractNum w:abstractNumId="36941104">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69669621">
+    <w:lvl w:ilvl="0" w:tplc="59514178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69669621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59514178" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16488708">
+  <w:abstractNum w:abstractNumId="36941103">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31136760">
+    <w:lvl w:ilvl="0" w:tplc="81361622">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16488708">
-    <w:abstractNumId w:val="16488708"/>
+  <w:num w:numId="36941103">
+    <w:abstractNumId w:val="36941103"/>
   </w:num>
-  <w:num w:numId="16488709">
-    <w:abstractNumId w:val="16488709"/>
+  <w:num w:numId="36941104">
+    <w:abstractNumId w:val="36941104"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516638046" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274109634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId694769a7f26598a34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId898569a7f26598a7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId334169a7f26599274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId197769a7f2659b597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId782069a7f2659c60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId525669a7f2659c655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId635069a7f2659cbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId832369a7f2659cbd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId749269a7f2659cbd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId409569a7f2659cc71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId850169a7f2659ccd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId278469a7f2659cdb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId260269a7f2659cee6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId786969a7f2659cf45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId928769a7f2659d21c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId856969a7f2659d2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId466169a7f2659d75a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId984969a7f2659dd56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId574669a7f2659ddb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId841969a7f2659e02b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId758369a7f2659e103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId932769a7f2659913c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId932769a7f2659913c.jpg"/><Relationship Id="rId278169a7f2659a452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278169a7f2659a452.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245392021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832736605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId942469dbcf016b0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId699369dbcf016b10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId426869dbcf016b2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId333269dbcf016cdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId158369dbcf016dabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId387169dbcf016dafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId413269dbcf016e025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId273269dbcf016e02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId472969dbcf016e034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId988169dbcf016e0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId438669dbcf016e129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId282569dbcf016e206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId494769dbcf016e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId392469dbcf016e394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId778669dbcf016e687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId149369dbcf016e749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId249469dbcf016eb85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId215469dbcf016f184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId616469dbcf016f1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId407369dbcf016f451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475069dbcf016f537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId414369dbcf016b1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414369dbcf016b1d1.jpg"/><Relationship Id="rId208469dbcf016c2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId208469dbcf016c2b1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>