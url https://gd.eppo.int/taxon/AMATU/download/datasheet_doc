--- v9 (2026-04-12)
+++ v10 (2026-05-02)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId942469dbcf016b0c9" w:history="1">
+            <w:hyperlink r:id="rId755269f66b16815ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699369dbcf016b10f" w:history="1">
+            <w:hyperlink r:id="rId274969f66b16815ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65393328" name="name511769dbcf016b1d2" descr="10404.jpg"/>
+                  <wp:docPr id="85627620" name="name670469f66b1681aaa" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId414369dbcf016b1d1" cstate="print"/>
+                          <a:blip r:embed="rId518569f66b1681aa8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId426869dbcf016b2f6" w:history="1">
+            <w:hyperlink r:id="rId750969f66b1681d88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36856192" name="name187569dbcf016c2b5" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="7556394" name="name518969f66b1682d6a" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId208469dbcf016c2b1" cstate="print"/>
+                    <a:blip r:embed="rId824269f66b1682d67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId333269dbcf016cdc7" w:history="1">
+      <w:hyperlink r:id="rId516469f66b168386f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId158369dbcf016dabc" w:history="1">
+      <w:hyperlink r:id="rId721469f66b168450d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId387169dbcf016dafe" w:history="1">
+      <w:hyperlink r:id="rId859769f66b1684551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId413269dbcf016e025" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId472969dbcf016e034" w:history="1"/>
+      <w:hyperlink r:id="rId696769f66b1684a8f" w:history="1"/>
+      <w:hyperlink r:id="rId900669f66b1684a98" w:history="1"/>
+      <w:hyperlink r:id="rId760669f66b1684a9e" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988169dbcf016e0c8" w:history="1">
+      <w:hyperlink r:id="rId304569f66b1684b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438669dbcf016e129" w:history="1">
+      <w:hyperlink r:id="rId612469f66b1684ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282569dbcf016e206" w:history="1">
+      <w:hyperlink r:id="rId981569f66b1684c89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494769dbcf016e335" w:history="1">
+      <w:hyperlink r:id="rId126469f66b1684dca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId392469dbcf016e394" w:history="1">
+      <w:hyperlink r:id="rId805869f66b1684e2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778669dbcf016e687" w:history="1">
+      <w:hyperlink r:id="rId342169f66b1685116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149369dbcf016e749" w:history="1">
+      <w:hyperlink r:id="rId298769f66b16851d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId249469dbcf016eb85" w:history="1">
+      <w:hyperlink r:id="rId143269f66b1685617" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215469dbcf016f184" w:history="1">
+      <w:hyperlink r:id="rId616669f66b1685c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616469dbcf016f1e6" w:history="1">
+      <w:hyperlink r:id="rId131569f66b1685c8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407369dbcf016f451" w:history="1">
+      <w:hyperlink r:id="rId769569f66b1685f0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475069dbcf016f537" w:history="1">
+      <w:hyperlink r:id="rId458669f66b1685fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36941104">
+  <w:abstractNum w:abstractNumId="73125464">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59514178">
+    <w:lvl w:ilvl="0" w:tplc="32609694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59514178" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32609694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36941103">
+  <w:abstractNum w:abstractNumId="73125463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81361622">
+    <w:lvl w:ilvl="0" w:tplc="64835613">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36941103">
-    <w:abstractNumId w:val="36941103"/>
+  <w:num w:numId="73125463">
+    <w:abstractNumId w:val="73125463"/>
   </w:num>
-  <w:num w:numId="36941104">
-    <w:abstractNumId w:val="36941104"/>
+  <w:num w:numId="73125464">
+    <w:abstractNumId w:val="73125464"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245392021" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId832736605" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId942469dbcf016b0c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId699369dbcf016b10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId426869dbcf016b2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId333269dbcf016cdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId158369dbcf016dabc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId387169dbcf016dafe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId413269dbcf016e025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId273269dbcf016e02e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId472969dbcf016e034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId988169dbcf016e0c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId438669dbcf016e129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId282569dbcf016e206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId494769dbcf016e335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId392469dbcf016e394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId778669dbcf016e687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId149369dbcf016e749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId249469dbcf016eb85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId215469dbcf016f184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId616469dbcf016f1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId407369dbcf016f451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475069dbcf016f537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId414369dbcf016b1d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId414369dbcf016b1d1.jpg"/><Relationship Id="rId208469dbcf016c2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId208469dbcf016c2b1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870664564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617926268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId755269f66b16815ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId274969f66b16815ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId750969f66b1681d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId516469f66b168386f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId721469f66b168450d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId859769f66b1684551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId696769f66b1684a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId900669f66b1684a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId760669f66b1684a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId304569f66b1684b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId612469f66b1684ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId981569f66b1684c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId126469f66b1684dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId805869f66b1684e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId342169f66b1685116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId298769f66b16851d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId143269f66b1685617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId616669f66b1685c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId131569f66b1685c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId769569f66b1685f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId458669f66b1685fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId518569f66b1681aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518569f66b1681aa8.jpg"/><Relationship Id="rId824269f66b1682d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824269f66b1682d67.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>