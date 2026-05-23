--- v10 (2026-05-02)
+++ v11 (2026-05-23)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755269f66b16815ab" w:history="1">
+            <w:hyperlink r:id="rId18896a110ce7e551c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274969f66b16815ee" w:history="1">
+            <w:hyperlink r:id="rId55666a110ce7e557e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85627620" name="name670469f66b1681aaa" descr="10404.jpg"/>
+                  <wp:docPr id="47546661" name="name66606a110ce7e5bfc" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId518569f66b1681aa8" cstate="print"/>
+                          <a:blip r:embed="rId32306a110ce7e5bfa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId750969f66b1681d88" w:history="1">
+            <w:hyperlink r:id="rId10486a110ce7e5d1e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7556394" name="name518969f66b1682d6a" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="29564437" name="name84566a110ce7e6956" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId824269f66b1682d67" cstate="print"/>
+                    <a:blip r:embed="rId87996a110ce7e6954" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId516469f66b168386f" w:history="1">
+      <w:hyperlink r:id="rId32296a110ce7e7505" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721469f66b168450d" w:history="1">
+      <w:hyperlink r:id="rId42126a110ce7e81c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId859769f66b1684551" w:history="1">
+      <w:hyperlink r:id="rId55126a110ce7e8205" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId696769f66b1684a8f" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId760669f66b1684a9e" w:history="1"/>
+      <w:hyperlink r:id="rId71366a110ce7e876a" w:history="1"/>
+      <w:hyperlink r:id="rId80996a110ce7e8774" w:history="1"/>
+      <w:hyperlink r:id="rId30286a110ce7e877a" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304569f66b1684b47" w:history="1">
+      <w:hyperlink r:id="rId19656a110ce7e8820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId612469f66b1684ba9" w:history="1">
+      <w:hyperlink r:id="rId14346a110ce7e8883" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981569f66b1684c89" w:history="1">
+      <w:hyperlink r:id="rId95206a110ce7e8964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126469f66b1684dca" w:history="1">
+      <w:hyperlink r:id="rId27386a110ce7e8a96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId805869f66b1684e2b" w:history="1">
+      <w:hyperlink r:id="rId65596a110ce7e8af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342169f66b1685116" w:history="1">
+      <w:hyperlink r:id="rId73436a110ce7e8dc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298769f66b16851d6" w:history="1">
+      <w:hyperlink r:id="rId58046a110ce7e8e87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143269f66b1685617" w:history="1">
+      <w:hyperlink r:id="rId61646a110ce7e92ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId616669f66b1685c1e" w:history="1">
+      <w:hyperlink r:id="rId95676a110ce7e98fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId131569f66b1685c8e" w:history="1">
+      <w:hyperlink r:id="rId20996a110ce7e995d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769569f66b1685f0d" w:history="1">
+      <w:hyperlink r:id="rId46616a110ce7e9bc8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId458669f66b1685fdf" w:history="1">
+      <w:hyperlink r:id="rId81026a110ce7e9c9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73125464">
+  <w:abstractNum w:abstractNumId="62847400">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32609694">
+    <w:lvl w:ilvl="0" w:tplc="52333232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32609694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52333232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73125463">
+  <w:abstractNum w:abstractNumId="62847399">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64835613">
+    <w:lvl w:ilvl="0" w:tplc="30113825">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73125463">
-    <w:abstractNumId w:val="73125463"/>
+  <w:num w:numId="62847399">
+    <w:abstractNumId w:val="62847399"/>
   </w:num>
-  <w:num w:numId="73125464">
-    <w:abstractNumId w:val="73125464"/>
+  <w:num w:numId="62847400">
+    <w:abstractNumId w:val="62847400"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId870664564" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId617926268" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId755269f66b16815ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId274969f66b16815ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId750969f66b1681d88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId516469f66b168386f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId721469f66b168450d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId859769f66b1684551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId696769f66b1684a8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId900669f66b1684a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId760669f66b1684a9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId304569f66b1684b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId612469f66b1684ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId981569f66b1684c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId126469f66b1684dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId805869f66b1684e2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId342169f66b1685116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId298769f66b16851d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId143269f66b1685617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId616669f66b1685c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId131569f66b1685c8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId769569f66b1685f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId458669f66b1685fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId518569f66b1681aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId518569f66b1681aa8.jpg"/><Relationship Id="rId824269f66b1682d67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824269f66b1682d67.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254585366" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980905868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18896a110ce7e551c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId55666a110ce7e557e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId10486a110ce7e5d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId32296a110ce7e7505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId42126a110ce7e81c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId55126a110ce7e8205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId71366a110ce7e876a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId80996a110ce7e8774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId30286a110ce7e877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId19656a110ce7e8820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId14346a110ce7e8883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId95206a110ce7e8964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId27386a110ce7e8a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId65596a110ce7e8af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId73436a110ce7e8dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId58046a110ce7e8e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId61646a110ce7e92ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId95676a110ce7e98fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId20996a110ce7e995d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId46616a110ce7e9bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81026a110ce7e9c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId32306a110ce7e5bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32306a110ce7e5bfa.jpg"/><Relationship Id="rId87996a110ce7e6954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87996a110ce7e6954.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>