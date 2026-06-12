--- v11 (2026-05-23)
+++ v12 (2026-06-12)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18896a110ce7e551c" w:history="1">
+            <w:hyperlink r:id="rId86496a2bb77e6d1d4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55666a110ce7e557e" w:history="1">
+            <w:hyperlink r:id="rId89356a2bb77e6d218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47546661" name="name66606a110ce7e5bfc" descr="10404.jpg"/>
+                  <wp:docPr id="43899747" name="name28126a2bb77e6d990" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32306a110ce7e5bfa" cstate="print"/>
+                          <a:blip r:embed="rId79036a2bb77e6d98e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10486a110ce7e5d1e" w:history="1">
+            <w:hyperlink r:id="rId64916a2bb77e6dae9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29564437" name="name84566a110ce7e6956" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="39312608" name="name27696a2bb77e6ec5a" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87996a110ce7e6954" cstate="print"/>
+                    <a:blip r:embed="rId27186a2bb77e6ec51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32296a110ce7e7505" w:history="1">
+      <w:hyperlink r:id="rId92316a2bb77e6fe76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42126a110ce7e81c0" w:history="1">
+      <w:hyperlink r:id="rId43236a2bb77e70b0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55126a110ce7e8205" w:history="1">
+      <w:hyperlink r:id="rId52676a2bb77e70b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId71366a110ce7e876a" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId30286a110ce7e877a" w:history="1"/>
+      <w:hyperlink r:id="rId23806a2bb77e710b8" w:history="1"/>
+      <w:hyperlink r:id="rId60476a2bb77e710c3" w:history="1"/>
+      <w:hyperlink r:id="rId18046a2bb77e710c9" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19656a110ce7e8820" w:history="1">
+      <w:hyperlink r:id="rId32396a2bb77e71164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14346a110ce7e8883" w:history="1">
+      <w:hyperlink r:id="rId78126a2bb77e711c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95206a110ce7e8964" w:history="1">
+      <w:hyperlink r:id="rId49996a2bb77e712b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27386a110ce7e8a96" w:history="1">
+      <w:hyperlink r:id="rId33626a2bb77e713ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a110ce7e8af5" w:history="1">
+      <w:hyperlink r:id="rId44676a2bb77e71484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73436a110ce7e8dc8" w:history="1">
+      <w:hyperlink r:id="rId84206a2bb77e71794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58046a110ce7e8e87" w:history="1">
+      <w:hyperlink r:id="rId55536a2bb77e71863" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61646a110ce7e92ba" w:history="1">
+      <w:hyperlink r:id="rId52206a2bb77e71cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95676a110ce7e98fa" w:history="1">
+      <w:hyperlink r:id="rId13046a2bb77e72327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20996a110ce7e995d" w:history="1">
+      <w:hyperlink r:id="rId27356a2bb77e7238f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46616a110ce7e9bc8" w:history="1">
+      <w:hyperlink r:id="rId51326a2bb77e72657" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81026a110ce7e9c9d" w:history="1">
+      <w:hyperlink r:id="rId20386a2bb77e72735" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62847400">
+  <w:abstractNum w:abstractNumId="94924566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52333232">
+    <w:lvl w:ilvl="0" w:tplc="93668815">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52333232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93668815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62847399">
+  <w:abstractNum w:abstractNumId="94924565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30113825">
+    <w:lvl w:ilvl="0" w:tplc="18424589">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62847399">
-    <w:abstractNumId w:val="62847399"/>
+  <w:num w:numId="94924565">
+    <w:abstractNumId w:val="94924565"/>
   </w:num>
-  <w:num w:numId="62847400">
-    <w:abstractNumId w:val="62847400"/>
+  <w:num w:numId="94924566">
+    <w:abstractNumId w:val="94924566"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId254585366" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980905868" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18896a110ce7e551c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId55666a110ce7e557e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId10486a110ce7e5d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId32296a110ce7e7505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId42126a110ce7e81c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId55126a110ce7e8205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId71366a110ce7e876a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId80996a110ce7e8774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId30286a110ce7e877a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId19656a110ce7e8820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId14346a110ce7e8883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId95206a110ce7e8964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId27386a110ce7e8a96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId65596a110ce7e8af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId73436a110ce7e8dc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId58046a110ce7e8e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId61646a110ce7e92ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId95676a110ce7e98fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId20996a110ce7e995d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId46616a110ce7e9bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81026a110ce7e9c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId32306a110ce7e5bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32306a110ce7e5bfa.jpg"/><Relationship Id="rId87996a110ce7e6954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87996a110ce7e6954.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397570504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183725065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86496a2bb77e6d1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId89356a2bb77e6d218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId64916a2bb77e6dae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId92316a2bb77e6fe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId43236a2bb77e70b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId52676a2bb77e70b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId23806a2bb77e710b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId60476a2bb77e710c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId18046a2bb77e710c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId32396a2bb77e71164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId78126a2bb77e711c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId49996a2bb77e712b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId33626a2bb77e713ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44676a2bb77e71484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId84206a2bb77e71794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId55536a2bb77e71863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId52206a2bb77e71cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId13046a2bb77e72327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId27356a2bb77e7238f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId51326a2bb77e72657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20386a2bb77e72735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId79036a2bb77e6d98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79036a2bb77e6d98e.jpg"/><Relationship Id="rId27186a2bb77e6ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27186a2bb77e6ec51.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>