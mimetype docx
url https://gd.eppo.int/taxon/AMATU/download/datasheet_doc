--- v12 (2026-06-12)
+++ v13 (2026-07-02)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86496a2bb77e6d1d4" w:history="1">
+            <w:hyperlink r:id="rId31586a463cfa9e8b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89356a2bb77e6d218" w:history="1">
+            <w:hyperlink r:id="rId75396a463cfa9e8ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43899747" name="name28126a2bb77e6d990" descr="10404.jpg"/>
+                  <wp:docPr id="22279916" name="name32416a463cfa9efcd" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79036a2bb77e6d98e" cstate="print"/>
+                          <a:blip r:embed="rId28526a463cfa9efcb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64916a2bb77e6dae9" w:history="1">
+            <w:hyperlink r:id="rId72506a463cfa9f117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39312608" name="name27696a2bb77e6ec5a" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="883316" name="name68276a463cfa9f92e" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27186a2bb77e6ec51" cstate="print"/>
+                    <a:blip r:embed="rId55306a463cfa9f92b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92316a2bb77e6fe76" w:history="1">
+      <w:hyperlink r:id="rId78756a463cfaa0471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43236a2bb77e70b0c" w:history="1">
+      <w:hyperlink r:id="rId34796a463cfaa0f95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52676a2bb77e70b51" w:history="1">
+      <w:hyperlink r:id="rId90406a463cfaa0fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23806a2bb77e710b8" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18046a2bb77e710c9" w:history="1"/>
+      <w:hyperlink r:id="rId78466a463cfaa156d" w:history="1"/>
+      <w:hyperlink r:id="rId26236a463cfaa1576" w:history="1"/>
+      <w:hyperlink r:id="rId62626a463cfaa157c" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32396a2bb77e71164" w:history="1">
+      <w:hyperlink r:id="rId18506a463cfaa1614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78126a2bb77e711c8" w:history="1">
+      <w:hyperlink r:id="rId55036a463cfaa1675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49996a2bb77e712b1" w:history="1">
+      <w:hyperlink r:id="rId81636a463cfaa1754" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33626a2bb77e713ff" w:history="1">
+      <w:hyperlink r:id="rId41346a463cfaa1884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44676a2bb77e71484" w:history="1">
+      <w:hyperlink r:id="rId90626a463cfaa18e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84206a2bb77e71794" w:history="1">
+      <w:hyperlink r:id="rId51376a463cfaa1bb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55536a2bb77e71863" w:history="1">
+      <w:hyperlink r:id="rId14806a463cfaa1c71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52206a2bb77e71cbe" w:history="1">
+      <w:hyperlink r:id="rId68866a463cfaa210e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13046a2bb77e72327" w:history="1">
+      <w:hyperlink r:id="rId48826a463cfaa2734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a2bb77e7238f" w:history="1">
+      <w:hyperlink r:id="rId26116a463cfaa2797" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51326a2bb77e72657" w:history="1">
+      <w:hyperlink r:id="rId27046a463cfaa2a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20386a2bb77e72735" w:history="1">
+      <w:hyperlink r:id="rId47446a463cfaa2aea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94924566">
+  <w:abstractNum w:abstractNumId="65787592">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93668815">
+    <w:lvl w:ilvl="0" w:tplc="57830768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93668815" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57830768" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94924565">
+  <w:abstractNum w:abstractNumId="65787591">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18424589">
+    <w:lvl w:ilvl="0" w:tplc="95392385">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94924565">
-    <w:abstractNumId w:val="94924565"/>
+  <w:num w:numId="65787591">
+    <w:abstractNumId w:val="65787591"/>
   </w:num>
-  <w:num w:numId="94924566">
-    <w:abstractNumId w:val="94924566"/>
+  <w:num w:numId="65787592">
+    <w:abstractNumId w:val="65787592"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId397570504" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId183725065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86496a2bb77e6d1d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId89356a2bb77e6d218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId64916a2bb77e6dae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId92316a2bb77e6fe76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId43236a2bb77e70b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId52676a2bb77e70b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId23806a2bb77e710b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId60476a2bb77e710c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId18046a2bb77e710c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId32396a2bb77e71164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId78126a2bb77e711c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId49996a2bb77e712b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId33626a2bb77e713ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId44676a2bb77e71484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId84206a2bb77e71794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId55536a2bb77e71863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId52206a2bb77e71cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId13046a2bb77e72327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId27356a2bb77e7238f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId51326a2bb77e72657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20386a2bb77e72735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId79036a2bb77e6d98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79036a2bb77e6d98e.jpg"/><Relationship Id="rId27186a2bb77e6ec51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27186a2bb77e6ec51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875061574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887882352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31586a463cfa9e8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId75396a463cfa9e8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId72506a463cfa9f117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId78756a463cfaa0471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId34796a463cfaa0f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId90406a463cfaa0fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId78466a463cfaa156d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId26236a463cfaa1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId62626a463cfaa157c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId18506a463cfaa1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId55036a463cfaa1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId81636a463cfaa1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId41346a463cfaa1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90626a463cfaa18e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId51376a463cfaa1bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId14806a463cfaa1c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId68866a463cfaa210e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId48826a463cfaa2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId26116a463cfaa2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId27046a463cfaa2a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47446a463cfaa2aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId28526a463cfa9efcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28526a463cfa9efcb.jpg"/><Relationship Id="rId55306a463cfa9f92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55306a463cfa9f92b.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>