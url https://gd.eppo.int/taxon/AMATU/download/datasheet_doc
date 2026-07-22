--- v13 (2026-07-02)
+++ v14 (2026-07-22)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31586a463cfa9e8b9" w:history="1">
+            <w:hyperlink r:id="rId85856a60cd0cbc7d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75396a463cfa9e8ff" w:history="1">
+            <w:hyperlink r:id="rId23076a60cd0cbc81d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22279916" name="name32416a463cfa9efcd" descr="10404.jpg"/>
+                  <wp:docPr id="62132429" name="name93766a60cd0cbceec" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28526a463cfa9efcb" cstate="print"/>
+                          <a:blip r:embed="rId82886a60cd0cbceeb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId72506a463cfa9f117" w:history="1">
+            <w:hyperlink r:id="rId16636a60cd0cbd012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="883316" name="name68276a463cfa9f92e" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="32370203" name="name43586a60cd0cbda68" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55306a463cfa9f92b" cstate="print"/>
+                    <a:blip r:embed="rId42486a60cd0cbda65" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78756a463cfaa0471" w:history="1">
+      <w:hyperlink r:id="rId77806a60cd0cbe578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34796a463cfaa0f95" w:history="1">
+      <w:hyperlink r:id="rId43076a60cd0cbf0ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90406a463cfaa0fd7" w:history="1">
+      <w:hyperlink r:id="rId53996a60cd0cbf11a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId78466a463cfaa156d" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId62626a463cfaa157c" w:history="1"/>
+      <w:hyperlink r:id="rId56106a60cd0cbf675" w:history="1"/>
+      <w:hyperlink r:id="rId79736a60cd0cbf67e" w:history="1"/>
+      <w:hyperlink r:id="rId16516a60cd0cbf684" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18506a463cfaa1614" w:history="1">
+      <w:hyperlink r:id="rId30886a60cd0cbf71c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55036a463cfaa1675" w:history="1">
+      <w:hyperlink r:id="rId41356a60cd0cbf780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81636a463cfaa1754" w:history="1">
+      <w:hyperlink r:id="rId23396a60cd0cbf864" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41346a463cfaa1884" w:history="1">
+      <w:hyperlink r:id="rId37986a60cd0cbf99b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90626a463cfaa18e3" w:history="1">
+      <w:hyperlink r:id="rId75716a60cd0cbf9fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51376a463cfaa1bb2" w:history="1">
+      <w:hyperlink r:id="rId55186a60cd0cbfe27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14806a463cfaa1c71" w:history="1">
+      <w:hyperlink r:id="rId58156a60cd0cbfefd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68866a463cfaa210e" w:history="1">
+      <w:hyperlink r:id="rId93846a60cd0cc0342" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48826a463cfaa2734" w:history="1">
+      <w:hyperlink r:id="rId20006a60cd0cc0986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a463cfaa2797" w:history="1">
+      <w:hyperlink r:id="rId22326a60cd0cc09eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27046a463cfaa2a16" w:history="1">
+      <w:hyperlink r:id="rId55646a60cd0cc0c5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47446a463cfaa2aea" w:history="1">
+      <w:hyperlink r:id="rId13176a60cd0cc0d35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65787592">
+  <w:abstractNum w:abstractNumId="94531525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57830768">
+    <w:lvl w:ilvl="0" w:tplc="21845529">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57830768" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21845529" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65787591">
+  <w:abstractNum w:abstractNumId="94531524">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95392385">
+    <w:lvl w:ilvl="0" w:tplc="80150100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65787591">
-    <w:abstractNumId w:val="65787591"/>
+  <w:num w:numId="94531524">
+    <w:abstractNumId w:val="94531524"/>
   </w:num>
-  <w:num w:numId="65787592">
-    <w:abstractNumId w:val="65787592"/>
+  <w:num w:numId="94531525">
+    <w:abstractNumId w:val="94531525"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875061574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887882352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31586a463cfa9e8b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId75396a463cfa9e8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId72506a463cfa9f117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId78756a463cfaa0471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId34796a463cfaa0f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId90406a463cfaa0fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId78466a463cfaa156d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId26236a463cfaa1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId62626a463cfaa157c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId18506a463cfaa1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId55036a463cfaa1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId81636a463cfaa1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId41346a463cfaa1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId90626a463cfaa18e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId51376a463cfaa1bb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId14806a463cfaa1c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId68866a463cfaa210e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId48826a463cfaa2734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId26116a463cfaa2797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId27046a463cfaa2a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47446a463cfaa2aea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId28526a463cfa9efcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28526a463cfa9efcb.jpg"/><Relationship Id="rId55306a463cfa9f92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55306a463cfa9f92b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222783683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554833932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85856a60cd0cbc7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId23076a60cd0cbc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId16636a60cd0cbd012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId77806a60cd0cbe578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId43076a60cd0cbf0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId53996a60cd0cbf11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId56106a60cd0cbf675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId79736a60cd0cbf67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId16516a60cd0cbf684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId30886a60cd0cbf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId41356a60cd0cbf780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId23396a60cd0cbf864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId37986a60cd0cbf99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75716a60cd0cbf9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId55186a60cd0cbfe27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId58156a60cd0cbfefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId93846a60cd0cc0342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId20006a60cd0cc0986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId22326a60cd0cc09eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId55646a60cd0cc0c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13176a60cd0cc0d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId82886a60cd0cbceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82886a60cd0cbceeb.jpg"/><Relationship Id="rId42486a60cd0cbda65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42486a60cd0cbda65.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>