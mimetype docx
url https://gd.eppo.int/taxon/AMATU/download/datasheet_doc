--- v14 (2026-07-22)
+++ v15 (2026-08-11)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85856a60cd0cbc7d0" w:history="1">
+            <w:hyperlink r:id="rId12676a7b60be0abf7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23076a60cd0cbc81d" w:history="1">
+            <w:hyperlink r:id="rId70426a7b60be0ac3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62132429" name="name93766a60cd0cbceec" descr="10404.jpg"/>
+                  <wp:docPr id="18390012" name="name77576a7b60be0b320" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82886a60cd0cbceeb" cstate="print"/>
+                          <a:blip r:embed="rId36526a7b60be0b31f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16636a60cd0cbd012" w:history="1">
+            <w:hyperlink r:id="rId32896a7b60be0b458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32370203" name="name43586a60cd0cbda68" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="11015382" name="name50296a7b60be0c129" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42486a60cd0cbda65" cstate="print"/>
+                    <a:blip r:embed="rId10696a7b60be0c127" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77806a60cd0cbe578" w:history="1">
+      <w:hyperlink r:id="rId48916a7b60be0cc4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43076a60cd0cbf0ce" w:history="1">
+      <w:hyperlink r:id="rId56016a7b60be0d77e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId53996a60cd0cbf11a" w:history="1">
+      <w:hyperlink r:id="rId78586a7b60be0d7c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId56106a60cd0cbf675" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16516a60cd0cbf684" w:history="1"/>
+      <w:hyperlink r:id="rId92126a7b60be0dd18" w:history="1"/>
+      <w:hyperlink r:id="rId43766a7b60be0dd21" w:history="1"/>
+      <w:hyperlink r:id="rId48056a7b60be0dd27" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30886a60cd0cbf71c" w:history="1">
+      <w:hyperlink r:id="rId48786a7b60be0ddbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41356a60cd0cbf780" w:history="1">
+      <w:hyperlink r:id="rId41636a7b60be0de24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23396a60cd0cbf864" w:history="1">
+      <w:hyperlink r:id="rId76176a7b60be0df08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37986a60cd0cbf99b" w:history="1">
+      <w:hyperlink r:id="rId35506a7b60be0e05d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a60cd0cbf9fb" w:history="1">
+      <w:hyperlink r:id="rId57386a7b60be0e0be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55186a60cd0cbfe27" w:history="1">
+      <w:hyperlink r:id="rId32636a7b60be0e3ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58156a60cd0cbfefd" w:history="1">
+      <w:hyperlink r:id="rId17436a7b60be0e471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a60cd0cc0342" w:history="1">
+      <w:hyperlink r:id="rId85606a7b60be0e8b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20006a60cd0cc0986" w:history="1">
+      <w:hyperlink r:id="rId32986a7b60be0eeff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22326a60cd0cc09eb" w:history="1">
+      <w:hyperlink r:id="rId98696a7b60be0ef65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55646a60cd0cc0c5d" w:history="1">
+      <w:hyperlink r:id="rId62296a7b60be0f1db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13176a60cd0cc0d35" w:history="1">
+      <w:hyperlink r:id="rId47336a7b60be0f2b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94531525">
+  <w:abstractNum w:abstractNumId="64210902">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21845529">
+    <w:lvl w:ilvl="0" w:tplc="70275044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21845529" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70275044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94531524">
+  <w:abstractNum w:abstractNumId="64210901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80150100">
+    <w:lvl w:ilvl="0" w:tplc="67151413">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94531524">
-    <w:abstractNumId w:val="94531524"/>
+  <w:num w:numId="64210901">
+    <w:abstractNumId w:val="64210901"/>
   </w:num>
-  <w:num w:numId="94531525">
-    <w:abstractNumId w:val="94531525"/>
+  <w:num w:numId="64210902">
+    <w:abstractNumId w:val="64210902"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId222783683" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId554833932" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85856a60cd0cbc7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId23076a60cd0cbc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId16636a60cd0cbd012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId77806a60cd0cbe578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId43076a60cd0cbf0ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId53996a60cd0cbf11a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId56106a60cd0cbf675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId79736a60cd0cbf67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId16516a60cd0cbf684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId30886a60cd0cbf71c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId41356a60cd0cbf780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId23396a60cd0cbf864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId37986a60cd0cbf99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId75716a60cd0cbf9fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId55186a60cd0cbfe27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId58156a60cd0cbfefd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId93846a60cd0cc0342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId20006a60cd0cc0986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId22326a60cd0cc09eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId55646a60cd0cc0c5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13176a60cd0cc0d35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId82886a60cd0cbceeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82886a60cd0cbceeb.jpg"/><Relationship Id="rId42486a60cd0cbda65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42486a60cd0cbda65.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251402465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956628748" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12676a7b60be0abf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId70426a7b60be0ac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId32896a7b60be0b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId48916a7b60be0cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId56016a7b60be0d77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId78586a7b60be0d7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId92126a7b60be0dd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId43766a7b60be0dd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId48056a7b60be0dd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId48786a7b60be0ddbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId41636a7b60be0de24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId76176a7b60be0df08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId35506a7b60be0e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57386a7b60be0e0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId32636a7b60be0e3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId17436a7b60be0e471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId85606a7b60be0e8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId32986a7b60be0eeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId98696a7b60be0ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId62296a7b60be0f1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47336a7b60be0f2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId36526a7b60be0b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36526a7b60be0b31f.jpg"/><Relationship Id="rId10696a7b60be0c127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10696a7b60be0c127.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>