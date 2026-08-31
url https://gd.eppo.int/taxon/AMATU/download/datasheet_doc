--- v15 (2026-08-11)
+++ v16 (2026-08-31)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> Sauer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> rough-fruit amaranth, rough-fruited water-hemp, tall waterhemp (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12676a7b60be0abf7" w:history="1">
+            <w:hyperlink r:id="rId71296a95de79bf2be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70426a7b60be0ac3e" w:history="1">
+            <w:hyperlink r:id="rId76206a95de79bf303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMATU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18390012" name="name77576a7b60be0b320" descr="10404.jpg"/>
+                  <wp:docPr id="29432463" name="name54956a95de79c092f" descr="10404.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10404.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36526a7b60be0b31f" cstate="print"/>
+                          <a:blip r:embed="rId46486a95de79c092c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32896a7b60be0b458" w:history="1">
+            <w:hyperlink r:id="rId31696a95de79c0a70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -671,63 +671,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11015382" name="name50296a7b60be0c129" descr="AMATU_distribution_map.jpg"/>
+            <wp:docPr id="42364190" name="name77366a95de79c171a" descr="AMATU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMATU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10696a7b60be0c127" cstate="print"/>
+                    <a:blip r:embed="rId99666a95de79c1717" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2123,51 +2123,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Belgium, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is usually found under grain conveyors, near grain mills, on unloading quays or along road verges. The weed is also observed growing from soybean waste (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId48916a7b60be0cc4f" w:history="1">
+      <w:hyperlink r:id="rId57136a95de79c2212" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/content/amaranthus‐tuberculatus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, different </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3848,92 +3848,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the United States, Wisconsin law prohibits the sale of agricultural seed containing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed (USDA, 2019a; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56016a7b60be0d77e" w:history="1">
+      <w:hyperlink r:id="rId44386a95de79c2d37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/rules‐regulations/fsa</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed as a Primary Noxious Weed Seed under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId78586a7b60be0d7c1" w:history="1">
+      <w:hyperlink r:id="rId97506a95de79c2d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp‐pr/p2/2016/2016‐05‐18/html/sor‐dors93‐eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Argentina, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -4715,53 +4715,53 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 170–176.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId92126a7b60be0dd18" w:history="1"/>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId48056a7b60be0dd27" w:history="1"/>
+      <w:hyperlink r:id="rId20156a95de79c32bf" w:history="1"/>
+      <w:hyperlink r:id="rId91076a95de79c32c7" w:history="1"/>
+      <w:hyperlink r:id="rId47876a95de79c32cd" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Burnside OC, Wilson RG, Weisberg S &amp; Hubbard KG (1996) Seed longevity of 41 weed species buried 17 years in eastern and western Nebraska. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Weed Science</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (rough‐fruited water‐hemp). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48786a7b60be0ddbf" w:history="1">
+      <w:hyperlink r:id="rId38646a95de79c3365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/112200</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 05 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4878,51 +4878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Calflora (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41636a7b60be0de24" w:history="1">
+      <w:hyperlink r:id="rId97296a95de79c33c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.calflora.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 October 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5029,51 +5029,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W, Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non‐native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76176a7b60be0df08" w:history="1">
+      <w:hyperlink r:id="rId77536a95de79c34bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5236,51 +5236,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020a) EPPO Global Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35506a7b60be0e05d" w:history="1">
+      <w:hyperlink r:id="rId66496a95de79c35f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 July 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5302,51 +5302,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020b) Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a7b60be0e0be" w:history="1">
+      <w:hyperlink r:id="rId93166a95de79c3653" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMATU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5793,51 +5793,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HEAP I (2019) The International Survey of Herbicide Resistant Weeds. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32636a7b60be0e3ac" w:history="1">
+      <w:hyperlink r:id="rId90786a95de79c393b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5924,51 +5924,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Horak MJ, Peterson DE, Chessman DJ &amp; Wax LM (2019) Pigweed identification ‐ A pictorial guide to the common pigweeds of the Great Plain. Kansas State University, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17436a7b60be0e471" w:history="1">
+      <w:hyperlink r:id="rId65006a95de79c3a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 09 December 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6655,51 +6655,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oseland E, Bish M, Spinka C &amp; Bradley B (2020) Examination of commercially available bird feed for weed seed contaminants. Invasive Plant Science and Management. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85606a7b60be0e8b8" w:history="1">
+      <w:hyperlink r:id="rId88256a95de79c3e4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1017/inp.2020.2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7697,51 +7697,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA‐NRCS (2019) Plants Database – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Moq.) Sauer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32986a7b60be0eeff" w:history="1">
+      <w:hyperlink r:id="rId21776a95de79c447a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.usda.gov/core/profile?symbol=AMTR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 27 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -7763,51 +7763,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verloove F (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Manual of the Alien Plants of Belgium. Botanic Garden Meise, Belgium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98696a7b60be0ef65" w:history="1">
+      <w:hyperlink r:id="rId37936a95de79c44dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://alienplantsbelgium.be/taxonomy/term/3035/descriptions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 September 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -8157,51 +8157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62296a7b60be0f1db" w:history="1">
+      <w:hyperlink r:id="rId35616a95de79c4764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8286,51 +8286,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 543-548. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47336a7b60be0f2b5" w:history="1">
+      <w:hyperlink r:id="rId89416a95de79c483d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12716</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8426,137 +8426,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64210902">
+  <w:abstractNum w:abstractNumId="49217619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70275044">
+    <w:lvl w:ilvl="0" w:tplc="19841035">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70275044" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19841035" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64210901">
+  <w:abstractNum w:abstractNumId="49217618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67151413">
+    <w:lvl w:ilvl="0" w:tplc="55209760">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9308,55 +9308,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64210901">
-    <w:abstractNumId w:val="64210901"/>
+  <w:num w:numId="49217618">
+    <w:abstractNumId w:val="49217618"/>
   </w:num>
-  <w:num w:numId="64210902">
-    <w:abstractNumId w:val="64210902"/>
+  <w:num w:numId="49217619">
+    <w:abstractNumId w:val="49217619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20906,51 +20906,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId251402465" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956628748" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12676a7b60be0abf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId70426a7b60be0ac3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId32896a7b60be0b458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId48916a7b60be0cc4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId56016a7b60be0d77e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId78586a7b60be0d7c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId92126a7b60be0dd18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId43766a7b60be0dd21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId48056a7b60be0dd27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId48786a7b60be0ddbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId41636a7b60be0de24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId76176a7b60be0df08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId35506a7b60be0e05d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId57386a7b60be0e0be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId32636a7b60be0e3ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId17436a7b60be0e471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId85606a7b60be0e8b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId32986a7b60be0eeff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId98696a7b60be0ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId62296a7b60be0f1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47336a7b60be0f2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId36526a7b60be0b31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36526a7b60be0b31f.jpg"/><Relationship Id="rId10696a7b60be0c127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10696a7b60be0c127.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId472738186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802549443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71296a95de79bf2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/" TargetMode="External"/><Relationship Id="rId76206a95de79bf303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/categorization" TargetMode="External"/><Relationship Id="rId31696a95de79c0a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU/photos" TargetMode="External"/><Relationship Id="rId57136a95de79c2212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/content/amaranthus-tuberculatus" TargetMode="External"/><Relationship Id="rId44386a95de79c2d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/rules-regulations/fsa" TargetMode="External"/><Relationship Id="rId97506a95de79c2d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId20156a95de79c32bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=16&amp;doi=10.1111%2Fepp.12716&amp;key=10.1614%2F0890-037X%282001%29015%5B0170%3AWSBDDA%5D2.0.CO%3B2" TargetMode="External"/><Relationship Id="rId91076a95de79c32c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/servlet/linkout?suffix=null&amp;dbid=128&amp;doi=10.1111%2Fepp.12716&amp;key=000175240600027" TargetMode="External"/><Relationship Id="rId47876a95de79c32cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/scholar_lookup?hl=en&amp;volume=15&amp;publication_year=2001&amp;pages=170-176&amp;journal=Weed+Technology&amp;author=DD+Buhler&amp;author=KA+Kohler&amp;author=RL+Thompson&amp;title=Weed+seed+bank+dynamics+during+a+five%E2%80%90year+crop+rotation" TargetMode="External"/><Relationship Id="rId38646a95de79c3365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/112200" TargetMode="External"/><Relationship Id="rId97296a95de79c33c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.calflora.org/" TargetMode="External"/><Relationship Id="rId77536a95de79c34bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId66496a95de79c35f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId93166a95de79c3653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMATU" TargetMode="External"/><Relationship Id="rId90786a95de79c393b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/" TargetMode="External"/><Relationship Id="rId65006a95de79c3a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bookstore.ksre.ksu.edu/pubs/s80.pdf" TargetMode="External"/><Relationship Id="rId88256a95de79c3e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1017/inp.2020.2" TargetMode="External"/><Relationship Id="rId21776a95de79c447a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.usda.gov/core/profile?symbol=AMTR" TargetMode="External"/><Relationship Id="rId37936a95de79c44dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://alienplantsbelgium.be/taxonomy/term/3035/descriptions" TargetMode="External"/><Relationship Id="rId35616a95de79c4764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89416a95de79c483d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12716" TargetMode="External"/><Relationship Id="rId46486a95de79c092c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46486a95de79c092c.jpg"/><Relationship Id="rId99666a95de79c1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99666a95de79c1717.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>