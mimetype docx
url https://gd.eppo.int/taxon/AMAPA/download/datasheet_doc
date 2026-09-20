--- v15 (2026-08-11)
+++ v16 (2026-09-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33276a7b8e1c32a20" w:history="1">
+            <w:hyperlink r:id="rId35756ab06df5e12ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14896a7b8e1c32a65" w:history="1">
+            <w:hyperlink r:id="rId96036ab06df5e132f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56473022" name="name37766a7b8e1c33290" descr="10397.jpg"/>
+                  <wp:docPr id="65216937" name="name68946ab06df5e1a0c" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67766a7b8e1c3328e" cstate="print"/>
+                          <a:blip r:embed="rId23136ab06df5e1a0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70886a7b8e1c333b6" w:history="1">
+            <w:hyperlink r:id="rId56726ab06df5e1af2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46316a7b8e1c334c9" w:history="1">
+      <w:hyperlink r:id="rId55346ab06df5e1bf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68500830" name="name26216a7b8e1c34094" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="37692090" name="name18766ab06df5e297a" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17436a7b8e1c34091" cstate="print"/>
+                    <a:blip r:embed="rId54016ab06df5e2979" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11946a7b8e1c34ffe" w:history="1">
+      <w:hyperlink r:id="rId56176ab06df5e3791" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32926a7b8e1c3555b" w:history="1">
+      <w:hyperlink r:id="rId42386ab06df5e3dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27436a7b8e1c36141" w:history="1">
+      <w:hyperlink r:id="rId14316ab06df5e499c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96056a7b8e1c3623f" w:history="1">
+      <w:hyperlink r:id="rId66606ab06df5e4a98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId65076a7b8e1c36252" w:history="1">
+      <w:hyperlink r:id="rId26766ab06df5e4aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45776a7b8e1c363cd" w:history="1">
+      <w:hyperlink r:id="rId25566ab06df5e4c22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75086a7b8e1c3645c" w:history="1">
+      <w:hyperlink r:id="rId92626ab06df5e4caf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42736a7b8e1c36620" w:history="1">
+      <w:hyperlink r:id="rId46566ab06df5e4e70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82186a7b8e1c36dd5" w:history="1">
+      <w:hyperlink r:id="rId59376ab06df5e55e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17326a7b8e1c3706e" w:history="1">
+      <w:hyperlink r:id="rId38516ab06df5e5887" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33666a7b8e1c37143" w:history="1">
+      <w:hyperlink r:id="rId49286ab06df5e596e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86186a7b8e1c373b3" w:history="1">
+      <w:hyperlink r:id="rId99306ab06df5e5bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93546a7b8e1c373f2" w:history="1">
+      <w:hyperlink r:id="rId78346ab06df5e5c1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23486a7b8e1c37433" w:history="1">
+      <w:hyperlink r:id="rId82076ab06df5e5c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId89986a7b8e1c37479" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId13166a7b8e1c374a2" w:history="1"/>
+      <w:hyperlink r:id="rId31196ab06df5e5ca0" w:history="1"/>
+      <w:hyperlink r:id="rId29746ab06df5e5ca5" w:history="1"/>
+      <w:hyperlink r:id="rId33276ab06df5e5cab" w:history="1"/>
+      <w:hyperlink r:id="rId92186ab06df5e5cb0" w:history="1"/>
+      <w:hyperlink r:id="rId87086ab06df5e5cb5" w:history="1"/>
+      <w:hyperlink r:id="rId77486ab06df5e5cba" w:history="1"/>
+      <w:hyperlink r:id="rId94416ab06df5e5cbe" w:history="1"/>
+      <w:hyperlink r:id="rId34236ab06df5e5cc3" w:history="1"/>
+      <w:hyperlink r:id="rId98386ab06df5e5cc8" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49186a7b8e1c3759b" w:history="1">
+      <w:hyperlink r:id="rId35946ab06df5e5dbf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44506a7b8e1c3766b" w:history="1">
+      <w:hyperlink r:id="rId80456ab06df5e5e90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72646955">
+  <w:abstractNum w:abstractNumId="30333391">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72884036">
+    <w:lvl w:ilvl="0" w:tplc="21137034">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72884036" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21137034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72646954">
+  <w:abstractNum w:abstractNumId="30333390">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49706497">
+    <w:lvl w:ilvl="0" w:tplc="81010573">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72646954">
-    <w:abstractNumId w:val="72646954"/>
+  <w:num w:numId="30333390">
+    <w:abstractNumId w:val="30333390"/>
   </w:num>
-  <w:num w:numId="72646955">
-    <w:abstractNumId w:val="72646955"/>
+  <w:num w:numId="30333391">
+    <w:abstractNumId w:val="30333391"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994046774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId527418261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33276a7b8e1c32a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId14896a7b8e1c32a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId70886a7b8e1c333b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId46316a7b8e1c334c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId11946a7b8e1c34ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId32926a7b8e1c3555b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId27436a7b8e1c36141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId96056a7b8e1c3623f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId65076a7b8e1c36252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId45776a7b8e1c363cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId75086a7b8e1c3645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId42736a7b8e1c36620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId82186a7b8e1c36dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId17326a7b8e1c3706e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId33666a7b8e1c37143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId86186a7b8e1c373b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId93546a7b8e1c373f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId23486a7b8e1c37433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId89986a7b8e1c37479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId99336a7b8e1c37480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId34326a7b8e1c37485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId63596a7b8e1c3748a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId46066a7b8e1c3748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId74766a7b8e1c37494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId35706a7b8e1c37498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId16056a7b8e1c3749d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId13166a7b8e1c374a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId49186a7b8e1c3759b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44506a7b8e1c3766b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId67766a7b8e1c3328e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a7b8e1c3328e.jpg"/><Relationship Id="rId17436a7b8e1c34091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17436a7b8e1c34091.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992071318" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId482846154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35756ab06df5e12ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId96036ab06df5e132f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId56726ab06df5e1af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId55346ab06df5e1bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId56176ab06df5e3791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId42386ab06df5e3dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId14316ab06df5e499c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId66606ab06df5e4a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId26766ab06df5e4aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId25566ab06df5e4c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId92626ab06df5e4caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId46566ab06df5e4e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId59376ab06df5e55e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId38516ab06df5e5887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId49286ab06df5e596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId99306ab06df5e5bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId78346ab06df5e5c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId82076ab06df5e5c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId31196ab06df5e5ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId29746ab06df5e5ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId33276ab06df5e5cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId92186ab06df5e5cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId87086ab06df5e5cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId77486ab06df5e5cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId94416ab06df5e5cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId34236ab06df5e5cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId98386ab06df5e5cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId35946ab06df5e5dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80456ab06df5e5e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId23136ab06df5e1a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23136ab06df5e1a0a.jpg"/><Relationship Id="rId54016ab06df5e2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54016ab06df5e2979.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>