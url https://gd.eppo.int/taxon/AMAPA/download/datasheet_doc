--- v16 (2026-09-20)
+++ v17 (2026-10-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35756ab06df5e12ec" w:history="1">
+            <w:hyperlink r:id="rId83586acba5cabdbf1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96036ab06df5e132f" w:history="1">
+            <w:hyperlink r:id="rId79516acba5cabdc37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65216937" name="name68946ab06df5e1a0c" descr="10397.jpg"/>
+                  <wp:docPr id="55832624" name="name86216acba5cabe2d7" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23136ab06df5e1a0a" cstate="print"/>
+                          <a:blip r:embed="rId82496acba5cabe2d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56726ab06df5e1af2" w:history="1">
+            <w:hyperlink r:id="rId58036acba5cabe3ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55346ab06df5e1bf0" w:history="1">
+      <w:hyperlink r:id="rId99936acba5cabe509" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37692090" name="name18766ab06df5e297a" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="87578958" name="name26906acba5cabf2a6" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54016ab06df5e2979" cstate="print"/>
+                    <a:blip r:embed="rId40276acba5cabf2a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56176ab06df5e3791" w:history="1">
+      <w:hyperlink r:id="rId93666acba5cac0181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386ab06df5e3dfa" w:history="1">
+      <w:hyperlink r:id="rId50156acba5cac06ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14316ab06df5e499c" w:history="1">
+      <w:hyperlink r:id="rId68056acba5cac127e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66606ab06df5e4a98" w:history="1">
+      <w:hyperlink r:id="rId69366acba5cac1389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26766ab06df5e4aab" w:history="1">
+      <w:hyperlink r:id="rId48906acba5cac139c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25566ab06df5e4c22" w:history="1">
+      <w:hyperlink r:id="rId18366acba5cac1533" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92626ab06df5e4caf" w:history="1">
+      <w:hyperlink r:id="rId78276acba5cac15cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46566ab06df5e4e70" w:history="1">
+      <w:hyperlink r:id="rId58766acba5cac1790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59376ab06df5e55e5" w:history="1">
+      <w:hyperlink r:id="rId86656acba5cac1f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38516ab06df5e5887" w:history="1">
+      <w:hyperlink r:id="rId17486acba5cac21ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49286ab06df5e596e" w:history="1">
+      <w:hyperlink r:id="rId48626acba5cac22b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99306ab06df5e5bdd" w:history="1">
+      <w:hyperlink r:id="rId59156acba5cac2549" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346ab06df5e5c1b" w:history="1">
+      <w:hyperlink r:id="rId91216acba5cac258a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82076ab06df5e5c5b" w:history="1">
+      <w:hyperlink r:id="rId94796acba5cac25cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31196ab06df5e5ca0" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId98386ab06df5e5cc8" w:history="1"/>
+      <w:hyperlink r:id="rId52106acba5cac2614" w:history="1"/>
+      <w:hyperlink r:id="rId56436acba5cac261a" w:history="1"/>
+      <w:hyperlink r:id="rId16416acba5cac261f" w:history="1"/>
+      <w:hyperlink r:id="rId64936acba5cac2624" w:history="1"/>
+      <w:hyperlink r:id="rId61556acba5cac2629" w:history="1"/>
+      <w:hyperlink r:id="rId77516acba5cac262e" w:history="1"/>
+      <w:hyperlink r:id="rId84296acba5cac2633" w:history="1"/>
+      <w:hyperlink r:id="rId23306acba5cac2638" w:history="1"/>
+      <w:hyperlink r:id="rId45706acba5cac263d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35946ab06df5e5dbf" w:history="1">
+      <w:hyperlink r:id="rId39516acba5cac273b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80456ab06df5e5e90" w:history="1">
+      <w:hyperlink r:id="rId24566acba5cac280f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30333391">
+  <w:abstractNum w:abstractNumId="53610689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21137034">
+    <w:lvl w:ilvl="0" w:tplc="28093544">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21137034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28093544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30333390">
+  <w:abstractNum w:abstractNumId="53610688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81010573">
+    <w:lvl w:ilvl="0" w:tplc="69115159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30333390">
-    <w:abstractNumId w:val="30333390"/>
+  <w:num w:numId="53610688">
+    <w:abstractNumId w:val="53610688"/>
   </w:num>
-  <w:num w:numId="30333391">
-    <w:abstractNumId w:val="30333391"/>
+  <w:num w:numId="53610689">
+    <w:abstractNumId w:val="53610689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992071318" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId482846154" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35756ab06df5e12ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId96036ab06df5e132f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId56726ab06df5e1af2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId55346ab06df5e1bf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId56176ab06df5e3791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId42386ab06df5e3dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId14316ab06df5e499c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId66606ab06df5e4a98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId26766ab06df5e4aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId25566ab06df5e4c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId92626ab06df5e4caf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId46566ab06df5e4e70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId59376ab06df5e55e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId38516ab06df5e5887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId49286ab06df5e596e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId99306ab06df5e5bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId78346ab06df5e5c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId82076ab06df5e5c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId31196ab06df5e5ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId29746ab06df5e5ca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId33276ab06df5e5cab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId92186ab06df5e5cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId87086ab06df5e5cb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId77486ab06df5e5cba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId94416ab06df5e5cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId34236ab06df5e5cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId98386ab06df5e5cc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId35946ab06df5e5dbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80456ab06df5e5e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId23136ab06df5e1a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23136ab06df5e1a0a.jpg"/><Relationship Id="rId54016ab06df5e2979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54016ab06df5e2979.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId130717483" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363213980" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83586acba5cabdbf1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId79516acba5cabdc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId58036acba5cabe3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId99936acba5cabe509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId93666acba5cac0181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId50156acba5cac06ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId68056acba5cac127e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId69366acba5cac1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId48906acba5cac139c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId18366acba5cac1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId78276acba5cac15cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId58766acba5cac1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId86656acba5cac1f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId17486acba5cac21ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId48626acba5cac22b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId59156acba5cac2549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId91216acba5cac258a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId94796acba5cac25cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId52106acba5cac2614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId56436acba5cac261a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId16416acba5cac261f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId64936acba5cac2624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId61556acba5cac2629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId77516acba5cac262e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId84296acba5cac2633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId23306acba5cac2638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId45706acba5cac263d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId39516acba5cac273b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24566acba5cac280f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId82496acba5cabe2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82496acba5cabe2d6.jpg"/><Relationship Id="rId40276acba5cabf2a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40276acba5cabf2a4.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>