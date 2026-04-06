--- v8 (2026-03-17)
+++ v9 (2026-04-06)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928769b94221ef3d5" w:history="1">
+            <w:hyperlink r:id="rId609569d3c220913b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347169b94221ef425" w:history="1">
+            <w:hyperlink r:id="rId965469d3c220913fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89420859" name="name260969b94221ef8fa" descr="10397.jpg"/>
+                  <wp:docPr id="23781637" name="name938469d3c22091d3c" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId656869b94221ef8f8" cstate="print"/>
+                          <a:blip r:embed="rId751769d3c22091d3b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId715069b94221efa0f" w:history="1">
+            <w:hyperlink r:id="rId571669d3c22091e47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538369b94221efb2e" w:history="1">
+      <w:hyperlink r:id="rId562269d3c22091f55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96757250" name="name116869b94221f0821" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="5658614" name="name894569d3c22092cd0" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId544169b94221f081f" cstate="print"/>
+                    <a:blip r:embed="rId678469d3c22092ccd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155869b94221f16c4" w:history="1">
+      <w:hyperlink r:id="rId963369d3c22093b9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId603969b94221f1bd0" w:history="1">
+      <w:hyperlink r:id="rId530369d3c220940b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId560769b94221f2761" w:history="1">
+      <w:hyperlink r:id="rId528569d3c22094c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId970569b94221f285c" w:history="1">
+      <w:hyperlink r:id="rId578169d3c22094d82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId201869b94221f286f" w:history="1">
+      <w:hyperlink r:id="rId106869d3c22094d96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797369b94221f29ef" w:history="1">
+      <w:hyperlink r:id="rId709169d3c22094f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId375769b94221f2a80" w:history="1">
+      <w:hyperlink r:id="rId290869d3c22094fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141669b94221f2c32" w:history="1">
+      <w:hyperlink r:id="rId154369d3c2209518c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId618669b94221f338a" w:history="1">
+      <w:hyperlink r:id="rId802269d3c2209590a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466869b94221f362e" w:history="1">
+      <w:hyperlink r:id="rId191069d3c22095bb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762269b94221f36fb" w:history="1">
+      <w:hyperlink r:id="rId989369d3c22095c84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940569b94221f3965" w:history="1">
+      <w:hyperlink r:id="rId593969d3c22095efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862669b94221f39a4" w:history="1">
+      <w:hyperlink r:id="rId100469d3c22095f3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733769b94221f39e4" w:history="1">
+      <w:hyperlink r:id="rId150169d3c22095f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId275269b94221f3a29" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId590469b94221f3a50" w:history="1"/>
+      <w:hyperlink r:id="rId103869d3c22095fc4" w:history="1"/>
+      <w:hyperlink r:id="rId995969d3c22095fca" w:history="1"/>
+      <w:hyperlink r:id="rId571969d3c22095fcf" w:history="1"/>
+      <w:hyperlink r:id="rId194369d3c22095fd3" w:history="1"/>
+      <w:hyperlink r:id="rId783369d3c22095fd8" w:history="1"/>
+      <w:hyperlink r:id="rId555469d3c22095fdd" w:history="1"/>
+      <w:hyperlink r:id="rId110769d3c22095fe2" w:history="1"/>
+      <w:hyperlink r:id="rId274069d3c22095fe7" w:history="1"/>
+      <w:hyperlink r:id="rId295669d3c22095fec" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId878969b94221f3b43" w:history="1">
+      <w:hyperlink r:id="rId426569d3c220960e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413969b94221f3c0f" w:history="1">
+      <w:hyperlink r:id="rId864469d3c220961b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12557824">
+  <w:abstractNum w:abstractNumId="43573213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88625446">
+    <w:lvl w:ilvl="0" w:tplc="92076405">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88625446" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92076405" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12557823">
+  <w:abstractNum w:abstractNumId="43573212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45792479">
+    <w:lvl w:ilvl="0" w:tplc="36396536">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12557823">
-    <w:abstractNumId w:val="12557823"/>
+  <w:num w:numId="43573212">
+    <w:abstractNumId w:val="43573212"/>
   </w:num>
-  <w:num w:numId="12557824">
-    <w:abstractNumId w:val="12557824"/>
+  <w:num w:numId="43573213">
+    <w:abstractNumId w:val="43573213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673914672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351718197" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId928769b94221ef3d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId347169b94221ef425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId715069b94221efa0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId538369b94221efb2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId155869b94221f16c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId603969b94221f1bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId560769b94221f2761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId970569b94221f285c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId201869b94221f286f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId797369b94221f29ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId375769b94221f2a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId141669b94221f2c32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId618669b94221f338a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId466869b94221f362e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId762269b94221f36fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId940569b94221f3965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId862669b94221f39a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId733769b94221f39e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId275269b94221f3a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId442569b94221f3a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId125169b94221f3a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId653269b94221f3a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId899169b94221f3a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId420669b94221f3a42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId817169b94221f3a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId479469b94221f3a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId590469b94221f3a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId878969b94221f3b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId413969b94221f3c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId656869b94221ef8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId656869b94221ef8f8.jpg"/><Relationship Id="rId544169b94221f081f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId544169b94221f081f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221762085" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId726041797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId609569d3c220913b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId965469d3c220913fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId571669d3c22091e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId562269d3c22091f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId963369d3c22093b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId530369d3c220940b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId528569d3c22094c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId578169d3c22094d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId106869d3c22094d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId709169d3c22094f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId290869d3c22094fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId154369d3c2209518c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId802269d3c2209590a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId191069d3c22095bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId989369d3c22095c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId593969d3c22095efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId100469d3c22095f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId150169d3c22095f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId103869d3c22095fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId995969d3c22095fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId571969d3c22095fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId194369d3c22095fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId783369d3c22095fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId555469d3c22095fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId110769d3c22095fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId274069d3c22095fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId295669d3c22095fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId426569d3c220960e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864469d3c220961b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId751769d3c22091d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751769d3c22091d3b.jpg"/><Relationship Id="rId678469d3c22092ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId678469d3c22092ccd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>