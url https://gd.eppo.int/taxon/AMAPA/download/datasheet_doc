--- v9 (2026-04-06)
+++ v10 (2026-04-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609569d3c220913b3" w:history="1">
+            <w:hyperlink r:id="rId365669ee5f8c9cdda" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId965469d3c220913fa" w:history="1">
+            <w:hyperlink r:id="rId222669ee5f8c9ce2f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23781637" name="name938469d3c22091d3c" descr="10397.jpg"/>
+                  <wp:docPr id="20167917" name="name796069ee5f8c9d5a0" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId751769d3c22091d3b" cstate="print"/>
+                          <a:blip r:embed="rId452669ee5f8c9d59e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId571669d3c22091e47" w:history="1">
+            <w:hyperlink r:id="rId666069ee5f8c9d6ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId562269d3c22091f55" w:history="1">
+      <w:hyperlink r:id="rId308569ee5f8c9d807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5658614" name="name894569d3c22092cd0" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="54916711" name="name295769ee5f8c9e530" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId678469d3c22092ccd" cstate="print"/>
+                    <a:blip r:embed="rId355369ee5f8c9e52e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963369d3c22093b9c" w:history="1">
+      <w:hyperlink r:id="rId664969ee5f8c9f3f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530369d3c220940b1" w:history="1">
+      <w:hyperlink r:id="rId192969ee5f8c9f957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528569d3c22094c83" w:history="1">
+      <w:hyperlink r:id="rId951169ee5f8ca0536" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId578169d3c22094d82" w:history="1">
+      <w:hyperlink r:id="rId425769ee5f8ca0635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId106869d3c22094d96" w:history="1">
+      <w:hyperlink r:id="rId948569ee5f8ca0648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709169d3c22094f10" w:history="1">
+      <w:hyperlink r:id="rId435969ee5f8ca07d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290869d3c22094fc4" w:history="1">
+      <w:hyperlink r:id="rId969169ee5f8ca0869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId154369d3c2209518c" w:history="1">
+      <w:hyperlink r:id="rId364969ee5f8ca0a27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId802269d3c2209590a" w:history="1">
+      <w:hyperlink r:id="rId833069ee5f8ca118c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId191069d3c22095bb3" w:history="1">
+      <w:hyperlink r:id="rId664969ee5f8ca144b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989369d3c22095c84" w:history="1">
+      <w:hyperlink r:id="rId934969ee5f8ca151b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593969d3c22095efc" w:history="1">
+      <w:hyperlink r:id="rId979069ee5f8ca18ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100469d3c22095f3b" w:history="1">
+      <w:hyperlink r:id="rId499169ee5f8ca192f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150169d3c22095f7d" w:history="1">
+      <w:hyperlink r:id="rId167169ee5f8ca1970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId103869d3c22095fc4" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId295669d3c22095fec" w:history="1"/>
+      <w:hyperlink r:id="rId675369ee5f8ca19b9" w:history="1"/>
+      <w:hyperlink r:id="rId907069ee5f8ca19bf" w:history="1"/>
+      <w:hyperlink r:id="rId410669ee5f8ca19c4" w:history="1"/>
+      <w:hyperlink r:id="rId298169ee5f8ca19c9" w:history="1"/>
+      <w:hyperlink r:id="rId381069ee5f8ca19ce" w:history="1"/>
+      <w:hyperlink r:id="rId894269ee5f8ca19d3" w:history="1"/>
+      <w:hyperlink r:id="rId257369ee5f8ca19d8" w:history="1"/>
+      <w:hyperlink r:id="rId974269ee5f8ca19dd" w:history="1"/>
+      <w:hyperlink r:id="rId539169ee5f8ca19e2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426569d3c220960e4" w:history="1">
+      <w:hyperlink r:id="rId732469ee5f8ca1ae0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864469d3c220961b7" w:history="1">
+      <w:hyperlink r:id="rId879769ee5f8ca1bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43573213">
+  <w:abstractNum w:abstractNumId="88855655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92076405">
+    <w:lvl w:ilvl="0" w:tplc="62043019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92076405" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62043019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43573212">
+  <w:abstractNum w:abstractNumId="88855654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36396536">
+    <w:lvl w:ilvl="0" w:tplc="58399758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43573212">
-    <w:abstractNumId w:val="43573212"/>
+  <w:num w:numId="88855654">
+    <w:abstractNumId w:val="88855654"/>
   </w:num>
-  <w:num w:numId="43573213">
-    <w:abstractNumId w:val="43573213"/>
+  <w:num w:numId="88855655">
+    <w:abstractNumId w:val="88855655"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId221762085" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId726041797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId609569d3c220913b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId965469d3c220913fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId571669d3c22091e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId562269d3c22091f55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId963369d3c22093b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId530369d3c220940b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId528569d3c22094c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId578169d3c22094d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId106869d3c22094d96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId709169d3c22094f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId290869d3c22094fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId154369d3c2209518c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId802269d3c2209590a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId191069d3c22095bb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId989369d3c22095c84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId593969d3c22095efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId100469d3c22095f3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId150169d3c22095f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId103869d3c22095fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId995969d3c22095fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId571969d3c22095fcf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId194369d3c22095fd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId783369d3c22095fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId555469d3c22095fdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId110769d3c22095fe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId274069d3c22095fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId295669d3c22095fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId426569d3c220960e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId864469d3c220961b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId751769d3c22091d3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId751769d3c22091d3b.jpg"/><Relationship Id="rId678469d3c22092ccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId678469d3c22092ccd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553250540" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId787103948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId365669ee5f8c9cdda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId222669ee5f8c9ce2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId666069ee5f8c9d6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId308569ee5f8c9d807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId664969ee5f8c9f3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId192969ee5f8c9f957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId951169ee5f8ca0536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId425769ee5f8ca0635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId948569ee5f8ca0648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId435969ee5f8ca07d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId969169ee5f8ca0869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId364969ee5f8ca0a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId833069ee5f8ca118c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId664969ee5f8ca144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId934969ee5f8ca151b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId979069ee5f8ca18ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId499169ee5f8ca192f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId167169ee5f8ca1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId675369ee5f8ca19b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId907069ee5f8ca19bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId410669ee5f8ca19c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId298169ee5f8ca19c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId381069ee5f8ca19ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId894269ee5f8ca19d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId257369ee5f8ca19d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId974269ee5f8ca19dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId539169ee5f8ca19e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId732469ee5f8ca1ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId879769ee5f8ca1bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId452669ee5f8c9d59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452669ee5f8c9d59e.jpg"/><Relationship Id="rId355369ee5f8c9e52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369ee5f8c9e52e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>