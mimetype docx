--- v10 (2026-04-26)
+++ v11 (2026-05-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365669ee5f8c9cdda" w:history="1">
+            <w:hyperlink r:id="rId37886a08f0642cc76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222669ee5f8c9ce2f" w:history="1">
+            <w:hyperlink r:id="rId92796a08f0642ccba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20167917" name="name796069ee5f8c9d5a0" descr="10397.jpg"/>
+                  <wp:docPr id="25370389" name="name34716a08f0642d36b" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId452669ee5f8c9d59e" cstate="print"/>
+                          <a:blip r:embed="rId28376a08f0642d369" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId666069ee5f8c9d6ed" w:history="1">
+            <w:hyperlink r:id="rId79166a08f0642d4ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308569ee5f8c9d807" w:history="1">
+      <w:hyperlink r:id="rId93056a08f0642d5bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54916711" name="name295769ee5f8c9e530" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="36048218" name="name13276a08f0642e40a" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId355369ee5f8c9e52e" cstate="print"/>
+                    <a:blip r:embed="rId75266a08f0642e408" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664969ee5f8c9f3f4" w:history="1">
+      <w:hyperlink r:id="rId33476a08f0642f27c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId192969ee5f8c9f957" w:history="1">
+      <w:hyperlink r:id="rId63516a08f0642f782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951169ee5f8ca0536" w:history="1">
+      <w:hyperlink r:id="rId56046a08f0643032c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425769ee5f8ca0635" w:history="1">
+      <w:hyperlink r:id="rId92696a08f06430426" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId948569ee5f8ca0648" w:history="1">
+      <w:hyperlink r:id="rId53516a08f06430444" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435969ee5f8ca07d7" w:history="1">
+      <w:hyperlink r:id="rId49316a08f064305c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId969169ee5f8ca0869" w:history="1">
+      <w:hyperlink r:id="rId28606a08f06430655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364969ee5f8ca0a27" w:history="1">
+      <w:hyperlink r:id="rId23876a08f0643080b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833069ee5f8ca118c" w:history="1">
+      <w:hyperlink r:id="rId89776a08f06430f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664969ee5f8ca144b" w:history="1">
+      <w:hyperlink r:id="rId39916a08f06431267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934969ee5f8ca151b" w:history="1">
+      <w:hyperlink r:id="rId25396a08f06431337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId979069ee5f8ca18ef" w:history="1">
+      <w:hyperlink r:id="rId80066a08f064315a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId499169ee5f8ca192f" w:history="1">
+      <w:hyperlink r:id="rId40826a08f064315e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167169ee5f8ca1970" w:history="1">
+      <w:hyperlink r:id="rId56396a08f06431628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId675369ee5f8ca19b9" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId539169ee5f8ca19e2" w:history="1"/>
+      <w:hyperlink r:id="rId34606a08f06431708" w:history="1"/>
+      <w:hyperlink r:id="rId97786a08f0643170e" w:history="1"/>
+      <w:hyperlink r:id="rId59896a08f06431714" w:history="1"/>
+      <w:hyperlink r:id="rId26996a08f06431719" w:history="1"/>
+      <w:hyperlink r:id="rId17906a08f0643171e" w:history="1"/>
+      <w:hyperlink r:id="rId22066a08f06431723" w:history="1"/>
+      <w:hyperlink r:id="rId35646a08f06431728" w:history="1"/>
+      <w:hyperlink r:id="rId52236a08f0643172d" w:history="1"/>
+      <w:hyperlink r:id="rId88126a08f06431731" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732469ee5f8ca1ae0" w:history="1">
+      <w:hyperlink r:id="rId84016a08f06431830" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879769ee5f8ca1bb5" w:history="1">
+      <w:hyperlink r:id="rId39106a08f06431902" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88855655">
+  <w:abstractNum w:abstractNumId="69877270">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62043019">
+    <w:lvl w:ilvl="0" w:tplc="81997321">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62043019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81997321" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88855654">
+  <w:abstractNum w:abstractNumId="69877269">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58399758">
+    <w:lvl w:ilvl="0" w:tplc="98484433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88855654">
-    <w:abstractNumId w:val="88855654"/>
+  <w:num w:numId="69877269">
+    <w:abstractNumId w:val="69877269"/>
   </w:num>
-  <w:num w:numId="88855655">
-    <w:abstractNumId w:val="88855655"/>
+  <w:num w:numId="69877270">
+    <w:abstractNumId w:val="69877270"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553250540" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId787103948" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId365669ee5f8c9cdda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId222669ee5f8c9ce2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId666069ee5f8c9d6ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId308569ee5f8c9d807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId664969ee5f8c9f3f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId192969ee5f8c9f957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId951169ee5f8ca0536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId425769ee5f8ca0635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId948569ee5f8ca0648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId435969ee5f8ca07d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId969169ee5f8ca0869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId364969ee5f8ca0a27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId833069ee5f8ca118c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId664969ee5f8ca144b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId934969ee5f8ca151b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId979069ee5f8ca18ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId499169ee5f8ca192f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId167169ee5f8ca1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId675369ee5f8ca19b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId907069ee5f8ca19bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId410669ee5f8ca19c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId298169ee5f8ca19c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId381069ee5f8ca19ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId894269ee5f8ca19d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId257369ee5f8ca19d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId974269ee5f8ca19dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId539169ee5f8ca19e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId732469ee5f8ca1ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId879769ee5f8ca1bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId452669ee5f8c9d59e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId452669ee5f8c9d59e.jpg"/><Relationship Id="rId355369ee5f8c9e52e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId355369ee5f8c9e52e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486912454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802050547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37886a08f0642cc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId92796a08f0642ccba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId79166a08f0642d4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId93056a08f0642d5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId33476a08f0642f27c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId63516a08f0642f782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId56046a08f0643032c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId92696a08f06430426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId53516a08f06430444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId49316a08f064305c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId28606a08f06430655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId23876a08f0643080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId89776a08f06430f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId39916a08f06431267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId25396a08f06431337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId80066a08f064315a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId40826a08f064315e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId56396a08f06431628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId34606a08f06431708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId97786a08f0643170e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId59896a08f06431714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId26996a08f06431719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId17906a08f0643171e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId22066a08f06431723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId35646a08f06431728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId52236a08f0643172d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId88126a08f06431731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId84016a08f06431830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39106a08f06431902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId28376a08f0642d369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28376a08f0642d369.jpg"/><Relationship Id="rId75266a08f0642e408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75266a08f0642e408.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>