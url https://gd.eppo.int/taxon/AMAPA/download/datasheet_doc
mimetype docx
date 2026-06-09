--- v11 (2026-05-16)
+++ v12 (2026-06-09)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37886a08f0642cc76" w:history="1">
+            <w:hyperlink r:id="rId93886a27862a8cae0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92796a08f0642ccba" w:history="1">
+            <w:hyperlink r:id="rId66786a27862a8cb25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25370389" name="name34716a08f0642d36b" descr="10397.jpg"/>
+                  <wp:docPr id="45342456" name="name94456a27862a8cc3a" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28376a08f0642d369" cstate="print"/>
+                          <a:blip r:embed="rId24606a27862a8cc39" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79166a08f0642d4ac" w:history="1">
+            <w:hyperlink r:id="rId39286a27862a8cd6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93056a08f0642d5bd" w:history="1">
+      <w:hyperlink r:id="rId97396a27862a8ce77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36048218" name="name13276a08f0642e40a" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="20446118" name="name29106a27862a8dff2" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75266a08f0642e408" cstate="print"/>
+                    <a:blip r:embed="rId88656a27862a8dfef" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33476a08f0642f27c" w:history="1">
+      <w:hyperlink r:id="rId61516a27862a8eec9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63516a08f0642f782" w:history="1">
+      <w:hyperlink r:id="rId76706a27862a8f3e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046a08f0643032c" w:history="1">
+      <w:hyperlink r:id="rId87276a27862a8ffc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a08f06430426" w:history="1">
+      <w:hyperlink r:id="rId23576a27862a900bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId53516a08f06430444" w:history="1">
+      <w:hyperlink r:id="rId27146a27862a900d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49316a08f064305c6" w:history="1">
+      <w:hyperlink r:id="rId57786a27862a90258" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28606a08f06430655" w:history="1">
+      <w:hyperlink r:id="rId32076a27862a902ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23876a08f0643080b" w:history="1">
+      <w:hyperlink r:id="rId54426a27862a904a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89776a08f06430f7d" w:history="1">
+      <w:hyperlink r:id="rId38406a27862a90c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39916a08f06431267" w:history="1">
+      <w:hyperlink r:id="rId48166a27862a90ec1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25396a08f06431337" w:history="1">
+      <w:hyperlink r:id="rId93426a27862a90f8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80066a08f064315a9" w:history="1">
+      <w:hyperlink r:id="rId55926a27862a911fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40826a08f064315e8" w:history="1">
+      <w:hyperlink r:id="rId21976a27862a9123a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56396a08f06431628" w:history="1">
+      <w:hyperlink r:id="rId68986a27862a9127b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId34606a08f06431708" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId88126a08f06431731" w:history="1"/>
+      <w:hyperlink r:id="rId98056a27862a912c1" w:history="1"/>
+      <w:hyperlink r:id="rId31756a27862a912c7" w:history="1"/>
+      <w:hyperlink r:id="rId78646a27862a912cc" w:history="1"/>
+      <w:hyperlink r:id="rId84446a27862a912d1" w:history="1"/>
+      <w:hyperlink r:id="rId62436a27862a912d6" w:history="1"/>
+      <w:hyperlink r:id="rId22456a27862a912db" w:history="1"/>
+      <w:hyperlink r:id="rId29216a27862a912e0" w:history="1"/>
+      <w:hyperlink r:id="rId40346a27862a912e5" w:history="1"/>
+      <w:hyperlink r:id="rId29966a27862a912ea" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84016a08f06431830" w:history="1">
+      <w:hyperlink r:id="rId71716a27862a913df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39106a08f06431902" w:history="1">
+      <w:hyperlink r:id="rId31276a27862a914ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69877270">
+  <w:abstractNum w:abstractNumId="78847880">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81997321">
+    <w:lvl w:ilvl="0" w:tplc="53249575">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81997321" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53249575" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69877269">
+  <w:abstractNum w:abstractNumId="78847879">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98484433">
+    <w:lvl w:ilvl="0" w:tplc="83281995">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69877269">
-    <w:abstractNumId w:val="69877269"/>
+  <w:num w:numId="78847879">
+    <w:abstractNumId w:val="78847879"/>
   </w:num>
-  <w:num w:numId="69877270">
-    <w:abstractNumId w:val="69877270"/>
+  <w:num w:numId="78847880">
+    <w:abstractNumId w:val="78847880"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486912454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802050547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37886a08f0642cc76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId92796a08f0642ccba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId79166a08f0642d4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId93056a08f0642d5bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId33476a08f0642f27c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId63516a08f0642f782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId56046a08f0643032c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId92696a08f06430426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId53516a08f06430444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId49316a08f064305c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId28606a08f06430655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId23876a08f0643080b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId89776a08f06430f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId39916a08f06431267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId25396a08f06431337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId80066a08f064315a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId40826a08f064315e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId56396a08f06431628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId34606a08f06431708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId97786a08f0643170e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId59896a08f06431714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId26996a08f06431719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId17906a08f0643171e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId22066a08f06431723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId35646a08f06431728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId52236a08f0643172d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId88126a08f06431731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId84016a08f06431830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39106a08f06431902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId28376a08f0642d369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28376a08f0642d369.jpg"/><Relationship Id="rId75266a08f0642e408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75266a08f0642e408.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224631042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777172181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93886a27862a8cae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId66786a27862a8cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId39286a27862a8cd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId97396a27862a8ce77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId61516a27862a8eec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId76706a27862a8f3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId87276a27862a8ffc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId23576a27862a900bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId27146a27862a900d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId57786a27862a90258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId32076a27862a902ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId54426a27862a904a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId38406a27862a90c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId48166a27862a90ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId93426a27862a90f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId55926a27862a911fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId21976a27862a9123a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId68986a27862a9127b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId98056a27862a912c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId31756a27862a912c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId78646a27862a912cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId84446a27862a912d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId62436a27862a912d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId22456a27862a912db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId29216a27862a912e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId40346a27862a912e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId29966a27862a912ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId71716a27862a913df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31276a27862a914ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId24606a27862a8cc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24606a27862a8cc39.jpg"/><Relationship Id="rId88656a27862a8dfef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88656a27862a8dfef.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>