--- v12 (2026-06-09)
+++ v13 (2026-06-29)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93886a27862a8cae0" w:history="1">
+            <w:hyperlink r:id="rId79316a4249ac2cadf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66786a27862a8cb25" w:history="1">
+            <w:hyperlink r:id="rId96176a4249ac2cb28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45342456" name="name94456a27862a8cc3a" descr="10397.jpg"/>
+                  <wp:docPr id="35931124" name="name83716a4249ac2d467" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24606a27862a8cc39" cstate="print"/>
+                          <a:blip r:embed="rId23476a4249ac2d465" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39286a27862a8cd6c" w:history="1">
+            <w:hyperlink r:id="rId36046a4249ac2d624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97396a27862a8ce77" w:history="1">
+      <w:hyperlink r:id="rId39456a4249ac2d74d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20446118" name="name29106a27862a8dff2" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="69279486" name="name65036a4249ac2e586" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88656a27862a8dfef" cstate="print"/>
+                    <a:blip r:embed="rId43006a4249ac2e582" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a27862a8eec9" w:history="1">
+      <w:hyperlink r:id="rId77876a4249ac2f600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76706a27862a8f3e7" w:history="1">
+      <w:hyperlink r:id="rId94546a4249ac2fb5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87276a27862a8ffc2" w:history="1">
+      <w:hyperlink r:id="rId63476a4249ac3081d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23576a27862a900bd" w:history="1">
+      <w:hyperlink r:id="rId38446a4249ac30920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27146a27862a900d0" w:history="1">
+      <w:hyperlink r:id="rId25896a4249ac30934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a27862a90258" w:history="1">
+      <w:hyperlink r:id="rId47806a4249ac30ab6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32076a27862a902ec" w:history="1">
+      <w:hyperlink r:id="rId70286a4249ac30b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54426a27862a904a7" w:history="1">
+      <w:hyperlink r:id="rId38516a4249ac30d1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38406a27862a90c21" w:history="1">
+      <w:hyperlink r:id="rId14426a4249ac314c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48166a27862a90ec1" w:history="1">
+      <w:hyperlink r:id="rId78186a4249ac3176e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93426a27862a90f8f" w:history="1">
+      <w:hyperlink r:id="rId93936a4249ac31840" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55926a27862a911fc" w:history="1">
+      <w:hyperlink r:id="rId47816a4249ac31ab9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21976a27862a9123a" w:history="1">
+      <w:hyperlink r:id="rId64466a4249ac31af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68986a27862a9127b" w:history="1">
+      <w:hyperlink r:id="rId25246a4249ac31b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId98056a27862a912c1" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId29966a27862a912ea" w:history="1"/>
+      <w:hyperlink r:id="rId27826a4249ac31b83" w:history="1"/>
+      <w:hyperlink r:id="rId72926a4249ac31b8a" w:history="1"/>
+      <w:hyperlink r:id="rId91976a4249ac31b8e" w:history="1"/>
+      <w:hyperlink r:id="rId48016a4249ac31b93" w:history="1"/>
+      <w:hyperlink r:id="rId25336a4249ac31b98" w:history="1"/>
+      <w:hyperlink r:id="rId24396a4249ac31b9d" w:history="1"/>
+      <w:hyperlink r:id="rId54396a4249ac31ba2" w:history="1"/>
+      <w:hyperlink r:id="rId65476a4249ac31ba7" w:history="1"/>
+      <w:hyperlink r:id="rId71786a4249ac31bac" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71716a27862a913df" w:history="1">
+      <w:hyperlink r:id="rId55186a4249ac31cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31276a27862a914ad" w:history="1">
+      <w:hyperlink r:id="rId11586a4249ac31d9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78847880">
+  <w:abstractNum w:abstractNumId="89070785">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53249575">
+    <w:lvl w:ilvl="0" w:tplc="33134105">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53249575" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33134105" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78847879">
+  <w:abstractNum w:abstractNumId="89070784">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83281995">
+    <w:lvl w:ilvl="0" w:tplc="73753195">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78847879">
-    <w:abstractNumId w:val="78847879"/>
+  <w:num w:numId="89070784">
+    <w:abstractNumId w:val="89070784"/>
   </w:num>
-  <w:num w:numId="78847880">
-    <w:abstractNumId w:val="78847880"/>
+  <w:num w:numId="89070785">
+    <w:abstractNumId w:val="89070785"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId224631042" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777172181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93886a27862a8cae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId66786a27862a8cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId39286a27862a8cd6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId97396a27862a8ce77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId61516a27862a8eec9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId76706a27862a8f3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId87276a27862a8ffc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId23576a27862a900bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId27146a27862a900d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId57786a27862a90258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId32076a27862a902ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId54426a27862a904a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId38406a27862a90c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId48166a27862a90ec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId93426a27862a90f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId55926a27862a911fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId21976a27862a9123a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId68986a27862a9127b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId98056a27862a912c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId31756a27862a912c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId78646a27862a912cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId84446a27862a912d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId62436a27862a912d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId22456a27862a912db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId29216a27862a912e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId40346a27862a912e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId29966a27862a912ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId71716a27862a913df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31276a27862a914ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId24606a27862a8cc39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24606a27862a8cc39.jpg"/><Relationship Id="rId88656a27862a8dfef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88656a27862a8dfef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971805291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId520585687" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79316a4249ac2cadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId96176a4249ac2cb28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId36046a4249ac2d624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId39456a4249ac2d74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId77876a4249ac2f600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId94546a4249ac2fb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId63476a4249ac3081d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId38446a4249ac30920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId25896a4249ac30934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId47806a4249ac30ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId70286a4249ac30b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId38516a4249ac30d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId14426a4249ac314c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId78186a4249ac3176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId93936a4249ac31840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId47816a4249ac31ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId64466a4249ac31af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId25246a4249ac31b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId27826a4249ac31b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId72926a4249ac31b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId91976a4249ac31b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId48016a4249ac31b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId25336a4249ac31b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId24396a4249ac31b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId54396a4249ac31ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId65476a4249ac31ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId71786a4249ac31bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId55186a4249ac31cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11586a4249ac31d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId23476a4249ac2d465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23476a4249ac2d465.jpg"/><Relationship Id="rId43006a4249ac2e582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a4249ac2e582.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>