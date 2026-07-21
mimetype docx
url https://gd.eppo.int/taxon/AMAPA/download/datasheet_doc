--- v13 (2026-06-29)
+++ v14 (2026-07-21)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79316a4249ac2cadf" w:history="1">
+            <w:hyperlink r:id="rId15856a60033f48279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96176a4249ac2cb28" w:history="1">
+            <w:hyperlink r:id="rId55956a60033f482be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35931124" name="name83716a4249ac2d467" descr="10397.jpg"/>
+                  <wp:docPr id="10889560" name="name55986a60033f488ee" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23476a4249ac2d465" cstate="print"/>
+                          <a:blip r:embed="rId84046a60033f488eb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36046a4249ac2d624" w:history="1">
+            <w:hyperlink r:id="rId37186a60033f48a08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39456a4249ac2d74d" w:history="1">
+      <w:hyperlink r:id="rId73466a60033f48b1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69279486" name="name65036a4249ac2e586" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="37967933" name="name55316a60033f49865" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43006a4249ac2e582" cstate="print"/>
+                    <a:blip r:embed="rId64456a60033f49861" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77876a4249ac2f600" w:history="1">
+      <w:hyperlink r:id="rId12016a60033f4a76b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94546a4249ac2fb5a" w:history="1">
+      <w:hyperlink r:id="rId65346a60033f4ac7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63476a4249ac3081d" w:history="1">
+      <w:hyperlink r:id="rId63036a60033f4b829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38446a4249ac30920" w:history="1">
+      <w:hyperlink r:id="rId81406a60033f4b925" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25896a4249ac30934" w:history="1">
+      <w:hyperlink r:id="rId63636a60033f4b938" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47806a4249ac30ab6" w:history="1">
+      <w:hyperlink r:id="rId19766a60033f4bab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70286a4249ac30b46" w:history="1">
+      <w:hyperlink r:id="rId93816a60033f4bb3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38516a4249ac30d1a" w:history="1">
+      <w:hyperlink r:id="rId45936a60033f4bd01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14426a4249ac314c0" w:history="1">
+      <w:hyperlink r:id="rId40896a60033f4c46f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78186a4249ac3176e" w:history="1">
+      <w:hyperlink r:id="rId76666a60033f4c703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93936a4249ac31840" w:history="1">
+      <w:hyperlink r:id="rId92916a60033f4c7d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47816a4249ac31ab9" w:history="1">
+      <w:hyperlink r:id="rId26256a60033f4ca48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64466a4249ac31af9" w:history="1">
+      <w:hyperlink r:id="rId13336a60033f4ca86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25246a4249ac31b3b" w:history="1">
+      <w:hyperlink r:id="rId57916a60033f4cac7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27826a4249ac31b83" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId71786a4249ac31bac" w:history="1"/>
+      <w:hyperlink r:id="rId95266a60033f4cb0c" w:history="1"/>
+      <w:hyperlink r:id="rId79486a60033f4cb12" w:history="1"/>
+      <w:hyperlink r:id="rId45536a60033f4cb17" w:history="1"/>
+      <w:hyperlink r:id="rId30896a60033f4cb1c" w:history="1"/>
+      <w:hyperlink r:id="rId57426a60033f4cb21" w:history="1"/>
+      <w:hyperlink r:id="rId71826a60033f4cb25" w:history="1"/>
+      <w:hyperlink r:id="rId48806a60033f4cb2a" w:history="1"/>
+      <w:hyperlink r:id="rId37346a60033f4cb2f" w:history="1"/>
+      <w:hyperlink r:id="rId21936a60033f4cb34" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55186a4249ac31cc2" w:history="1">
+      <w:hyperlink r:id="rId10736a60033f4cc2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11586a4249ac31d9c" w:history="1">
+      <w:hyperlink r:id="rId17286a60033f4ccfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89070785">
+  <w:abstractNum w:abstractNumId="48174181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33134105">
+    <w:lvl w:ilvl="0" w:tplc="78895651">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33134105" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78895651" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89070784">
+  <w:abstractNum w:abstractNumId="48174180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73753195">
+    <w:lvl w:ilvl="0" w:tplc="36278910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89070784">
-    <w:abstractNumId w:val="89070784"/>
+  <w:num w:numId="48174180">
+    <w:abstractNumId w:val="48174180"/>
   </w:num>
-  <w:num w:numId="89070785">
-    <w:abstractNumId w:val="89070785"/>
+  <w:num w:numId="48174181">
+    <w:abstractNumId w:val="48174181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId971805291" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId520585687" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79316a4249ac2cadf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId96176a4249ac2cb28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId36046a4249ac2d624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId39456a4249ac2d74d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId77876a4249ac2f600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId94546a4249ac2fb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId63476a4249ac3081d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId38446a4249ac30920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId25896a4249ac30934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId47806a4249ac30ab6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId70286a4249ac30b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId38516a4249ac30d1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId14426a4249ac314c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId78186a4249ac3176e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId93936a4249ac31840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId47816a4249ac31ab9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId64466a4249ac31af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId25246a4249ac31b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId27826a4249ac31b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId72926a4249ac31b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId91976a4249ac31b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId48016a4249ac31b93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId25336a4249ac31b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId24396a4249ac31b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId54396a4249ac31ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId65476a4249ac31ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId71786a4249ac31bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId55186a4249ac31cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11586a4249ac31d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId23476a4249ac2d465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23476a4249ac2d465.jpg"/><Relationship Id="rId43006a4249ac2e582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a4249ac2e582.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701766485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904338764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15856a60033f48279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId55956a60033f482be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId37186a60033f48a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId73466a60033f48b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId12016a60033f4a76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId65346a60033f4ac7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId63036a60033f4b829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId81406a60033f4b925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId63636a60033f4b938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId19766a60033f4bab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId93816a60033f4bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId45936a60033f4bd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId40896a60033f4c46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId76666a60033f4c703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId92916a60033f4c7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId26256a60033f4ca48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId13336a60033f4ca86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId57916a60033f4cac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId95266a60033f4cb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId79486a60033f4cb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId45536a60033f4cb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId30896a60033f4cb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId57426a60033f4cb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId71826a60033f4cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId48806a60033f4cb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId37346a60033f4cb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId21936a60033f4cb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId10736a60033f4cc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17286a60033f4ccfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId84046a60033f488eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84046a60033f488eb.jpg"/><Relationship Id="rId64456a60033f49861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64456a60033f49861.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>