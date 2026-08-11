--- v14 (2026-07-21)
+++ v15 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Caryophyllales: Amaranthaceae: Amaranthoideae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Palmer amaranth (US), careless weed (US), dioecious amaranth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15856a60033f48279" w:history="1">
+            <w:hyperlink r:id="rId33276a7b8e1c32a20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55956a60033f482be" w:history="1">
+            <w:hyperlink r:id="rId14896a7b8e1c32a65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> AMAPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10889560" name="name55986a60033f488ee" descr="10397.jpg"/>
+                  <wp:docPr id="56473022" name="name37766a7b8e1c33290" descr="10397.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10397.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId84046a60033f488eb" cstate="print"/>
+                          <a:blip r:embed="rId67766a7b8e1c3328e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37186a60033f48a08" w:history="1">
+            <w:hyperlink r:id="rId70886a7b8e1c333b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -453,51 +453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been historically reported as native to the Sonoran Desert (covering a large part of Southwestern United States and Northwest Mexico) (Sauer, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73466a60033f48b1c" w:history="1">
+      <w:hyperlink r:id="rId46316a7b8e1c334c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1955</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; Mosyakin &amp; Robertson, 1997). In recent decades, it has expanded its range to occupy many states across the USA but is most common and problematic in the southern tier states (Louisiana, Arkansas, Mississippi, Alabama, Florida, Georgia, North and South Carolina). The Canadian Food Inspection Agency (2018) details that the species is considered to be present but highlights the ‘significant uncertainty’ regarding the current status. It is unknown if populations of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -628,63 +628,63 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37967933" name="name55316a60033f49865" descr="AMAPA_distribution_map.jpg"/>
+            <wp:docPr id="68500830" name="name26216a7b8e1c34094" descr="AMAPA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="AMAPA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64456a60033f49861" cstate="print"/>
+                    <a:blip r:embed="rId17436a7b8e1c34091" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2616,51 +2616,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also found in crop pollinator commercial seed mixtures in the USA (Oseland </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2017). Additionally, seed mixtures for conservation, pollination and seed mixtures for forage plants for mammals for hunting (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12016a60033f4a76b" w:history="1">
+      <w:hyperlink r:id="rId11946a7b8e1c34ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.plantbiologic.com/products/last‐bite‐food‐plot‐seed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) will be placed directly in habitats that can be suitable for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3431,51 +3431,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectively, with ‘marketable’ grade reduced 36 and 81% at these densities (Meyers </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65346a60033f4ac7c" w:history="1">
+      <w:hyperlink r:id="rId32926a7b8e1c3555b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2010</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). The threshold density of Palmer amaranth [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -5253,51 +5253,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 229–238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BICON (2019) Australian Biosecurity Import Conditions. Australia Department of Agriculture and Water Resources. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63036a60033f4b829" w:history="1">
+      <w:hyperlink r:id="rId27436a7b8e1c36141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://bicon.agriculture.gov.au/BiconWeb4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 April 2020]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5408,63 +5408,63 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cossu TA, Lozano V, Stuppy W &amp; Brundu G (2019) Seed contaminants: an overlooked pathway for the introduction of non-native plants in Sardinia (Italy). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Biosystems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81406a60033f4b925" w:history="1">
+      <w:hyperlink r:id="rId96056a7b8e1c3623f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId63636a60033f4b938" w:history="1">
+      <w:hyperlink r:id="rId65076a7b8e1c36252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1080/11263504.2019.1701123</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5655,51 +5655,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus tuberculatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19766a60033f4bab0" w:history="1">
+      <w:hyperlink r:id="rId45776a7b8e1c363cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/AMAPA/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 25 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5743,51 +5743,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 54–56.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flora of Israel Online (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93816a60033f4bb3e" w:history="1">
+      <w:hyperlink r:id="rId75086a7b8e1c3645c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ﬂora.org.il/en/plants/AMAPAL/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6018,51 +6018,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 869–875.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Heap I (2020) The International Survey of herbicide resistant weeds. Online. Internet. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45936a60033f4bd01" w:history="1">
+      <w:hyperlink r:id="rId42736a7b8e1c36620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weedscience.org/Summary/Species.aspx?WeedID=14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7194,51 +7194,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAF (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – S.Watson. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40896a60033f4c46f" w:history="1">
+      <w:hyperlink r:id="rId82186a7b8e1c36dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 28 June 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7601,51 +7601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Steckel E (2007) The Dioecious </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. Weed Technology 21, 567–570. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76666a60033f4c703" w:history="1">
+      <w:hyperlink r:id="rId17326a7b8e1c3706e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bioone.org/doi/full/10.1614/WT-06-045.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7727,51 +7727,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S. Watson. USDA. MT-2017.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2019) State noxious-weed seed requirements recognized in the administration of the Federal Seed Act. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92916a60033f4c7d6" w:history="1">
+      <w:hyperlink r:id="rId33666a7b8e1c37143" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 November 2019].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8116,176 +8116,176 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 518-523.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WSU (2020) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26256a60033f4ca48" w:history="1">
+      <w:hyperlink r:id="rId86186a7b8e1c373b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 26 January 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2018) Sanitary and Phytosanitary Information Management System. World Trade Organization. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336a60033f4ca86" w:history="1">
+      <w:hyperlink r:id="rId93546a7b8e1c373f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Archived at PERAL).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (World Trade Organization) (2019) China – Measures concerning the import of canola seed from Canada. Request for consultation by Canada. 19–5878. 12 September 2019. WT/DS589/1, G/L/1324 G/SPS/GEN/1727, G/TFA/D2/1, 1–7. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57916a60033f4cac7" w:history="1">
+      <w:hyperlink r:id="rId23486a7b8e1c37433" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?ﬁlename=q:/WT/DS/589-1.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  [accessed on 16 March 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId95266a60033f4cb0c" w:history="1"/>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId21936a60033f4cb34" w:history="1"/>
+      <w:hyperlink r:id="rId89986a7b8e1c37479" w:history="1"/>
+      <w:hyperlink r:id="rId99336a7b8e1c37480" w:history="1"/>
+      <w:hyperlink r:id="rId34326a7b8e1c37485" w:history="1"/>
+      <w:hyperlink r:id="rId63596a7b8e1c3748a" w:history="1"/>
+      <w:hyperlink r:id="rId46066a7b8e1c3748f" w:history="1"/>
+      <w:hyperlink r:id="rId74766a7b8e1c37494" w:history="1"/>
+      <w:hyperlink r:id="rId35706a7b8e1c37498" w:history="1"/>
+      <w:hyperlink r:id="rId16056a7b8e1c3749d" w:history="1"/>
+      <w:hyperlink r:id="rId13166a7b8e1c374a2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -8382,51 +8382,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amaranthus palmeri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10736a60033f4cc2d" w:history="1">
+      <w:hyperlink r:id="rId49186a7b8e1c3759b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8511,51 +8511,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 535-542. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17286a60033f4ccfd" w:history="1">
+      <w:hyperlink r:id="rId44506a7b8e1c3766b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12715</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -8651,137 +8651,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48174181">
+  <w:abstractNum w:abstractNumId="72646955">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78895651">
+    <w:lvl w:ilvl="0" w:tplc="72884036">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78895651" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72884036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48174180">
+  <w:abstractNum w:abstractNumId="72646954">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36278910">
+    <w:lvl w:ilvl="0" w:tplc="49706497">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9533,55 +9533,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48174180">
-    <w:abstractNumId w:val="48174180"/>
+  <w:num w:numId="72646954">
+    <w:abstractNumId w:val="72646954"/>
   </w:num>
-  <w:num w:numId="48174181">
-    <w:abstractNumId w:val="48174181"/>
+  <w:num w:numId="72646955">
+    <w:abstractNumId w:val="72646955"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21131,51 +21131,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId701766485" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904338764" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15856a60033f48279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId55956a60033f482be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId37186a60033f48a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId73466a60033f48b1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId12016a60033f4a76b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId65346a60033f4ac7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId63036a60033f4b829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId81406a60033f4b925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId63636a60033f4b938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId19766a60033f4bab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId93816a60033f4bb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId45936a60033f4bd01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId40896a60033f4c46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId76666a60033f4c703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId92916a60033f4c7d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId26256a60033f4ca48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId13336a60033f4ca86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId57916a60033f4cac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId95266a60033f4cb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId79486a60033f4cb12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId45536a60033f4cb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId30896a60033f4cb1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId57426a60033f4cb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId71826a60033f4cb25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId48806a60033f4cb2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId37346a60033f4cb2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId21936a60033f4cb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId10736a60033f4cc2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17286a60033f4ccfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId84046a60033f488eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84046a60033f488eb.jpg"/><Relationship Id="rId64456a60033f49861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64456a60033f49861.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId994046774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId527418261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33276a7b8e1c32a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/" TargetMode="External"/><Relationship Id="rId14896a7b8e1c32a65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/categorization" TargetMode="External"/><Relationship Id="rId70886a7b8e1c333b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/photos" TargetMode="External"/><Relationship Id="rId46316a7b8e1c334c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0042" TargetMode="External"/><Relationship Id="rId11946a7b8e1c34ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiologic.com/products/last-bite-food-plot-seed" TargetMode="External"/><Relationship Id="rId32926a7b8e1c3555b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/full/10.1111/epp.12715#epp12715-bib-0027" TargetMode="External"/><Relationship Id="rId27436a7b8e1c36141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bicon.agriculture.gov.au/BiconWeb4.0" TargetMode="External"/><Relationship Id="rId96056a7b8e1c3623f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId65076a7b8e1c36252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.%201080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId45776a7b8e1c363cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId75086a7b8e1c3645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%EF%AC%82ora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId42736a7b8e1c36620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId82186a7b8e1c36dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId17326a7b8e1c3706e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId33666a7b8e1c37143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ams.usda.gov/sites/default/files/media/StateNoxiousWeedsSeedList.pdf" TargetMode="External"/><Relationship Id="rId86186a7b8e1c373b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treefruit.wsu.edu/article/palmer-amaranth-national-pest-alert/" TargetMode="External"/><Relationship Id="rId93546a7b8e1c373f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://spsims.wto.org/en/RegularNotifications/View/140521?FromAllNotifications=True" TargetMode="External"/><Relationship Id="rId23486a7b8e1c37433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/dol2fe/Pages/SS/directdoc.aspx?%EF%AC%81lename=q:/WT/DS/589-1.pdf" TargetMode="External"/><Relationship Id="rId89986a7b8e1c37479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId99336a7b8e1c37480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/11263504.2019.1701123" TargetMode="External"/><Relationship Id="rId34326a7b8e1c37485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/AMAPA/documents" TargetMode="External"/><Relationship Id="rId63596a7b8e1c3748a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://flora.org.il/en/plants/AMAPAL/" TargetMode="External"/><Relationship Id="rId46066a7b8e1c3748f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId74766a7b8e1c37494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weedscience.org/Summary/Species.aspx?WeedID=14" TargetMode="External"/><Relationship Id="rId35706a7b8e1c37498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId16056a7b8e1c3749d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfaf.org/user/Plant.aspx?LatinName=Amaranthus+palmeri" TargetMode="External"/><Relationship Id="rId13166a7b8e1c374a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bioone.org/doi/full/10.1614/WT-06-045.1" TargetMode="External"/><Relationship Id="rId49186a7b8e1c3759b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44506a7b8e1c3766b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12715" TargetMode="External"/><Relationship Id="rId67766a7b8e1c3328e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67766a7b8e1c3328e.jpg"/><Relationship Id="rId17436a7b8e1c34091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17436a7b8e1c34091.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>