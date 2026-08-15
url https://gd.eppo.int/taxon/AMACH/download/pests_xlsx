--- v1 (2026-03-27)
+++ v2 (2026-08-15)
@@ -73,52 +73,55 @@
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Amaranthus)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Mujica N (2007) Malezas hospederas de moscas minadoras (Diptera. Agromyzidae) y sus parasitoides en la costa central del Perú. M.S. thesis, Universidad Nacional Agraria, La Molina, Lima.</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
-    <t>* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
-------- confirmed host.</t>
+    <t xml:space="preserve">* Souza RM, Nogueira MS, Lima IM, Melarto M, Dolinski CM (2006) Manejo de nematoides das galhas da goiabeira em Sao Joao da Barra (RJ) e relato de novos hospedeiros. Nematologia Brasileira 30, 165-169. 
+------- confirmed host.
+* Villa-Medina M C, Rubio-Aragon W A, Montes-Avila J, Castro-López R, Estrada-Vázquez R, Martínez-Gallardo J Á, Castro-Diego J A, Edeza-Urías J A, Gomez G (2025) First report of Meloidogyne enterolobii galling Amaranthus hybridus roots in Sinaloa, Mexico. Plant Disease. 109 (6), 1384-1384. https://doi.org/10.1094/PDIS-01-25-0204-PDN
+------- confirmed host.
+</t>
   </si>
   <si>
     <t>ONCMUN</t>
   </si>
   <si>
     <t>Oncometopia orbona</t>
   </si>
   <si>
     <t>* Turner WF (1959) Life histories and behavior of five insect vectors of phony peach disease. Technical Bulletin no. 1188. US Department of Agriculture. 28 pp.
 ------- as food plant of Oncometopia undata.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>