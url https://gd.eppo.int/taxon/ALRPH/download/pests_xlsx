--- v0 (2025-10-08)
+++ v1 (2026-09-12)
@@ -12,106 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ALRPH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Weintraub PG, Scheffer SJ, Visser D, Valladares G, Soares Correa A, Shepard BM, Rauf A, Murphy ST, Mujica N, MacVean C, Kroschel J (2017) The invasive Liriomyza huidobrensis (Diptera: Agromyzidae): understanding its pest status and management globally. Journal of Insect Science 17(1), 1-27. https://doi.org/10.1093/jisesa/iew121</t>
-  </si>
-[...8 lines deleted...]
-* EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>POMACA</t>
   </si>
   <si>
     <t>Pomacea canaliculata</t>
   </si>
   <si>
     <t>* Wong PK, Liang YAN, Liu NY, Qiu JW (2010) Palatability of macrophytes to the invasive freshwater snail Pomacea canaliculata: differential effects of multiple plant traits. Freshwater Biology 55(10), 2023-2031.</t>
   </si>
   <si>
     <t>PRODOR</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli</t>
   </si>
   <si>
     <t>* Brito R, Specht A, Gonçalves GL, Moreira GRP, Carneiro E, Santos FL, Roque-Specht VF, Mielke OHH, Casagrande MM (2019) Spodoptera marima: a new synonym of Spodoptera ornithogalli (Lepidoptera: Noctuidae), with notes on adult morphology, host plant use and genetic variation along its geographic range. Neotropical Entomology 48(3), 433-448.
 * Heppner JB (2007) Lepidoptera of Florida. Part 1. Introduction and catalog. Gainesville, Florida Department of Agriculture &amp; Consumer Services, p 670.</t>
   </si>
   <si>
     <t>Spodoptera ornithogalli (as Alternanthera)</t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>CNIDFL</t>
+  </si>
+  <si>
+    <t>Monema flavescens</t>
+  </si>
+  <si>
+    <t>Not a host: EFSA (2024) cites Ju et al. (2007) as a justification for host status, but in this article Alternanthera philoxeroides is only a host of other Limacodidae species.
+* Ju RT, Wang F, Li YZ, Wu SY (2007) Niche and interspecies competition of four Limacodidae species on green belt plants in Shanghai. Chinese Journal of Ecology 26(04), 523–532. https://www.cje.net.cn/EN/Y2007/V26/I04/523
+* EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Tang X, Shi X, Zhang D, Li F, Yan F, Zhang Y, Liu Y, Zhou X (2017) Detection and epidemic dynamic of ToCV and CCYV with Bemisia tabaci and weed in Hainan of China. Virology 14, 169.</t>
   </si>
   <si>
     <t>CCYV00</t>
   </si>
   <si>
     <t>Cucurbit chlorotic yellows virus</t>
   </si>
   <si>
     <t>* Tang X, Shi X, Zhang D, Li F, Yan F, Zhang Y, Liu Y, Zhou X (2017) Detection and epidemic dynamic of ToCV and CCYV with Bemisia tabaci and weed in Hainan of China. Virology Journal 14, 169, https://doi.org/10.1186/s12985-017-0833-2.</t>
   </si>
   <si>
     <t>GRAGLE</t>
   </si>
@@ -541,141 +545,141 @@
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">