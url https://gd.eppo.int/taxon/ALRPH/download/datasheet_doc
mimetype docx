--- v5 (2026-03-09)
+++ v6 (2026-04-06)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778969ae2f05a4f72" w:history="1">
+            <w:hyperlink r:id="rId106569d308c51da46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416869ae2f05a4fe5" w:history="1">
+            <w:hyperlink r:id="rId644169d308c51dab3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28748762" name="name232169ae2f05a5660" descr="35.jpg"/>
+                  <wp:docPr id="35322297" name="name209369d308c51e16a" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId868169ae2f05a565f" cstate="print"/>
+                          <a:blip r:embed="rId262169d308c51e169" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId336869ae2f05a57a3" w:history="1">
+            <w:hyperlink r:id="rId757869d308c51e29f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5158897" name="name551969ae2f05a6c22" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="14553076" name="name725369d308c51f829" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId882269ae2f05a6c1f" cstate="print"/>
+                    <a:blip r:embed="rId152869d308c51f826" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1173,51 +1173,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> France (mainland), Italy (mainland), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Beijing, Chongqing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Hubei, Hunan, Jiangsu, Jiangxi, Shaanxi, Shandong, Shanghai, Sichuan, Yunnan, Zhejiang), India (Arunachal Pradesh, Assam, Bihar, Delhi, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Meghalaya, Tamil Nadu, Uttar Pradesh, West Bengal), Indonesia (Java), Japan (Honshu, Kyushu, Ryukyu Archipelago), Lao People's Democratic Republic, Myanmar, Nepal, Philippines, Singapore, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
+        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Beijing, Chongqing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Shaanxi, Shandong, Shanghai, Sichuan, Yunnan, Zhejiang), India (Arunachal Pradesh, Assam, Bihar, Delhi, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Meghalaya, Tamil Nadu, Uttar Pradesh, West Bengal), Indonesia (Java), Japan (Honshu, Kyushu, Ryukyu Archipelago), Lao People's Democratic Republic, Myanmar, Nepal, Philippines, Singapore, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Alabama, California, Florida, Georgia, Illinois, Kentucky, Louisiana, Mississippi, North Carolina, Oklahoma, Tennessee, Texas, Virginia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId656469ae2f05a79b1" w:history="1">
+      <w:hyperlink r:id="rId923469d308c5205b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238369ae2f05a81af" w:history="1">
+      <w:hyperlink r:id="rId190769d308c520b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787269ae2f05a840b" w:history="1">
+      <w:hyperlink r:id="rId491269d308c520de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429269ae2f05a85f7" w:history="1">
+      <w:hyperlink r:id="rId153869d308c520fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162369ae2f05a876e" w:history="1">
+      <w:hyperlink r:id="rId935469d308c521157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304069ae2f05a87cb" w:history="1">
+      <w:hyperlink r:id="rId473769d308c5211b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520269ae2f05a8974" w:history="1">
+      <w:hyperlink r:id="rId928869d308c521381" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343269ae2f05a89d3" w:history="1">
+      <w:hyperlink r:id="rId451269d308c5213e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114769ae2f05a8bb4" w:history="1">
+      <w:hyperlink r:id="rId511469d308c5215d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId464169ae2f05a8bf2" w:history="1">
+      <w:hyperlink r:id="rId412469d308c521616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851269ae2f05a9010" w:history="1">
+      <w:hyperlink r:id="rId356269d308c521a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184769ae2f05a906f" w:history="1">
+      <w:hyperlink r:id="rId324569d308c521a9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702169ae2f05a9491" w:history="1">
+      <w:hyperlink r:id="rId535669d308c521eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId710669ae2f05a9707" w:history="1">
+      <w:hyperlink r:id="rId646669d308c522122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId911769ae2f05a97ca" w:history="1">
+      <w:hyperlink r:id="rId794669d308c5221e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38746518">
+  <w:abstractNum w:abstractNumId="73856772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48161925">
+    <w:lvl w:ilvl="0" w:tplc="95340182">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48161925" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95340182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38746517">
+  <w:abstractNum w:abstractNumId="73856771">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48257244">
+    <w:lvl w:ilvl="0" w:tplc="64867326">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38746517">
-    <w:abstractNumId w:val="38746517"/>
+  <w:num w:numId="73856771">
+    <w:abstractNumId w:val="73856771"/>
   </w:num>
-  <w:num w:numId="38746518">
-    <w:abstractNumId w:val="38746518"/>
+  <w:num w:numId="73856772">
+    <w:abstractNumId w:val="73856772"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId896349013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294439052" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId778969ae2f05a4f72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId416869ae2f05a4fe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId336869ae2f05a57a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId656469ae2f05a79b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId238369ae2f05a81af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId787269ae2f05a840b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId429269ae2f05a85f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId162369ae2f05a876e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId304069ae2f05a87cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId520269ae2f05a8974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId343269ae2f05a89d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId114769ae2f05a8bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId464169ae2f05a8bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId851269ae2f05a9010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId184769ae2f05a906f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId702169ae2f05a9491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId710669ae2f05a9707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId911769ae2f05a97ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId868169ae2f05a565f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId868169ae2f05a565f.jpg"/><Relationship Id="rId882269ae2f05a6c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882269ae2f05a6c1f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917884369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321964853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId106569d308c51da46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId644169d308c51dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId757869d308c51e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId923469d308c5205b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId190769d308c520b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId491269d308c520de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId153869d308c520fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId935469d308c521157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId473769d308c5211b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId928869d308c521381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId451269d308c5213e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId511469d308c5215d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId412469d308c521616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId356269d308c521a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId324569d308c521a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId535669d308c521eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId646669d308c522122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId794669d308c5221e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId262169d308c51e169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262169d308c51e169.jpg"/><Relationship Id="rId152869d308c51f826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152869d308c51f826.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>