--- v6 (2026-04-06)
+++ v7 (2026-04-29)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106569d308c51da46" w:history="1">
+            <w:hyperlink r:id="rId991169f194794609e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644169d308c51dab3" w:history="1">
+            <w:hyperlink r:id="rId871369f1947946108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35322297" name="name209369d308c51e16a" descr="35.jpg"/>
+                  <wp:docPr id="31842039" name="name729069f19479469b0" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId262169d308c51e169" cstate="print"/>
+                          <a:blip r:embed="rId469069f19479469ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId757869d308c51e29f" w:history="1">
+            <w:hyperlink r:id="rId434269f1947946b0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14553076" name="name725369d308c51f829" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="28465452" name="name734969f1947947d08" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152869d308c51f826" cstate="print"/>
+                    <a:blip r:embed="rId695969f1947947d03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId923469d308c5205b5" w:history="1">
+      <w:hyperlink r:id="rId638369f1947948b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190769d308c520b81" w:history="1">
+      <w:hyperlink r:id="rId779969f1947949663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491269d308c520de6" w:history="1">
+      <w:hyperlink r:id="rId951369f19479498c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId153869d308c520fda" w:history="1">
+      <w:hyperlink r:id="rId269169f1947949ab2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId935469d308c521157" w:history="1">
+      <w:hyperlink r:id="rId471369f1947949c2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473769d308c5211b7" w:history="1">
+      <w:hyperlink r:id="rId714669f1947949c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId928869d308c521381" w:history="1">
+      <w:hyperlink r:id="rId692269f1947949e31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451269d308c5213e5" w:history="1">
+      <w:hyperlink r:id="rId561369f1947949e8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511469d308c5215d4" w:history="1">
+      <w:hyperlink r:id="rId981969f194794a083" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412469d308c521616" w:history="1">
+      <w:hyperlink r:id="rId959269f194794a0c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356269d308c521a3c" w:history="1">
+      <w:hyperlink r:id="rId369669f194794a4e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324569d308c521a9b" w:history="1">
+      <w:hyperlink r:id="rId680769f194794a543" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535669d308c521eac" w:history="1">
+      <w:hyperlink r:id="rId481269f194794a966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646669d308c522122" w:history="1">
+      <w:hyperlink r:id="rId569569f194794abed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId794669d308c5221e6" w:history="1">
+      <w:hyperlink r:id="rId751169f194794acb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73856772">
+  <w:abstractNum w:abstractNumId="84224141">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95340182">
+    <w:lvl w:ilvl="0" w:tplc="25238438">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95340182" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25238438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73856771">
+  <w:abstractNum w:abstractNumId="84224140">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64867326">
+    <w:lvl w:ilvl="0" w:tplc="79772370">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73856771">
-    <w:abstractNumId w:val="73856771"/>
+  <w:num w:numId="84224140">
+    <w:abstractNumId w:val="84224140"/>
   </w:num>
-  <w:num w:numId="73856772">
-    <w:abstractNumId w:val="73856772"/>
+  <w:num w:numId="84224141">
+    <w:abstractNumId w:val="84224141"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId917884369" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321964853" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId106569d308c51da46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId644169d308c51dab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId757869d308c51e29f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId923469d308c5205b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId190769d308c520b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId491269d308c520de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId153869d308c520fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId935469d308c521157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId473769d308c5211b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId928869d308c521381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId451269d308c5213e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId511469d308c5215d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId412469d308c521616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId356269d308c521a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId324569d308c521a9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId535669d308c521eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId646669d308c522122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId794669d308c5221e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId262169d308c51e169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId262169d308c51e169.jpg"/><Relationship Id="rId152869d308c51f826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152869d308c51f826.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765496468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802544112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId991169f194794609e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId871369f1947946108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId434269f1947946b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId638369f1947948b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId779969f1947949663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId951369f19479498c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId269169f1947949ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId471369f1947949c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId714669f1947949c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId692269f1947949e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId561369f1947949e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId981969f194794a083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId959269f194794a0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId369669f194794a4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId680769f194794a543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId481269f194794a966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId569569f194794abed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId751169f194794acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId469069f19479469ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId469069f19479469ae.jpg"/><Relationship Id="rId695969f1947947d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695969f1947947d03.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>