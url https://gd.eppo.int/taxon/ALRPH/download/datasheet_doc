--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId991169f194794609e" w:history="1">
+            <w:hyperlink r:id="rId55266a0de6ebdf490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871369f1947946108" w:history="1">
+            <w:hyperlink r:id="rId68316a0de6ebdf4fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31842039" name="name729069f19479469b0" descr="35.jpg"/>
+                  <wp:docPr id="88504689" name="name20926a0de6ebdfaea" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId469069f19479469ae" cstate="print"/>
+                          <a:blip r:embed="rId31666a0de6ebdfae8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId434269f1947946b0a" w:history="1">
+            <w:hyperlink r:id="rId75376a0de6ebdfc15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28465452" name="name734969f1947947d08" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="72300483" name="name47766a0de6ebe0e90" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId695969f1947947d03" cstate="print"/>
+                    <a:blip r:embed="rId84886a0de6ebe0e8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId638369f1947948b1d" w:history="1">
+      <w:hyperlink r:id="rId67606a0de6ebe1ece" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId779969f1947949663" w:history="1">
+      <w:hyperlink r:id="rId81306a0de6ebe29a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951369f19479498c3" w:history="1">
+      <w:hyperlink r:id="rId59026a0de6ebe2c70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269169f1947949ab2" w:history="1">
+      <w:hyperlink r:id="rId57786a0de6ebe2f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471369f1947949c2c" w:history="1">
+      <w:hyperlink r:id="rId92696a0de6ebe30c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId714669f1947949c88" w:history="1">
+      <w:hyperlink r:id="rId49096a0de6ebe3122" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692269f1947949e31" w:history="1">
+      <w:hyperlink r:id="rId60436a0de6ebe32cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561369f1947949e8e" w:history="1">
+      <w:hyperlink r:id="rId92776a0de6ebe332d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981969f194794a083" w:history="1">
+      <w:hyperlink r:id="rId21556a0de6ebe35b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId959269f194794a0c3" w:history="1">
+      <w:hyperlink r:id="rId86746a0de6ebe35f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369669f194794a4e5" w:history="1">
+      <w:hyperlink r:id="rId61166a0de6ebe3b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680769f194794a543" w:history="1">
+      <w:hyperlink r:id="rId29056a0de6ebe3b6c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481269f194794a966" w:history="1">
+      <w:hyperlink r:id="rId61076a0de6ebe3ffe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569569f194794abed" w:history="1">
+      <w:hyperlink r:id="rId48586a0de6ebe42c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId751169f194794acb4" w:history="1">
+      <w:hyperlink r:id="rId89366a0de6ebe43d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84224141">
+  <w:abstractNum w:abstractNumId="71195015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25238438">
+    <w:lvl w:ilvl="0" w:tplc="20129583">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25238438" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20129583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84224140">
+  <w:abstractNum w:abstractNumId="71195014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79772370">
+    <w:lvl w:ilvl="0" w:tplc="47802870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84224140">
-    <w:abstractNumId w:val="84224140"/>
+  <w:num w:numId="71195014">
+    <w:abstractNumId w:val="71195014"/>
   </w:num>
-  <w:num w:numId="84224141">
-    <w:abstractNumId w:val="84224141"/>
+  <w:num w:numId="71195015">
+    <w:abstractNumId w:val="71195015"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId765496468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId802544112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId991169f194794609e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId871369f1947946108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId434269f1947946b0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId638369f1947948b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId779969f1947949663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId951369f19479498c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId269169f1947949ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId471369f1947949c2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId714669f1947949c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId692269f1947949e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId561369f1947949e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId981969f194794a083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId959269f194794a0c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId369669f194794a4e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId680769f194794a543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId481269f194794a966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId569569f194794abed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId751169f194794acb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId469069f19479469ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId469069f19479469ae.jpg"/><Relationship Id="rId695969f1947947d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695969f1947947d03.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145186393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558078074" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55266a0de6ebdf490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId68316a0de6ebdf4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId75376a0de6ebdfc15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId67606a0de6ebe1ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId81306a0de6ebe29a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId59026a0de6ebe2c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId57786a0de6ebe2f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId92696a0de6ebe30c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId49096a0de6ebe3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId60436a0de6ebe32cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId92776a0de6ebe332d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId21556a0de6ebe35b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId86746a0de6ebe35f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId61166a0de6ebe3b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId29056a0de6ebe3b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId61076a0de6ebe3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId48586a0de6ebe42c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89366a0de6ebe43d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId31666a0de6ebdfae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31666a0de6ebdfae8.jpg"/><Relationship Id="rId84886a0de6ebe0e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84886a0de6ebe0e8d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>