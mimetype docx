--- v8 (2026-05-20)
+++ v9 (2026-06-15)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55266a0de6ebdf490" w:history="1">
+            <w:hyperlink r:id="rId23546a2fd8a18665e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68316a0de6ebdf4fa" w:history="1">
+            <w:hyperlink r:id="rId72156a2fd8a1866cb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88504689" name="name20926a0de6ebdfaea" descr="35.jpg"/>
+                  <wp:docPr id="12081719" name="name82256a2fd8a186d95" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31666a0de6ebdfae8" cstate="print"/>
+                          <a:blip r:embed="rId88356a2fd8a186d93" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75376a0de6ebdfc15" w:history="1">
+            <w:hyperlink r:id="rId73726a2fd8a186efa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72300483" name="name47766a0de6ebe0e90" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="80053775" name="name57096a2fd8a1883c0" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84886a0de6ebe0e8d" cstate="print"/>
+                    <a:blip r:embed="rId48836a2fd8a1883bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67606a0de6ebe1ece" w:history="1">
+      <w:hyperlink r:id="rId25606a2fd8a189231" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81306a0de6ebe29a2" w:history="1">
+      <w:hyperlink r:id="rId43516a2fd8a1897b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a0de6ebe2c70" w:history="1">
+      <w:hyperlink r:id="rId93096a2fd8a189a16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a0de6ebe2f1c" w:history="1">
+      <w:hyperlink r:id="rId56846a2fd8a189c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92696a0de6ebe30c2" w:history="1">
+      <w:hyperlink r:id="rId74356a2fd8a189dd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49096a0de6ebe3122" w:history="1">
+      <w:hyperlink r:id="rId27416a2fd8a189e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60436a0de6ebe32cd" w:history="1">
+      <w:hyperlink r:id="rId76376a2fd8a189fe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92776a0de6ebe332d" w:history="1">
+      <w:hyperlink r:id="rId33986a2fd8a18a0b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21556a0de6ebe35b4" w:history="1">
+      <w:hyperlink r:id="rId47566a2fd8a18a2b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86746a0de6ebe35f5" w:history="1">
+      <w:hyperlink r:id="rId52946a2fd8a18a2f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61166a0de6ebe3b09" w:history="1">
+      <w:hyperlink r:id="rId70906a2fd8a18a710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29056a0de6ebe3b6c" w:history="1">
+      <w:hyperlink r:id="rId60346a2fd8a18a76e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61076a0de6ebe3ffe" w:history="1">
+      <w:hyperlink r:id="rId12406a2fd8a18abb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48586a0de6ebe42c8" w:history="1">
+      <w:hyperlink r:id="rId64616a2fd8a18ae42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89366a0de6ebe43d8" w:history="1">
+      <w:hyperlink r:id="rId26906a2fd8a18af0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71195015">
+  <w:abstractNum w:abstractNumId="86249733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20129583">
+    <w:lvl w:ilvl="0" w:tplc="16792812">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20129583" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16792812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71195014">
+  <w:abstractNum w:abstractNumId="86249732">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47802870">
+    <w:lvl w:ilvl="0" w:tplc="18437866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71195014">
-    <w:abstractNumId w:val="71195014"/>
+  <w:num w:numId="86249732">
+    <w:abstractNumId w:val="86249732"/>
   </w:num>
-  <w:num w:numId="71195015">
-    <w:abstractNumId w:val="71195015"/>
+  <w:num w:numId="86249733">
+    <w:abstractNumId w:val="86249733"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145186393" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId558078074" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55266a0de6ebdf490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId68316a0de6ebdf4fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId75376a0de6ebdfc15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId67606a0de6ebe1ece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId81306a0de6ebe29a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId59026a0de6ebe2c70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId57786a0de6ebe2f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId92696a0de6ebe30c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId49096a0de6ebe3122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId60436a0de6ebe32cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId92776a0de6ebe332d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId21556a0de6ebe35b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId86746a0de6ebe35f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId61166a0de6ebe3b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId29056a0de6ebe3b6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId61076a0de6ebe3ffe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId48586a0de6ebe42c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89366a0de6ebe43d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId31666a0de6ebdfae8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31666a0de6ebdfae8.jpg"/><Relationship Id="rId84886a0de6ebe0e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84886a0de6ebe0e8d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId333388323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361522489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23546a2fd8a18665e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId72156a2fd8a1866cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId73726a2fd8a186efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId25606a2fd8a189231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId43516a2fd8a1897b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId93096a2fd8a189a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId56846a2fd8a189c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId74356a2fd8a189dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId27416a2fd8a189e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId76376a2fd8a189fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId33986a2fd8a18a0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId47566a2fd8a18a2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId52946a2fd8a18a2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId70906a2fd8a18a710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId60346a2fd8a18a76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId12406a2fd8a18abb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId64616a2fd8a18ae42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26906a2fd8a18af0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId88356a2fd8a186d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88356a2fd8a186d93.jpg"/><Relationship Id="rId48836a2fd8a1883bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48836a2fd8a1883bc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>