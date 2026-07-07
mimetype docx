--- v9 (2026-06-15)
+++ v10 (2026-07-07)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23546a2fd8a18665e" w:history="1">
+            <w:hyperlink r:id="rId82406a4ca2b067c4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72156a2fd8a1866cb" w:history="1">
+            <w:hyperlink r:id="rId78446a4ca2b067cb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12081719" name="name82256a2fd8a186d95" descr="35.jpg"/>
+                  <wp:docPr id="20576066" name="name77396a4ca2b067fc8" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88356a2fd8a186d93" cstate="print"/>
+                          <a:blip r:embed="rId60146a4ca2b067fc6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73726a2fd8a186efa" w:history="1">
+            <w:hyperlink r:id="rId30396a4ca2b0680f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80053775" name="name57096a2fd8a1883c0" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="97142065" name="name57686a4ca2b0690cc" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48836a2fd8a1883bc" cstate="print"/>
+                    <a:blip r:embed="rId13866a4ca2b0690ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25606a2fd8a189231" w:history="1">
+      <w:hyperlink r:id="rId51176a4ca2b069e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43516a2fd8a1897b8" w:history="1">
+      <w:hyperlink r:id="rId24486a4ca2b06a3b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93096a2fd8a189a16" w:history="1">
+      <w:hyperlink r:id="rId18436a4ca2b06a624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56846a2fd8a189c51" w:history="1">
+      <w:hyperlink r:id="rId70086a4ca2b06a83f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74356a2fd8a189dd6" w:history="1">
+      <w:hyperlink r:id="rId89766a4ca2b06a9bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27416a2fd8a189e37" w:history="1">
+      <w:hyperlink r:id="rId14086a4ca2b06aa1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76376a2fd8a189fe7" w:history="1">
+      <w:hyperlink r:id="rId24666a4ca2b06abd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33986a2fd8a18a0b6" w:history="1">
+      <w:hyperlink r:id="rId34066a4ca2b06ac34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47566a2fd8a18a2b1" w:history="1">
+      <w:hyperlink r:id="rId44896a4ca2b06ae18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52946a2fd8a18a2f4" w:history="1">
+      <w:hyperlink r:id="rId84606a4ca2b06ae58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70906a2fd8a18a710" w:history="1">
+      <w:hyperlink r:id="rId89586a4ca2b06b275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60346a2fd8a18a76e" w:history="1">
+      <w:hyperlink r:id="rId10066a4ca2b06b2d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12406a2fd8a18abb5" w:history="1">
+      <w:hyperlink r:id="rId65006a4ca2b06b706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64616a2fd8a18ae42" w:history="1">
+      <w:hyperlink r:id="rId51436a4ca2b06b98b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26906a2fd8a18af0b" w:history="1">
+      <w:hyperlink r:id="rId75186a4ca2b06ba4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86249733">
+  <w:abstractNum w:abstractNumId="49270037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16792812">
+    <w:lvl w:ilvl="0" w:tplc="97622487">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16792812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97622487" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86249732">
+  <w:abstractNum w:abstractNumId="49270036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18437866">
+    <w:lvl w:ilvl="0" w:tplc="80071894">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86249732">
-    <w:abstractNumId w:val="86249732"/>
+  <w:num w:numId="49270036">
+    <w:abstractNumId w:val="49270036"/>
   </w:num>
-  <w:num w:numId="86249733">
-    <w:abstractNumId w:val="86249733"/>
+  <w:num w:numId="49270037">
+    <w:abstractNumId w:val="49270037"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId333388323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId361522489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23546a2fd8a18665e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId72156a2fd8a1866cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId73726a2fd8a186efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId25606a2fd8a189231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId43516a2fd8a1897b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId93096a2fd8a189a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId56846a2fd8a189c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId74356a2fd8a189dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId27416a2fd8a189e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId76376a2fd8a189fe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId33986a2fd8a18a0b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId47566a2fd8a18a2b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId52946a2fd8a18a2f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId70906a2fd8a18a710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId60346a2fd8a18a76e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId12406a2fd8a18abb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId64616a2fd8a18ae42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26906a2fd8a18af0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId88356a2fd8a186d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88356a2fd8a186d93.jpg"/><Relationship Id="rId48836a2fd8a1883bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48836a2fd8a1883bc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998308509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654972643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82406a4ca2b067c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId78446a4ca2b067cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId30396a4ca2b0680f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId51176a4ca2b069e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId24486a4ca2b06a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId18436a4ca2b06a624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId70086a4ca2b06a83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId89766a4ca2b06a9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId14086a4ca2b06aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId24666a4ca2b06abd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId34066a4ca2b06ac34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId44896a4ca2b06ae18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId84606a4ca2b06ae58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId89586a4ca2b06b275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId10066a4ca2b06b2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId65006a4ca2b06b706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId51436a4ca2b06b98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75186a4ca2b06ba4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId60146a4ca2b067fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60146a4ca2b067fc6.jpg"/><Relationship Id="rId13866a4ca2b0690ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13866a4ca2b0690ca.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>