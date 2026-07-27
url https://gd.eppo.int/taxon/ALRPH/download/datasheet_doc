--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82406a4ca2b067c4f" w:history="1">
+            <w:hyperlink r:id="rId48796a6719822eaad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78446a4ca2b067cb6" w:history="1">
+            <w:hyperlink r:id="rId81046a6719822eb16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20576066" name="name77396a4ca2b067fc8" descr="35.jpg"/>
+                  <wp:docPr id="97954966" name="name74436a6719822f18a" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60146a4ca2b067fc6" cstate="print"/>
+                          <a:blip r:embed="rId79986a6719822f188" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30396a4ca2b0680f4" w:history="1">
+            <w:hyperlink r:id="rId11196a6719822f2be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97142065" name="name57686a4ca2b0690cc" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="34949059" name="name67526a6719822fe44" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13866a4ca2b0690ca" cstate="print"/>
+                    <a:blip r:embed="rId78606a6719822fe41" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51176a4ca2b069e21" w:history="1">
+      <w:hyperlink r:id="rId89866a67198230b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a4ca2b06a3b5" w:history="1">
+      <w:hyperlink r:id="rId98196a6719823113b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18436a4ca2b06a624" w:history="1">
+      <w:hyperlink r:id="rId90226a671982313a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70086a4ca2b06a83f" w:history="1">
+      <w:hyperlink r:id="rId14716a6719823159f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89766a4ca2b06a9bf" w:history="1">
+      <w:hyperlink r:id="rId36286a6719823171d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14086a4ca2b06aa1e" w:history="1">
+      <w:hyperlink r:id="rId48156a6719823177c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24666a4ca2b06abd6" w:history="1">
+      <w:hyperlink r:id="rId43086a67198231927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34066a4ca2b06ac34" w:history="1">
+      <w:hyperlink r:id="rId95406a67198231985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44896a4ca2b06ae18" w:history="1">
+      <w:hyperlink r:id="rId26056a67198231b70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84606a4ca2b06ae58" w:history="1">
+      <w:hyperlink r:id="rId70846a67198231bb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89586a4ca2b06b275" w:history="1">
+      <w:hyperlink r:id="rId39336a67198231fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10066a4ca2b06b2d4" w:history="1">
+      <w:hyperlink r:id="rId80926a67198232041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65006a4ca2b06b706" w:history="1">
+      <w:hyperlink r:id="rId42536a6719823272a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51436a4ca2b06b98b" w:history="1">
+      <w:hyperlink r:id="rId75946a67198232b2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId75186a4ca2b06ba4f" w:history="1">
+      <w:hyperlink r:id="rId39536a67198232bfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49270037">
+  <w:abstractNum w:abstractNumId="10012241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97622487">
+    <w:lvl w:ilvl="0" w:tplc="78708203">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97622487" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78708203" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49270036">
+  <w:abstractNum w:abstractNumId="10012240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80071894">
+    <w:lvl w:ilvl="0" w:tplc="76282668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49270036">
-    <w:abstractNumId w:val="49270036"/>
+  <w:num w:numId="10012240">
+    <w:abstractNumId w:val="10012240"/>
   </w:num>
-  <w:num w:numId="49270037">
-    <w:abstractNumId w:val="49270037"/>
+  <w:num w:numId="10012241">
+    <w:abstractNumId w:val="10012241"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId998308509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654972643" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82406a4ca2b067c4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId78446a4ca2b067cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId30396a4ca2b0680f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId51176a4ca2b069e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId24486a4ca2b06a3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId18436a4ca2b06a624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId70086a4ca2b06a83f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId89766a4ca2b06a9bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId14086a4ca2b06aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId24666a4ca2b06abd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId34066a4ca2b06ac34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId44896a4ca2b06ae18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId84606a4ca2b06ae58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId89586a4ca2b06b275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId10066a4ca2b06b2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId65006a4ca2b06b706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId51436a4ca2b06b98b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75186a4ca2b06ba4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId60146a4ca2b067fc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60146a4ca2b067fc6.jpg"/><Relationship Id="rId13866a4ca2b0690ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13866a4ca2b0690ca.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330712579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944629601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48796a6719822eaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId81046a6719822eb16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId11196a6719822f2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId89866a67198230b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId98196a6719823113b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId90226a671982313a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId14716a6719823159f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId36286a6719823171d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId48156a6719823177c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId43086a67198231927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId95406a67198231985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId26056a67198231b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId70846a67198231bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId39336a67198231fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId80926a67198232041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId42536a6719823272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId75946a67198232b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39536a67198232bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId79986a6719822f188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79986a6719822f188.jpg"/><Relationship Id="rId78606a6719822fe41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78606a6719822fe41.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>