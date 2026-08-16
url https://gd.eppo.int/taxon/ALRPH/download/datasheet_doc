--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48796a6719822eaad" w:history="1">
+            <w:hyperlink r:id="rId50936a81ac1707f0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81046a6719822eb16" w:history="1">
+            <w:hyperlink r:id="rId21176a81ac1707f7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97954966" name="name74436a6719822f18a" descr="35.jpg"/>
+                  <wp:docPr id="47796241" name="name31776a81ac170885c" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79986a6719822f188" cstate="print"/>
+                          <a:blip r:embed="rId83176a81ac170885a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11196a6719822f2be" w:history="1">
+            <w:hyperlink r:id="rId66826a81ac1708995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,105 +1098,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34949059" name="name67526a6719822fe44" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="83840125" name="name88516a81ac1709aa4" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78606a6719822fe41" cstate="print"/>
+                    <a:blip r:embed="rId80876a81ac1709aa1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> France (mainland), Italy (mainland), Spain (mainland)</w:t>
+        <w:t xml:space="preserve"> France (mainland), Italy (mainland), Portugal (mainland), Spain (mainland)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bangladesh, China (Anhui, Beijing, Chongqing, Fujian, Guangdong, Guangxi, Guizhou, Hainan, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Shaanxi, Shandong, Shanghai, Sichuan, Yunnan, Zhejiang), India (Arunachal Pradesh, Assam, Bihar, Delhi, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Meghalaya, Tamil Nadu, Uttar Pradesh, West Bengal), Indonesia (Java), Japan (Honshu, Kyushu, Ryukyu Archipelago), Lao People's Democratic Republic, Myanmar, Nepal, Philippines, Singapore, Sri Lanka, Taiwan, Thailand, Vietnam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89866a67198230b99" w:history="1">
+      <w:hyperlink r:id="rId71906a81ac170a896" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98196a6719823113b" w:history="1">
+      <w:hyperlink r:id="rId44036a81ac170ae58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90226a671982313a9" w:history="1">
+      <w:hyperlink r:id="rId59676a81ac170b0d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14716a6719823159f" w:history="1">
+      <w:hyperlink r:id="rId10546a81ac170b2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a6719823171d" w:history="1">
+      <w:hyperlink r:id="rId95296a81ac170b46e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48156a6719823177c" w:history="1">
+      <w:hyperlink r:id="rId18396a81ac170b4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43086a67198231927" w:history="1">
+      <w:hyperlink r:id="rId17146a81ac170b67c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95406a67198231985" w:history="1">
+      <w:hyperlink r:id="rId44156a81ac170b6db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26056a67198231b70" w:history="1">
+      <w:hyperlink r:id="rId35816a81ac170b8d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70846a67198231bb0" w:history="1">
+      <w:hyperlink r:id="rId68036a81ac170b916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39336a67198231fe1" w:history="1">
+      <w:hyperlink r:id="rId25976a81ac170be4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80926a67198232041" w:history="1">
+      <w:hyperlink r:id="rId27336a81ac170beaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536a6719823272a" w:history="1">
+      <w:hyperlink r:id="rId46436a81ac170c2d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75946a67198232b2b" w:history="1">
+      <w:hyperlink r:id="rId17796a81ac170c563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39536a67198232bfa" w:history="1">
+      <w:hyperlink r:id="rId62656a81ac170c629" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10012241">
+  <w:abstractNum w:abstractNumId="46370805">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78708203">
+    <w:lvl w:ilvl="0" w:tplc="41829854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78708203" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41829854" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10012240">
+  <w:abstractNum w:abstractNumId="46370804">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76282668">
+    <w:lvl w:ilvl="0" w:tplc="62887247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10012240">
-    <w:abstractNumId w:val="10012240"/>
+  <w:num w:numId="46370804">
+    <w:abstractNumId w:val="46370804"/>
   </w:num>
-  <w:num w:numId="10012241">
-    <w:abstractNumId w:val="10012241"/>
+  <w:num w:numId="46370805">
+    <w:abstractNumId w:val="46370805"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330712579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId944629601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48796a6719822eaad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId81046a6719822eb16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId11196a6719822f2be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId89866a67198230b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId98196a6719823113b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId90226a671982313a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId14716a6719823159f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId36286a6719823171d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId48156a6719823177c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId43086a67198231927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId95406a67198231985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId26056a67198231b70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId70846a67198231bb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId39336a67198231fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId80926a67198232041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId42536a6719823272a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId75946a67198232b2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39536a67198232bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId79986a6719822f188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79986a6719822f188.jpg"/><Relationship Id="rId78606a6719822fe41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78606a6719822fe41.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941834959" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417730102" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50936a81ac1707f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId21176a81ac1707f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId66826a81ac1708995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId71906a81ac170a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId44036a81ac170ae58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId59676a81ac170b0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId10546a81ac170b2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId95296a81ac170b46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId18396a81ac170b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId17146a81ac170b67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId44156a81ac170b6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId35816a81ac170b8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId68036a81ac170b916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId25976a81ac170be4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId27336a81ac170beaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId46436a81ac170c2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId17796a81ac170c563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62656a81ac170c629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId83176a81ac170885a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83176a81ac170885a.jpg"/><Relationship Id="rId80876a81ac1709aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80876a81ac1709aa1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>