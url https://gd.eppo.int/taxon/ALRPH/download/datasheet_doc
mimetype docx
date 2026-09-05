--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50936a81ac1707f0f" w:history="1">
+            <w:hyperlink r:id="rId78526a9c1b56c318a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21176a81ac1707f7a" w:history="1">
+            <w:hyperlink r:id="rId30036a9c1b56c31f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47796241" name="name31776a81ac170885c" descr="35.jpg"/>
+                  <wp:docPr id="1308400" name="name11796a9c1b56c3b15" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83176a81ac170885a" cstate="print"/>
+                          <a:blip r:embed="rId32056a9c1b56c3b13" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66826a81ac1708995" w:history="1">
+            <w:hyperlink r:id="rId83726a9c1b56c3c0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83840125" name="name88516a81ac1709aa4" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="27864980" name="name12736a9c1b56c4ce5" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80876a81ac1709aa1" cstate="print"/>
+                    <a:blip r:embed="rId29866a9c1b56c4ce2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a81ac170a896" w:history="1">
+      <w:hyperlink r:id="rId27796a9c1b56c5a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44036a81ac170ae58" w:history="1">
+      <w:hyperlink r:id="rId70436a9c1b56c5fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59676a81ac170b0d8" w:history="1">
+      <w:hyperlink r:id="rId46666a9c1b56c622c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546a81ac170b2d5" w:history="1">
+      <w:hyperlink r:id="rId49586a9c1b56c643d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95296a81ac170b46e" w:history="1">
+      <w:hyperlink r:id="rId13116a9c1b56c65c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18396a81ac170b4ce" w:history="1">
+      <w:hyperlink r:id="rId57386a9c1b56c6625" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17146a81ac170b67c" w:history="1">
+      <w:hyperlink r:id="rId80256a9c1b56c67d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44156a81ac170b6db" w:history="1">
+      <w:hyperlink r:id="rId19086a9c1b56c682f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35816a81ac170b8d5" w:history="1">
+      <w:hyperlink r:id="rId60336a9c1b56c6a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68036a81ac170b916" w:history="1">
+      <w:hyperlink r:id="rId59136a9c1b56c6a7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976a81ac170be4d" w:history="1">
+      <w:hyperlink r:id="rId96466a9c1b56c6e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27336a81ac170beaf" w:history="1">
+      <w:hyperlink r:id="rId56146a9c1b56c6eea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46436a81ac170c2d0" w:history="1">
+      <w:hyperlink r:id="rId14156a9c1b56c7306" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17796a81ac170c563" w:history="1">
+      <w:hyperlink r:id="rId91536a9c1b56c758d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62656a81ac170c629" w:history="1">
+      <w:hyperlink r:id="rId45516a9c1b56c7654" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46370805">
+  <w:abstractNum w:abstractNumId="83242839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41829854">
+    <w:lvl w:ilvl="0" w:tplc="32932124">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41829854" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32932124" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46370804">
+  <w:abstractNum w:abstractNumId="83242838">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62887247">
+    <w:lvl w:ilvl="0" w:tplc="29023423">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46370804">
-    <w:abstractNumId w:val="46370804"/>
+  <w:num w:numId="83242838">
+    <w:abstractNumId w:val="83242838"/>
   </w:num>
-  <w:num w:numId="46370805">
-    <w:abstractNumId w:val="46370805"/>
+  <w:num w:numId="83242839">
+    <w:abstractNumId w:val="83242839"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId941834959" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId417730102" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50936a81ac1707f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId21176a81ac1707f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId66826a81ac1708995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId71906a81ac170a896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId44036a81ac170ae58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId59676a81ac170b0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId10546a81ac170b2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId95296a81ac170b46e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId18396a81ac170b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId17146a81ac170b67c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId44156a81ac170b6db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId35816a81ac170b8d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId68036a81ac170b916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId25976a81ac170be4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId27336a81ac170beaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId46436a81ac170c2d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId17796a81ac170c563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62656a81ac170c629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId83176a81ac170885a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83176a81ac170885a.jpg"/><Relationship Id="rId80876a81ac1709aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80876a81ac1709aa1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303257568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330411813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78526a9c1b56c318a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId30036a9c1b56c31f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId83726a9c1b56c3c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId27796a9c1b56c5a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId70436a9c1b56c5fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId46666a9c1b56c622c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId49586a9c1b56c643d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId13116a9c1b56c65c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId57386a9c1b56c6625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId80256a9c1b56c67d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId19086a9c1b56c682f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId60336a9c1b56c6a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId59136a9c1b56c6a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId96466a9c1b56c6e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId56146a9c1b56c6eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId14156a9c1b56c7306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId91536a9c1b56c758d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45516a9c1b56c7654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId32056a9c1b56c3b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32056a9c1b56c3b13.jpg"/><Relationship Id="rId29866a9c1b56c4ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29866a9c1b56c4ce2.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>