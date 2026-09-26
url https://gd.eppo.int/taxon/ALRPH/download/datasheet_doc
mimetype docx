--- v13 (2026-09-05)
+++ v14 (2026-09-26)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> (von Martius) Moquin-Tandon</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> alligator weed (US)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78526a9c1b56c318a" w:history="1">
+            <w:hyperlink r:id="rId46986ab7dcfdf0765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30036a9c1b56c31f4" w:history="1">
+            <w:hyperlink r:id="rId15166ab7dcfdf07af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALRPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1308400" name="name11796a9c1b56c3b15" descr="35.jpg"/>
+                  <wp:docPr id="70290990" name="name18936ab7dcfdf0e46" descr="35.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="35.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32056a9c1b56c3b13" cstate="print"/>
+                          <a:blip r:embed="rId13656ab7dcfdf0e45" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83726a9c1b56c3c0c" w:history="1">
+            <w:hyperlink r:id="rId35426ab7dcfdf0f1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1098,63 +1098,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been updated and it is now considered invasive (Iamonico &amp; Iberite, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27864980" name="name12736a9c1b56c4ce5" descr="ALRPH_distribution_map.jpg"/>
+            <wp:docPr id="97911326" name="name42526ab7dcfdf1add" descr="ALRPH_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALRPH_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29866a9c1b56c4ce2" cstate="print"/>
+                    <a:blip r:embed="rId23896ab7dcfdf1adc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2920,51 +2920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2005; Van Oosterhout, 2007). Impacts on agriculture have been recorded throughout the invasive range including North Carolina, USA, where </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was infesting over 4000 ha of agriculture land (Van Oosterhout, 2007). Additionally the species is reported to invade orchards, tea plantations and berry fields and cause losses of soybean, cotton and peanuts (Commonwealth of Australia, 2012). The species also presents a risk for the vegetable industry valued at AUD 150 million annually in the Hawkesbury– Nepean catchment (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27796a9c1b56c5a19" w:history="1">
+      <w:hyperlink r:id="rId29076ab7dcfdf2457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Sri Lanka </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3772,51 +3772,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Australian Government (2003) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) Weed management guide. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70436a9c1b56c5fcd" w:history="1">
+      <w:hyperlink r:id="rId46716ab7dcfdf2853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.environment. gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 February 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4143,51 +4143,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Invasive Species Compendium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666a9c1b56c622c" w:history="1">
+      <w:hyperlink r:id="rId23796ab7dcfdf2a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4454,51 +4454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> National Weeds Strategy Executive Committee, Launceston (AU). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49586a9c1b56c643d" w:history="1">
+      <w:hyperlink r:id="rId97416ab7dcfdf2b7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4689,51 +4689,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27–28. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fried G, Magoga E &amp; Terrin E (2014) L’herbe a alligator. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13116a9c1b56c65c5" w:history="1">
+      <w:hyperlink r:id="rId49236ab7dcfdf2c90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http:// www.gt-ibma.eu/a-surveiller-de-pres</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 19 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4748,51 +4748,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2012) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Amaranthaceae). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57386a9c1b56c6625" w:history="1">
+      <w:hyperlink r:id="rId14996ab7dcfdf2cd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https:// www.eppo.int/INVASIVE_PLANTS/iap_list/Alternanthera_philoxeroides.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5014,51 +5014,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2010) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80256a9c1b56c67d1" w:history="1">
+      <w:hyperlink r:id="rId70646ab7dcfdf2e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://issg.org/database/species/impact_info.asp? si=763&amp;fr=1&amp;sts=&amp;lang=EN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 February 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5073,51 +5073,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of South Australia (2010) Alligator weed </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Alternanthera philoxeroides).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19086a9c1b56c682f" w:history="1">
+      <w:hyperlink r:id="rId23716ab7dcfdf2e56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 April 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5377,90 +5377,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Iamonico D &amp; Pino S (2015) Taxonomic revision of the genus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Amaranthaceae) in Italy. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60336a9c1b56c6a3c" w:history="1">
+      <w:hyperlink r:id="rId80966ab7dcfdf2fc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 24 June 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Jayasinghe H (2008) Please don’t eat mallung leaf lookalike. Sundaytimes. lk. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59136a9c1b56c6a7e" w:history="1">
+      <w:hyperlink r:id="rId60926ab7dcfdf2fee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.sundaytimes.lk/080504/News/news0013. html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6066,51 +6066,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 285–286. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Q-bank (2015) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96466a9c1b56c6e8d" w:history="1">
+      <w:hyperlink r:id="rId88706ab7dcfdf32ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.q-bank.eu/Plants/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12th March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6125,51 +6125,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Queensland Government (2015) Alligator weed (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Queensland, Australia. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56146a9c1b56c6eea" w:history="1">
+      <w:hyperlink r:id="rId73786ab7dcfdf3330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.daff.qld.gov.au/ plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6777,51 +6777,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA (2008) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Mart.) Griseb. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14156a9c1b56c7306" w:history="1">
+      <w:hyperlink r:id="rId15476ab7dcfdf3623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://plants.usda.gov/core/profile?symbol=ALPH</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 March 2015] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7168,51 +7168,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternanthera philoxeroides</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91536a9c1b56c758d" w:history="1">
+      <w:hyperlink r:id="rId34446ab7dcfdf37eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7288,51 +7288,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 8-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45516a9c1b56c7654" w:history="1">
+      <w:hyperlink r:id="rId82856ab7dcfdf387a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12275 </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -7419,137 +7419,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83242839">
+  <w:abstractNum w:abstractNumId="67003489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32932124">
+    <w:lvl w:ilvl="0" w:tplc="50851551">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32932124" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50851551" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83242838">
+  <w:abstractNum w:abstractNumId="67003488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29023423">
+    <w:lvl w:ilvl="0" w:tplc="47654005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8301,55 +8301,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83242838">
-    <w:abstractNumId w:val="83242838"/>
+  <w:num w:numId="67003488">
+    <w:abstractNumId w:val="67003488"/>
   </w:num>
-  <w:num w:numId="83242839">
-    <w:abstractNumId w:val="83242839"/>
+  <w:num w:numId="67003489">
+    <w:abstractNumId w:val="67003489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19899,51 +19899,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId303257568" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330411813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78526a9c1b56c318a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId30036a9c1b56c31f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId83726a9c1b56c3c0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId27796a9c1b56c5a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId70436a9c1b56c5fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId46666a9c1b56c622c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId49586a9c1b56c643d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId13116a9c1b56c65c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId57386a9c1b56c6625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId80256a9c1b56c67d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId19086a9c1b56c682f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId60336a9c1b56c6a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId59136a9c1b56c6a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId96466a9c1b56c6e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId56146a9c1b56c6eea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId14156a9c1b56c7306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId91536a9c1b56c758d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45516a9c1b56c7654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId32056a9c1b56c3b13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32056a9c1b56c3b13.jpg"/><Relationship Id="rId29866a9c1b56c4ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29866a9c1b56c4ce2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId868455791" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId522225993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46986ab7dcfdf0765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/" TargetMode="External"/><Relationship Id="rId15166ab7dcfdf07af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/categorization" TargetMode="External"/><Relationship Id="rId35426ab7dcfdf0f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALRPH/photos" TargetMode="External"/><Relationship Id="rId29076ab7dcfdf2457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://weeds.dpi.nsw.gov.au/Weeds/Details/7#TOC" TargetMode="External"/><Relationship Id="rId46716ab7dcfdf2853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.environment.%20gov.au/biodiversity/invasive/weeds/publications/guidelines/wons/pubs/aphiloxeroides.pdf" TargetMode="External"/><Relationship Id="rId23796ab7dcfdf2a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId97416ab7dcfdf2b7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.weeds.org.au/WoNS/alligatorweed/docs/alistrat.pdf" TargetMode="External"/><Relationship Id="rId49236ab7dcfdf2c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20www.gt-ibma.eu/a-surveiller-de-pres" TargetMode="External"/><Relationship Id="rId14996ab7dcfdf2cd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://%20www.eppo.int/INVASIVE_PLANTS/iap_list/%20Alternanthera_philoxeroides.htm" TargetMode="External"/><Relationship Id="rId70646ab7dcfdf2e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issg.org/database/species/impact_info.asp?%20si=763&amp;fr=1&amp;sts=&amp;lang=EN" TargetMode="External"/><Relationship Id="rId23716ab7dcfdf2e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pir.sa.gov.au/__data/assets/pdf_file/0007/137293/alligator_weed_policy.pdf" TargetMode="External"/><Relationship Id="rId80966ab7dcfdf2fc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://figshare.com/articles/TaxonomicrevisionofthegenusAlternantheraAmaranthaceaeinItaly/1309904" TargetMode="External"/><Relationship Id="rId60926ab7dcfdf2fee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sundaytimes.lk/080504/News/news0013.%20html" TargetMode="External"/><Relationship Id="rId88706ab7dcfdf32ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.q-bank.eu/Plants/" TargetMode="External"/><Relationship Id="rId73786ab7dcfdf3330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.daff.qld.gov.au/%20plants/weeds-pest-animals-ants/weeds/a-z-listing-of-weeds/photo-guideto-weeds/alligator-weed" TargetMode="External"/><Relationship Id="rId15476ab7dcfdf3623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://plants.usda.gov/core/profile?symbol=ALPH" TargetMode="External"/><Relationship Id="rId34446ab7dcfdf37eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82856ab7dcfdf387a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12275" TargetMode="External"/><Relationship Id="rId13656ab7dcfdf0e45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13656ab7dcfdf0e45.jpg"/><Relationship Id="rId23896ab7dcfdf1adc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23896ab7dcfdf1adc.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>