--- v3 (2026-05-02)
+++ v4 (2026-10-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ALLCE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>APLOFR</t>
   </si>
   <si>
     <t>Aphelenchoides fragariae</t>
   </si>
   <si>
     <t>The only reference mentionning Allium cepa association with A. fragariae is:
 Peroche NB, Villaneuva LM, Waele DD (2013) Plant-parasitic nematodes associated with semi-temperate vegetables in the highlands of Benguet Province, Philippines. Archives of phytopathology and plant protection (3), 278-294.
 However, they mention that A. fragariae was detected in low frequencies in the rhizosphere of onion and attribute this finding to the previous cultivation of the host plant strawberry.</t>
@@ -356,50 +356,59 @@
   </si>
   <si>
     <t>PHAEBR</t>
   </si>
   <si>
     <t>Phaedon brassicae</t>
   </si>
   <si>
     <t>PHLYCA</t>
   </si>
   <si>
     <t>Phlyctinus callosus</t>
   </si>
   <si>
     <t>* PPIN (2020); Plant Pest Information Network Database. https://www.mpi.govt.nz/news-and-resources/resources/registers-and-lists/plant-pest-information-network/
 ------- larvae and adults.</t>
   </si>
   <si>
     <t>NAPOGY</t>
   </si>
   <si>
     <t>Phytomyza gymnostoma</t>
   </si>
   <si>
     <t>* Nault BA, Sandhi RK, Harding RS, Grundberg EA, Rusinek T (2022) Optimizing Spinosyn Insecticide Applications for Allium Leafminer (Diptera: Agromyzidae) Management in Allium Crops. Journal of Economic Entomology 115(2), 618-623.</t>
+  </si>
+  <si>
+    <t>CEVD00</t>
+  </si>
+  <si>
+    <t>Pospiviroid exocortiscitri</t>
+  </si>
+  <si>
+    <t>* Mohsen AS, Al-Fahd MA (2025) First record of citrus exocortis viroid (CEVd) on onions and determining its complete sequence using next generation sequencing (NGS) technology in Iraq. Arab Journal of Plant Protection 43(2), 164-170. https://doi.org/10.22268/AJPP-001306</t>
   </si>
   <si>
     <t>LYSV00</t>
   </si>
   <si>
     <t>Potyvirus ampeloprasi</t>
   </si>
   <si>
     <t xml:space="preserve">* Mansouri F, Krahulec F, Duchoslav M, Ryšánek P. Newly identified host range of viruses infecting species of the genus Allium and their distribution in six habitats in the Czech Republic. Plant Pathology 70(6), 1496-1507.
 ------- confirmed host. </t>
   </si>
   <si>
     <t>OYDV00</t>
   </si>
   <si>
     <t>Potyvirus cepae</t>
   </si>
   <si>
     <t xml:space="preserve">* Manglli A, Tomassoli L, Tiberini A, Agosteo GE, Fontana A, Pappu HR, Albanese G (2020) A survey on the infection of Onion yellow dwarf virus and Iris yellow spot tospovirus in seed and bulb productions systems of onion in Calabria, Italy. European Journal of Plant Pathology 156, 767–778 (2020). https://doi.org/10.1007/s10658-019-01927-4
 * Mansouri F, Krahulec F, Duchoslav M, Ryšánek P. Newly identified host range of viruses infecting species of the genus Allium and their distribution in six habitats in the Czech Republic. Plant Pathology 70(6), 1496-1507.
 ------- confirmed host. </t>
   </si>
   <si>
     <t>Potyvirus cepae (as Allium)</t>
   </si>
@@ -943,51 +952,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D71"/>
+  <dimension ref="A1:D72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="417.47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1504,110 +1513,110 @@
         <v>104</v>
       </c>
       <c r="D40" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>18</v>
       </c>
       <c r="B41" t="s">
         <v>106</v>
       </c>
       <c r="C41" t="s">
         <v>107</v>
       </c>
       <c r="D41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
         <v>112</v>
       </c>
       <c r="D43" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>18</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" t="s">
         <v>115</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>116</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>18</v>
       </c>
       <c r="B45" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>18</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D46" t="s">
         <v>119</v>
       </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>18</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" t="s">
         <v>121</v>
       </c>
       <c r="D47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>18</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" t="s">
         <v>124</v>
       </c>
@@ -1673,270 +1682,284 @@
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>18</v>
       </c>
       <c r="B53" t="s">
         <v>138</v>
       </c>
       <c r="C53" t="s">
         <v>139</v>
       </c>
       <c r="D53" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>18</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" t="s">
         <v>142</v>
       </c>
-      <c r="D54"/>
+      <c r="D54" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>18</v>
       </c>
       <c r="B55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C55" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="D55" t="s">
         <v>145</v>
       </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>18</v>
       </c>
       <c r="B56" t="s">
         <v>146</v>
       </c>
       <c r="C56" t="s">
         <v>147</v>
       </c>
       <c r="D56" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>18</v>
       </c>
       <c r="B57" t="s">
         <v>149</v>
       </c>
       <c r="C57" t="s">
         <v>150</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>18</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>18</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C59" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="B60" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="C60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>19</v>
       </c>
       <c r="C61" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="D61" t="s">
         <v>159</v>
       </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>160</v>
       </c>
       <c r="C62" t="s">
         <v>161</v>
       </c>
       <c r="D62" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B63" t="s">
         <v>163</v>
       </c>
       <c r="C63" t="s">
         <v>164</v>
       </c>
-      <c r="D63"/>
+      <c r="D63" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
-        <v>27</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C65" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C66" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D66" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>36</v>
       </c>
       <c r="C67" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="D67"/>
+        <v>170</v>
+      </c>
+      <c r="D67" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C68" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>172</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B69" t="s">
-        <v>141</v>
+        <v>173</v>
       </c>
       <c r="C69" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D69"/>
+        <v>174</v>
+      </c>
+      <c r="D69" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B70" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C70" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B71" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C71" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>177</v>
+      </c>
+      <c r="D71"/>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>158</v>
+      </c>
+      <c r="B72" t="s">
+        <v>156</v>
+      </c>
+      <c r="C72" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">