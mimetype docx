--- v5 (2026-03-23)
+++ v6 (2026-04-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458069c117f96aa1f" w:history="1">
+            <w:hyperlink r:id="rId269969dbd01096a48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302169c117f96aa8e" w:history="1">
+            <w:hyperlink r:id="rId887269dbd01096ab0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="71400338" name="name893369c117f96b232" descr="34.jpg"/>
+                  <wp:docPr id="42603506" name="name752969dbd01097118" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId631969c117f96b230" cstate="print"/>
+                          <a:blip r:embed="rId235369dbd01097117" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId568469c117f96b38d" w:history="1">
+            <w:hyperlink r:id="rId231369dbd010974b1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91204950" name="name232869c117f96da9d" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="37930219" name="name121769dbd01099c03" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820169c117f96da99" cstate="print"/>
+                    <a:blip r:embed="rId790769dbd01099c00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877469c117f96e472" w:history="1">
+      <w:hyperlink r:id="rId423169dbd0109a679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807269c117f96f31c" w:history="1">
+      <w:hyperlink r:id="rId110469dbd0109b8f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401169c117f96f3b8" w:history="1">
+      <w:hyperlink r:id="rId584869dbd0109b993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501569c117f96f699" w:history="1">
+      <w:hyperlink r:id="rId472069dbd0109bc91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414869c117f9706af" w:history="1">
+      <w:hyperlink r:id="rId475069dbd0109cd20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832169c117f970730" w:history="1">
+      <w:hyperlink r:id="rId402069dbd0109cdac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804969c117f970802" w:history="1">
+      <w:hyperlink r:id="rId914669dbd0109ce76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId851269c117f97099a" w:history="1">
+      <w:hyperlink r:id="rId265369dbd0109d00b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5066587" name="name645269c117f970a12" descr="eu_funding_250.png"/>
+            <wp:docPr id="24361379" name="name586269dbd0109d371" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId459669c117f970a11" cstate="print"/>
+                    <a:blip r:embed="rId545769dbd0109d35d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76935322">
+  <w:abstractNum w:abstractNumId="63401618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42668418">
+    <w:lvl w:ilvl="0" w:tplc="51319236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42668418" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51319236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76935321">
+  <w:abstractNum w:abstractNumId="63401617">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63775164">
+    <w:lvl w:ilvl="0" w:tplc="20316620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76935321">
-    <w:abstractNumId w:val="76935321"/>
+  <w:num w:numId="63401617">
+    <w:abstractNumId w:val="63401617"/>
   </w:num>
-  <w:num w:numId="76935322">
-    <w:abstractNumId w:val="76935322"/>
+  <w:num w:numId="63401618">
+    <w:abstractNumId w:val="63401618"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId675253406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170769547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId458069c117f96aa1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId302169c117f96aa8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId568469c117f96b38d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId877469c117f96e472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId807269c117f96f31c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId401169c117f96f3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId501569c117f96f699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId414869c117f9706af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId832169c117f970730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId804969c117f970802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId851269c117f97099a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId631969c117f96b230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631969c117f96b230.jpg"/><Relationship Id="rId820169c117f96da99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820169c117f96da99.jpg"/><Relationship Id="rId459669c117f970a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId459669c117f970a11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922675345" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647550367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId269969dbd01096a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId887269dbd01096ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId231369dbd010974b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId423169dbd0109a679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId110469dbd0109b8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId584869dbd0109b993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId472069dbd0109bc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId475069dbd0109cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId402069dbd0109cdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId914669dbd0109ce76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId265369dbd0109d00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId235369dbd01097117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235369dbd01097117.jpg"/><Relationship Id="rId790769dbd01099c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790769dbd01099c00.jpg"/><Relationship Id="rId545769dbd0109d35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId545769dbd0109d35d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>