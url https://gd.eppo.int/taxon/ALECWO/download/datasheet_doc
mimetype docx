--- v6 (2026-04-12)
+++ v7 (2026-05-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269969dbd01096a48" w:history="1">
+            <w:hyperlink r:id="rId300769f7526c656f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887269dbd01096ab0" w:history="1">
+            <w:hyperlink r:id="rId109569f7526c6576e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42603506" name="name752969dbd01097118" descr="34.jpg"/>
+                  <wp:docPr id="54571104" name="name567169f7526c65d7e" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId235369dbd01097117" cstate="print"/>
+                          <a:blip r:embed="rId798469f7526c65d7c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId231369dbd010974b1" w:history="1">
+            <w:hyperlink r:id="rId833869f7526c65e71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37930219" name="name121769dbd01099c03" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="82359624" name="name408769f7526c67bd8" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId790769dbd01099c00" cstate="print"/>
+                    <a:blip r:embed="rId968169f7526c67bd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423169dbd0109a679" w:history="1">
+      <w:hyperlink r:id="rId975369f7526c68517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110469dbd0109b8f7" w:history="1">
+      <w:hyperlink r:id="rId987369f7526c69373" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584869dbd0109b993" w:history="1">
+      <w:hyperlink r:id="rId853069f7526c69407" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472069dbd0109bc91" w:history="1">
+      <w:hyperlink r:id="rId311569f7526c696d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475069dbd0109cd20" w:history="1">
+      <w:hyperlink r:id="rId232069f7526c6a729" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId402069dbd0109cdac" w:history="1">
+      <w:hyperlink r:id="rId478069f7526c6a7a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId914669dbd0109ce76" w:history="1">
+      <w:hyperlink r:id="rId281869f7526c6a86f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265369dbd0109d00b" w:history="1">
+      <w:hyperlink r:id="rId468069f7526c6aa01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24361379" name="name586269dbd0109d371" descr="eu_funding_250.png"/>
+            <wp:docPr id="13260667" name="name895969f7526c6aa64" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId545769dbd0109d35d" cstate="print"/>
+                    <a:blip r:embed="rId961469f7526c6aa63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63401618">
+  <w:abstractNum w:abstractNumId="58191969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51319236">
+    <w:lvl w:ilvl="0" w:tplc="18835398">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51319236" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18835398" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63401617">
+  <w:abstractNum w:abstractNumId="58191968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20316620">
+    <w:lvl w:ilvl="0" w:tplc="18843967">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63401617">
-    <w:abstractNumId w:val="63401617"/>
+  <w:num w:numId="58191968">
+    <w:abstractNumId w:val="58191968"/>
   </w:num>
-  <w:num w:numId="63401618">
-    <w:abstractNumId w:val="63401618"/>
+  <w:num w:numId="58191969">
+    <w:abstractNumId w:val="58191969"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId922675345" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId647550367" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId269969dbd01096a48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId887269dbd01096ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId231369dbd010974b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId423169dbd0109a679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId110469dbd0109b8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId584869dbd0109b993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId472069dbd0109bc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId475069dbd0109cd20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId402069dbd0109cdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId914669dbd0109ce76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId265369dbd0109d00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId235369dbd01097117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235369dbd01097117.jpg"/><Relationship Id="rId790769dbd01099c00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId790769dbd01099c00.jpg"/><Relationship Id="rId545769dbd0109d35d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId545769dbd0109d35d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697594509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309609642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId300769f7526c656f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId109569f7526c6576e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId833869f7526c65e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId975369f7526c68517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId987369f7526c69373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId853069f7526c69407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId311569f7526c696d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId232069f7526c6a729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId478069f7526c6a7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId281869f7526c6a86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId468069f7526c6aa01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId798469f7526c65d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798469f7526c65d7c.jpg"/><Relationship Id="rId968169f7526c67bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId968169f7526c67bd5.jpg"/><Relationship Id="rId961469f7526c6aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961469f7526c6aa63.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>