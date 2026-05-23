--- v7 (2026-05-03)
+++ v8 (2026-05-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300769f7526c656f7" w:history="1">
+            <w:hyperlink r:id="rId77646a122acedae42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109569f7526c6576e" w:history="1">
+            <w:hyperlink r:id="rId36316a122acedaebc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54571104" name="name567169f7526c65d7e" descr="34.jpg"/>
+                  <wp:docPr id="57667761" name="name36626a122acedb01f" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId798469f7526c65d7c" cstate="print"/>
+                          <a:blip r:embed="rId76266a122acedb01d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId833869f7526c65e71" w:history="1">
+            <w:hyperlink r:id="rId64916a122acedb16e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82359624" name="name408769f7526c67bd8" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="5013688" name="name48406a122aceddab0" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId968169f7526c67bd5" cstate="print"/>
+                    <a:blip r:embed="rId62696a122acedda9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975369f7526c68517" w:history="1">
+      <w:hyperlink r:id="rId25456a122acede473" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId987369f7526c69373" w:history="1">
+      <w:hyperlink r:id="rId18686a122acedf2d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853069f7526c69407" w:history="1">
+      <w:hyperlink r:id="rId54826a122acedf36b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311569f7526c696d1" w:history="1">
+      <w:hyperlink r:id="rId22956a122acedf62c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232069f7526c6a729" w:history="1">
+      <w:hyperlink r:id="rId58866a122acee0622" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478069f7526c6a7a9" w:history="1">
+      <w:hyperlink r:id="rId38366a122acee06a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281869f7526c6a86f" w:history="1">
+      <w:hyperlink r:id="rId84266a122acee0764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468069f7526c6aa01" w:history="1">
+      <w:hyperlink r:id="rId33616a122acee08ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13260667" name="name895969f7526c6aa64" descr="eu_funding_250.png"/>
+            <wp:docPr id="95089950" name="name46656a122acee09f7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId961469f7526c6aa63" cstate="print"/>
+                    <a:blip r:embed="rId15666a122acee09f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58191969">
+  <w:abstractNum w:abstractNumId="96740228">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18835398">
+    <w:lvl w:ilvl="0" w:tplc="57568139">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18835398" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57568139" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58191968">
+  <w:abstractNum w:abstractNumId="96740227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18843967">
+    <w:lvl w:ilvl="0" w:tplc="66927656">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58191968">
-    <w:abstractNumId w:val="58191968"/>
+  <w:num w:numId="96740227">
+    <w:abstractNumId w:val="96740227"/>
   </w:num>
-  <w:num w:numId="58191969">
-    <w:abstractNumId w:val="58191969"/>
+  <w:num w:numId="96740228">
+    <w:abstractNumId w:val="96740228"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697594509" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId309609642" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId300769f7526c656f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId109569f7526c6576e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId833869f7526c65e71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId975369f7526c68517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId987369f7526c69373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId853069f7526c69407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId311569f7526c696d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId232069f7526c6a729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId478069f7526c6a7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId281869f7526c6a86f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId468069f7526c6aa01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId798469f7526c65d7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId798469f7526c65d7c.jpg"/><Relationship Id="rId968169f7526c67bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId968169f7526c67bd5.jpg"/><Relationship Id="rId961469f7526c6aa63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId961469f7526c6aa63.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317531776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595278111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77646a122acedae42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId36316a122acedaebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId64916a122acedb16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId25456a122acede473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId18686a122acedf2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId54826a122acedf36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId22956a122acedf62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId58866a122acee0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId38366a122acee06a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId84266a122acee0764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33616a122acee08ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId76266a122acedb01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76266a122acedb01d.jpg"/><Relationship Id="rId62696a122acedda9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62696a122acedda9a.jpg"/><Relationship Id="rId15666a122acee09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15666a122acee09f6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>