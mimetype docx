--- v8 (2026-05-23)
+++ v9 (2026-06-13)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77646a122acedae42" w:history="1">
+            <w:hyperlink r:id="rId58026a2ca41282b10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36316a122acedaebc" w:history="1">
+            <w:hyperlink r:id="rId17196a2ca41282b81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57667761" name="name36626a122acedb01f" descr="34.jpg"/>
+                  <wp:docPr id="55966577" name="name94856a2ca4128333f" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76266a122acedb01d" cstate="print"/>
+                          <a:blip r:embed="rId45666a2ca4128333d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64916a122acedb16e" w:history="1">
+            <w:hyperlink r:id="rId66956a2ca41283498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5013688" name="name48406a122aceddab0" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="57180889" name="name92936a2ca412861c7" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62696a122acedda9a" cstate="print"/>
+                    <a:blip r:embed="rId27266a2ca412861bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25456a122acede473" w:history="1">
+      <w:hyperlink r:id="rId15226a2ca4128764b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18686a122acedf2d5" w:history="1">
+      <w:hyperlink r:id="rId49886a2ca41289229" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54826a122acedf36b" w:history="1">
+      <w:hyperlink r:id="rId21916a2ca4128930a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22956a122acedf62c" w:history="1">
+      <w:hyperlink r:id="rId21686a2ca412896fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58866a122acee0622" w:history="1">
+      <w:hyperlink r:id="rId40106a2ca4128a81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38366a122acee06a1" w:history="1">
+      <w:hyperlink r:id="rId87246a2ca4128a8a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84266a122acee0764" w:history="1">
+      <w:hyperlink r:id="rId93486a2ca4128a967" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33616a122acee08ec" w:history="1">
+      <w:hyperlink r:id="rId66276a2ca4128ab16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95089950" name="name46656a122acee09f7" descr="eu_funding_250.png"/>
+            <wp:docPr id="30861308" name="name53536a2ca4128aba5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15666a122acee09f6" cstate="print"/>
+                    <a:blip r:embed="rId76496a2ca4128aba4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96740228">
+  <w:abstractNum w:abstractNumId="93646942">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57568139">
+    <w:lvl w:ilvl="0" w:tplc="77754580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57568139" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77754580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96740227">
+  <w:abstractNum w:abstractNumId="93646941">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66927656">
+    <w:lvl w:ilvl="0" w:tplc="10321037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96740227">
-    <w:abstractNumId w:val="96740227"/>
+  <w:num w:numId="93646941">
+    <w:abstractNumId w:val="93646941"/>
   </w:num>
-  <w:num w:numId="96740228">
-    <w:abstractNumId w:val="96740228"/>
+  <w:num w:numId="93646942">
+    <w:abstractNumId w:val="93646942"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId317531776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595278111" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77646a122acedae42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId36316a122acedaebc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId64916a122acedb16e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId25456a122acede473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId18686a122acedf2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId54826a122acedf36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId22956a122acedf62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId58866a122acee0622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId38366a122acee06a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId84266a122acee0764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33616a122acee08ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId76266a122acedb01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76266a122acedb01d.jpg"/><Relationship Id="rId62696a122acedda9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62696a122acedda9a.jpg"/><Relationship Id="rId15666a122acee09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15666a122acee09f6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId379022827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId795766137" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58026a2ca41282b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId17196a2ca41282b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId66956a2ca41283498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId15226a2ca4128764b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId49886a2ca41289229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId21916a2ca4128930a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId21686a2ca412896fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId40106a2ca4128a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId87246a2ca4128a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId93486a2ca4128a967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66276a2ca4128ab16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId45666a2ca4128333d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45666a2ca4128333d.jpg"/><Relationship Id="rId27266a2ca412861bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27266a2ca412861bd.jpg"/><Relationship Id="rId76496a2ca4128aba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76496a2ca4128aba4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>