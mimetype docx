--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58026a2ca41282b10" w:history="1">
+            <w:hyperlink r:id="rId75606a474cbfa9c0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17196a2ca41282b81" w:history="1">
+            <w:hyperlink r:id="rId41096a474cbfa9c83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55966577" name="name94856a2ca4128333f" descr="34.jpg"/>
+                  <wp:docPr id="88499482" name="name56756a474cbfaa456" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45666a2ca4128333d" cstate="print"/>
+                          <a:blip r:embed="rId61496a474cbfaa455" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66956a2ca41283498" w:history="1">
+            <w:hyperlink r:id="rId83566a474cbfaa57f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57180889" name="name92936a2ca412861c7" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="33032946" name="name77826a474cbfac7a6" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27266a2ca412861bd" cstate="print"/>
+                    <a:blip r:embed="rId76146a474cbfac7a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15226a2ca4128764b" w:history="1">
+      <w:hyperlink r:id="rId37106a474cbfad12b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49886a2ca41289229" w:history="1">
+      <w:hyperlink r:id="rId32396a474cbfadf75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21916a2ca4128930a" w:history="1">
+      <w:hyperlink r:id="rId33336a474cbfae009" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21686a2ca412896fd" w:history="1">
+      <w:hyperlink r:id="rId29956a474cbfae2c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40106a2ca4128a81f" w:history="1">
+      <w:hyperlink r:id="rId90756a474cbfaf279" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87246a2ca4128a8a1" w:history="1">
+      <w:hyperlink r:id="rId53206a474cbfaf2f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93486a2ca4128a967" w:history="1">
+      <w:hyperlink r:id="rId52136a474cbfaf3b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66276a2ca4128ab16" w:history="1">
+      <w:hyperlink r:id="rId99106a474cbfaf550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30861308" name="name53536a2ca4128aba5" descr="eu_funding_250.png"/>
+            <wp:docPr id="51252194" name="name28216a474cbfaf5c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76496a2ca4128aba4" cstate="print"/>
+                    <a:blip r:embed="rId26476a474cbfaf5c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93646942">
+  <w:abstractNum w:abstractNumId="45981652">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77754580">
+    <w:lvl w:ilvl="0" w:tplc="76068763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77754580" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76068763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93646941">
+  <w:abstractNum w:abstractNumId="45981651">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10321037">
+    <w:lvl w:ilvl="0" w:tplc="95523730">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93646941">
-    <w:abstractNumId w:val="93646941"/>
+  <w:num w:numId="45981651">
+    <w:abstractNumId w:val="45981651"/>
   </w:num>
-  <w:num w:numId="93646942">
-    <w:abstractNumId w:val="93646942"/>
+  <w:num w:numId="45981652">
+    <w:abstractNumId w:val="45981652"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId379022827" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId795766137" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58026a2ca41282b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId17196a2ca41282b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId66956a2ca41283498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId15226a2ca4128764b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId49886a2ca41289229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId21916a2ca4128930a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId21686a2ca412896fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId40106a2ca4128a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId87246a2ca4128a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId93486a2ca4128a967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66276a2ca4128ab16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId45666a2ca4128333d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45666a2ca4128333d.jpg"/><Relationship Id="rId27266a2ca412861bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27266a2ca412861bd.jpg"/><Relationship Id="rId76496a2ca4128aba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76496a2ca4128aba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564119089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703838639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75606a474cbfa9c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId41096a474cbfa9c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId83566a474cbfaa57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId37106a474cbfad12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId32396a474cbfadf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId33336a474cbfae009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId29956a474cbfae2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId90756a474cbfaf279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId53206a474cbfaf2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId52136a474cbfaf3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99106a474cbfaf550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId61496a474cbfaa455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61496a474cbfaa455.jpg"/><Relationship Id="rId76146a474cbfac7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76146a474cbfac7a2.jpg"/><Relationship Id="rId26476a474cbfaf5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26476a474cbfaf5c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>