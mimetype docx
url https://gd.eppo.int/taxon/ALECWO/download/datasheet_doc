--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75606a474cbfa9c0d" w:history="1">
+            <w:hyperlink r:id="rId45806a61c6f2ab90e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41096a474cbfa9c83" w:history="1">
+            <w:hyperlink r:id="rId14546a61c6f2ab97a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88499482" name="name56756a474cbfaa456" descr="34.jpg"/>
+                  <wp:docPr id="98535090" name="name23126a61c6f2abea9" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61496a474cbfaa455" cstate="print"/>
+                          <a:blip r:embed="rId27636a61c6f2abea7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83566a474cbfaa57f" w:history="1">
+            <w:hyperlink r:id="rId48666a61c6f2abfe6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33032946" name="name77826a474cbfac7a6" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="45265161" name="name19346a61c6f2add1a" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76146a474cbfac7a2" cstate="print"/>
+                    <a:blip r:embed="rId24476a61c6f2add17" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37106a474cbfad12b" w:history="1">
+      <w:hyperlink r:id="rId45456a61c6f2ae6d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32396a474cbfadf75" w:history="1">
+      <w:hyperlink r:id="rId78906a61c6f2af539" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33336a474cbfae009" w:history="1">
+      <w:hyperlink r:id="rId96176a61c6f2af5d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29956a474cbfae2c2" w:history="1">
+      <w:hyperlink r:id="rId49146a61c6f2af89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756a474cbfaf279" w:history="1">
+      <w:hyperlink r:id="rId59606a61c6f2b08b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53206a474cbfaf2f6" w:history="1">
+      <w:hyperlink r:id="rId54236a61c6f2b0930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52136a474cbfaf3b7" w:history="1">
+      <w:hyperlink r:id="rId39076a61c6f2b09f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99106a474cbfaf550" w:history="1">
+      <w:hyperlink r:id="rId74236a61c6f2b0b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51252194" name="name28216a474cbfaf5c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="48697205" name="name57216a61c6f2b0c07" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26476a474cbfaf5c7" cstate="print"/>
+                    <a:blip r:embed="rId55216a61c6f2b0c06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45981652">
+  <w:abstractNum w:abstractNumId="14506156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76068763">
+    <w:lvl w:ilvl="0" w:tplc="32111636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76068763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32111636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45981651">
+  <w:abstractNum w:abstractNumId="14506155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95523730">
+    <w:lvl w:ilvl="0" w:tplc="43735085">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45981651">
-    <w:abstractNumId w:val="45981651"/>
+  <w:num w:numId="14506155">
+    <w:abstractNumId w:val="14506155"/>
   </w:num>
-  <w:num w:numId="45981652">
-    <w:abstractNumId w:val="45981652"/>
+  <w:num w:numId="14506156">
+    <w:abstractNumId w:val="14506156"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564119089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId703838639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId75606a474cbfa9c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId41096a474cbfa9c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId83566a474cbfaa57f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId37106a474cbfad12b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId32396a474cbfadf75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId33336a474cbfae009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId29956a474cbfae2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId90756a474cbfaf279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId53206a474cbfaf2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId52136a474cbfaf3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99106a474cbfaf550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId61496a474cbfaa455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61496a474cbfaa455.jpg"/><Relationship Id="rId76146a474cbfac7a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76146a474cbfac7a2.jpg"/><Relationship Id="rId26476a474cbfaf5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26476a474cbfaf5c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548128163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743662772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45806a61c6f2ab90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId14546a61c6f2ab97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId48666a61c6f2abfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId45456a61c6f2ae6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId78906a61c6f2af539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId96176a61c6f2af5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId49146a61c6f2af89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId59606a61c6f2b08b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId54236a61c6f2b0930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId39076a61c6f2b09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74236a61c6f2b0b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId27636a61c6f2abea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27636a61c6f2abea7.jpg"/><Relationship Id="rId24476a61c6f2add17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24476a61c6f2add17.jpg"/><Relationship Id="rId55216a61c6f2b0c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55216a61c6f2b0c06.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>