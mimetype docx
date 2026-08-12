--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45806a61c6f2ab90e" w:history="1">
+            <w:hyperlink r:id="rId81516a7c933e28f6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14546a61c6f2ab97a" w:history="1">
+            <w:hyperlink r:id="rId75326a7c933e29020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98535090" name="name23126a61c6f2abea9" descr="34.jpg"/>
+                  <wp:docPr id="2269661" name="name57086a7c933e29119" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27636a61c6f2abea7" cstate="print"/>
+                          <a:blip r:embed="rId76386a7c933e29118" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48666a61c6f2abfe6" w:history="1">
+            <w:hyperlink r:id="rId20976a7c933e29344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="45265161" name="name19346a61c6f2add1a" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="69129249" name="name58486a7c933e2bb7d" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24476a61c6f2add17" cstate="print"/>
+                    <a:blip r:embed="rId33506a7c933e2bb7a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45456a61c6f2ae6d7" w:history="1">
+      <w:hyperlink r:id="rId97536a7c933e2c823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78906a61c6f2af539" w:history="1">
+      <w:hyperlink r:id="rId99366a7c933e2d682" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96176a61c6f2af5d1" w:history="1">
+      <w:hyperlink r:id="rId21746a7c933e2d718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49146a61c6f2af89a" w:history="1">
+      <w:hyperlink r:id="rId15416a7c933e2d9ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a61c6f2b08b2" w:history="1">
+      <w:hyperlink r:id="rId12526a7c933e2ea41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54236a61c6f2b0930" w:history="1">
+      <w:hyperlink r:id="rId65336a7c933e2eac3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39076a61c6f2b09f6" w:history="1">
+      <w:hyperlink r:id="rId84716a7c933e2eb8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74236a61c6f2b0b80" w:history="1">
+      <w:hyperlink r:id="rId38526a7c933e2ed17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48697205" name="name57216a61c6f2b0c07" descr="eu_funding_250.png"/>
+            <wp:docPr id="32700425" name="name26626a7c933e2eda5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55216a61c6f2b0c06" cstate="print"/>
+                    <a:blip r:embed="rId28726a7c933e2eda3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14506156">
+  <w:abstractNum w:abstractNumId="47660594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32111636">
+    <w:lvl w:ilvl="0" w:tplc="27405850">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32111636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27405850" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14506155">
+  <w:abstractNum w:abstractNumId="47660593">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43735085">
+    <w:lvl w:ilvl="0" w:tplc="62011468">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14506155">
-    <w:abstractNumId w:val="14506155"/>
+  <w:num w:numId="47660593">
+    <w:abstractNumId w:val="47660593"/>
   </w:num>
-  <w:num w:numId="14506156">
-    <w:abstractNumId w:val="14506156"/>
+  <w:num w:numId="47660594">
+    <w:abstractNumId w:val="47660594"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548128163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743662772" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45806a61c6f2ab90e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId14546a61c6f2ab97a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId48666a61c6f2abfe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId45456a61c6f2ae6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId78906a61c6f2af539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId96176a61c6f2af5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId49146a61c6f2af89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId59606a61c6f2b08b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId54236a61c6f2b0930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId39076a61c6f2b09f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74236a61c6f2b0b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId27636a61c6f2abea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27636a61c6f2abea7.jpg"/><Relationship Id="rId24476a61c6f2add17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24476a61c6f2add17.jpg"/><Relationship Id="rId55216a61c6f2b0c06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55216a61c6f2b0c06.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662663370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294951310" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81516a7c933e28f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId75326a7c933e29020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId20976a7c933e29344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId97536a7c933e2c823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId99366a7c933e2d682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId21746a7c933e2d718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId15416a7c933e2d9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId12526a7c933e2ea41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId65336a7c933e2eac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId84716a7c933e2eb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38526a7c933e2ed17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId76386a7c933e29118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a7c933e29118.jpg"/><Relationship Id="rId33506a7c933e2bb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33506a7c933e2bb7a.jpg"/><Relationship Id="rId28726a7c933e2eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28726a7c933e2eda3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>