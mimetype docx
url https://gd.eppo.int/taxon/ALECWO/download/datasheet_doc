--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> (Ashby)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue grey fly, citrus blackfly, citrus spring whitefly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81516a7c933e28f6f" w:history="1">
+            <w:hyperlink r:id="rId23016a971bebc6ea2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75326a7c933e29020" w:history="1">
+            <w:hyperlink r:id="rId22256a971bebc6f14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECWO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2269661" name="name57086a7c933e29119" descr="34.jpg"/>
+                  <wp:docPr id="92841032" name="name69746a971bebc7035" descr="34.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="34.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76386a7c933e29118" cstate="print"/>
+                          <a:blip r:embed="rId25686a971bebc7033" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20976a7c933e29344" w:history="1">
+            <w:hyperlink r:id="rId96606a971bebc7242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3797,63 +3797,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was also, discovered near Durban, South Africa in January 1959, and is established in and around Durban on the Natal coast (Bedford and Thomas, 1965).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69129249" name="name58486a7c933e2bb7d" descr="ALECWO_distribution_map.jpg"/>
+            <wp:docPr id="35764764" name="name32576a971bebc9453" descr="ALECWO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECWO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33506a7c933e2bb7a" cstate="print"/>
+                    <a:blip r:embed="rId64776a971bebc9451" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4986,51 +4986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1998) &amp; Dubey and Ko (2012). Moreover, a revised EPPO diagnostic protocol is in press. One GenBank accession is available for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> mitochondrial COI gene for cytochrome oxidase subunit I: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97536a7c933e2c823" w:history="1">
+      <w:hyperlink r:id="rId72746a971bebc9d92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7236,51 +7236,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(12) e0261626. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99366a7c933e2d682" w:history="1">
+      <w:hyperlink r:id="rId76026a971bebcabde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0261626</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7326,51 +7326,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(11), 1891–1897. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21746a7c933e2d718" w:history="1">
+      <w:hyperlink r:id="rId54616a971bebcac71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1590/0103-8478cr20151101</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7766,51 +7766,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 117-132. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bell H, Wakefield M, Macarthur R, Stein J, Collins D, Hart A, Roques A, Augustin S, Yart A, Péré C, Schrader G, Wendt C, Battisti A, Faccoli M, Marini L &amp; Toffolo EPZ (2014) A Review of the Literature Relevant to the Monitoring of Regulated Plant Health Pests in Europe. Appendix C to the final report on: Plant health surveys for the EU territory: an analysis of data quality and methodologies and the resulting uncertainties for pest risk assessment (PERSEUS) CFP/EFSA/PLH/2010/01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15416a7c933e2d9ec" w:history="1">
+      <w:hyperlink r:id="rId31416a971bebcaf30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2014.EN-676</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10255,51 +10255,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on Pest </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12526a7c933e2ea41" w:history="1">
+      <w:hyperlink r:id="rId78746a971bebcbee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 02 March 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10334,51 +10334,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication 2019: EN-1565. 17 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65336a7c933e2eac3" w:history="1">
+      <w:hyperlink r:id="rId40486a971bebcbf65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10453,51 +10453,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84716a7c933e2eb8b" w:history="1">
+      <w:hyperlink r:id="rId36976a971bebcc027" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -10688,90 +10688,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 4 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38526a7c933e2ed17" w:history="1">
+      <w:hyperlink r:id="rId60446a971bebcc1ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01737.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32700425" name="name26626a7c933e2eda5" descr="eu_funding_250.png"/>
+            <wp:docPr id="70712268" name="name34646a971bebcc266" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28726a7c933e2eda3" cstate="print"/>
+                    <a:blip r:embed="rId66556a971bebcc265" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10869,137 +10869,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47660594">
+  <w:abstractNum w:abstractNumId="83344557">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27405850">
+    <w:lvl w:ilvl="0" w:tplc="68302539">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27405850" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68302539" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47660593">
+  <w:abstractNum w:abstractNumId="83344556">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62011468">
+    <w:lvl w:ilvl="0" w:tplc="73458206">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11751,55 +11751,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47660593">
-    <w:abstractNumId w:val="47660593"/>
+  <w:num w:numId="83344556">
+    <w:abstractNumId w:val="83344556"/>
   </w:num>
-  <w:num w:numId="47660594">
-    <w:abstractNumId w:val="47660594"/>
+  <w:num w:numId="83344557">
+    <w:abstractNumId w:val="83344557"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -23349,51 +23349,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId662663370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId294951310" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81516a7c933e28f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId75326a7c933e29020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId20976a7c933e29344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId97536a7c933e2c823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId99366a7c933e2d682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId21746a7c933e2d718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId15416a7c933e2d9ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId12526a7c933e2ea41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId65336a7c933e2eac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId84716a7c933e2eb8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38526a7c933e2ed17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId76386a7c933e29118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76386a7c933e29118.jpg"/><Relationship Id="rId33506a7c933e2bb7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33506a7c933e2bb7a.jpg"/><Relationship Id="rId28726a7c933e2eda3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28726a7c933e2eda3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992763191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId800326209" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23016a971bebc6ea2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/" TargetMode="External"/><Relationship Id="rId22256a971bebc6f14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/categorization" TargetMode="External"/><Relationship Id="rId96606a971bebc7242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECWO/photos" TargetMode="External"/><Relationship Id="rId72746a971bebc9d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/nuccore/JX281760.1" TargetMode="External"/><Relationship Id="rId76026a971bebcabde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0261626" TargetMode="External"/><Relationship Id="rId54616a971bebcac71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/0103-8478cr20151101" TargetMode="External"/><Relationship Id="rId31416a971bebcaf30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2014.EN-676" TargetMode="External"/><Relationship Id="rId78746a971bebcbee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/4137" TargetMode="External"/><Relationship Id="rId40486a971bebcbf65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1565" TargetMode="External"/><Relationship Id="rId36976a971bebcc027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60446a971bebcc1ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01737.x" TargetMode="External"/><Relationship Id="rId25686a971bebc7033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25686a971bebc7033.jpg"/><Relationship Id="rId64776a971bebc9451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64776a971bebc9451.jpg"/><Relationship Id="rId66556a971bebcc265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66556a971bebcc265.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>