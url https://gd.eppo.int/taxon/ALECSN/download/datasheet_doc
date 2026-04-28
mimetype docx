--- v7 (2026-03-29)
+++ v8 (2026-04-28)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921769c963abbd1cc" w:history="1">
+            <w:hyperlink r:id="rId660469f0c05ec5f09" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537269c963abbd237" w:history="1">
+            <w:hyperlink r:id="rId593669f0c05ec5faa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18462795" name="name299869c963abbd9fc" descr="11769.jpg"/>
+                  <wp:docPr id="68025436" name="name852069f0c05ec6631" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId454269c963abbd9fa" cstate="print"/>
+                          <a:blip r:embed="rId186869f0c05ec662f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId260269c963abbdb6e" w:history="1">
+            <w:hyperlink r:id="rId339869f0c05ec678e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,63 +3214,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26907846" name="name718169c963abbfdd9" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="19813058" name="name105369f0c05ec966f" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152369c963abbfdd5" cstate="print"/>
+                    <a:blip r:embed="rId131469f0c05ec966b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId838269c963abc0cac" w:history="1">
+      <w:hyperlink r:id="rId622769f0c05eca5b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307069c963abc0d1d" w:history="1">
+      <w:hyperlink r:id="rId972969f0c05eca60a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552869c963abc0f0e" w:history="1">
+      <w:hyperlink r:id="rId981569f0c05eca7d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId625769c963abc0fb6" w:history="1">
+      <w:hyperlink r:id="rId792969f0c05eca871" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465669c963abc1301" w:history="1">
+      <w:hyperlink r:id="rId477569f0c05ecab7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId876869c963abc185a" w:history="1">
+      <w:hyperlink r:id="rId168769f0c05ecb0ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId194069c963abc18c1" w:history="1">
+      <w:hyperlink r:id="rId620769f0c05ecb112" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId741269c963abc1953" w:history="1">
+      <w:hyperlink r:id="rId924369f0c05ecb1a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134569c963abc1b75" w:history="1">
+      <w:hyperlink r:id="rId167269f0c05ecb3cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90988758" name="name184369c963abc1cc8" descr="eu_funding_250.png"/>
+            <wp:docPr id="21340062" name="name698469f0c05ecb4eb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId563169c963abc1cc6" cstate="print"/>
+                    <a:blip r:embed="rId879669f0c05ecb4ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84440652">
+  <w:abstractNum w:abstractNumId="57030655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80311813">
+    <w:lvl w:ilvl="0" w:tplc="78366305">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80311813" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78366305" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84440651">
+  <w:abstractNum w:abstractNumId="57030654">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75182573">
+    <w:lvl w:ilvl="0" w:tplc="88585026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84440651">
-    <w:abstractNumId w:val="84440651"/>
+  <w:num w:numId="57030654">
+    <w:abstractNumId w:val="57030654"/>
   </w:num>
-  <w:num w:numId="84440652">
-    <w:abstractNumId w:val="84440652"/>
+  <w:num w:numId="57030655">
+    <w:abstractNumId w:val="57030655"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId199807525" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494066089" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId921769c963abbd1cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId537269c963abbd237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId260269c963abbdb6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId838269c963abc0cac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId307069c963abc0d1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId552869c963abc0f0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId625769c963abc0fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId465669c963abc1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId876869c963abc185a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId194069c963abc18c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId741269c963abc1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId134569c963abc1b75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId454269c963abbd9fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId454269c963abbd9fa.jpg"/><Relationship Id="rId152369c963abbfdd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId152369c963abbfdd5.jpg"/><Relationship Id="rId563169c963abc1cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563169c963abc1cc6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId554959678" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382666081" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660469f0c05ec5f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId593669f0c05ec5faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId339869f0c05ec678e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId622769f0c05eca5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId972969f0c05eca60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId981569f0c05eca7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId792969f0c05eca871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId477569f0c05ecab7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId168769f0c05ecb0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId620769f0c05ecb112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId924369f0c05ecb1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId167269f0c05ecb3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186869f0c05ec662f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186869f0c05ec662f.jpg"/><Relationship Id="rId131469f0c05ec966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId131469f0c05ec966b.jpg"/><Relationship Id="rId879669f0c05ecb4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879669f0c05ecb4ea.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>