--- v8 (2026-04-28)
+++ v9 (2026-05-19)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660469f0c05ec5f09" w:history="1">
+            <w:hyperlink r:id="rId74956a0bfe25772e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593669f0c05ec5faa" w:history="1">
+            <w:hyperlink r:id="rId13976a0bfe2577350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68025436" name="name852069f0c05ec6631" descr="11769.jpg"/>
+                  <wp:docPr id="37702069" name="name81986a0bfe257791f" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId186869f0c05ec662f" cstate="print"/>
+                          <a:blip r:embed="rId14986a0bfe257791d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId339869f0c05ec678e" w:history="1">
+            <w:hyperlink r:id="rId93586a0bfe2577a37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,63 +3214,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19813058" name="name105369f0c05ec966f" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="24802680" name="name73066a0bfe2579d47" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId131469f0c05ec966b" cstate="print"/>
+                    <a:blip r:embed="rId75276a0bfe2579d43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622769f0c05eca5b1" w:history="1">
+      <w:hyperlink r:id="rId12566a0bfe257acd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972969f0c05eca60a" w:history="1">
+      <w:hyperlink r:id="rId11426a0bfe257ad2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981569f0c05eca7d0" w:history="1">
+      <w:hyperlink r:id="rId18096a0bfe257aef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792969f0c05eca871" w:history="1">
+      <w:hyperlink r:id="rId18466a0bfe257af9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477569f0c05ecab7f" w:history="1">
+      <w:hyperlink r:id="rId52746a0bfe257b2db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168769f0c05ecb0ad" w:history="1">
+      <w:hyperlink r:id="rId92196a0bfe257b82c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId620769f0c05ecb112" w:history="1">
+      <w:hyperlink r:id="rId12726a0bfe257b892" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924369f0c05ecb1a0" w:history="1">
+      <w:hyperlink r:id="rId64196a0bfe257b97b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167269f0c05ecb3cc" w:history="1">
+      <w:hyperlink r:id="rId92536a0bfe257bba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21340062" name="name698469f0c05ecb4eb" descr="eu_funding_250.png"/>
+            <wp:docPr id="63214980" name="name85386a0bfe257bcce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId879669f0c05ecb4ea" cstate="print"/>
+                    <a:blip r:embed="rId96996a0bfe257bccd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57030655">
+  <w:abstractNum w:abstractNumId="61613210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78366305">
+    <w:lvl w:ilvl="0" w:tplc="39825231">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78366305" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39825231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57030654">
+  <w:abstractNum w:abstractNumId="61613209">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88585026">
+    <w:lvl w:ilvl="0" w:tplc="65233617">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57030654">
-    <w:abstractNumId w:val="57030654"/>
+  <w:num w:numId="61613209">
+    <w:abstractNumId w:val="61613209"/>
   </w:num>
-  <w:num w:numId="57030655">
-    <w:abstractNumId w:val="57030655"/>
+  <w:num w:numId="61613210">
+    <w:abstractNumId w:val="61613210"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId554959678" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382666081" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId660469f0c05ec5f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId593669f0c05ec5faa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId339869f0c05ec678e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId622769f0c05eca5b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId972969f0c05eca60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId981569f0c05eca7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId792969f0c05eca871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId477569f0c05ecab7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId168769f0c05ecb0ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId620769f0c05ecb112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId924369f0c05ecb1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId167269f0c05ecb3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId186869f0c05ec662f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId186869f0c05ec662f.jpg"/><Relationship Id="rId131469f0c05ec966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId131469f0c05ec966b.jpg"/><Relationship Id="rId879669f0c05ecb4ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879669f0c05ecb4ea.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406188963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859772122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74956a0bfe25772e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId13976a0bfe2577350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId93586a0bfe2577a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId12566a0bfe257acd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId11426a0bfe257ad2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId18096a0bfe257aef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId18466a0bfe257af9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52746a0bfe257b2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId92196a0bfe257b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId12726a0bfe257b892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId64196a0bfe257b97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId92536a0bfe257bba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14986a0bfe257791d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14986a0bfe257791d.jpg"/><Relationship Id="rId75276a0bfe2579d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75276a0bfe2579d43.jpg"/><Relationship Id="rId96996a0bfe257bccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96996a0bfe257bccd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>