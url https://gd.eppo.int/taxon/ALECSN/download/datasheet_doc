--- v9 (2026-05-19)
+++ v10 (2026-06-09)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74956a0bfe25772e5" w:history="1">
+            <w:hyperlink r:id="rId43876a27bd27bf451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13976a0bfe2577350" w:history="1">
+            <w:hyperlink r:id="rId72386a27bd27bf4bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="37702069" name="name81986a0bfe257791f" descr="11769.jpg"/>
+                  <wp:docPr id="47975891" name="name93796a27bd27bfafe" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId14986a0bfe257791d" cstate="print"/>
+                          <a:blip r:embed="rId83066a27bd27bfafc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93586a0bfe2577a37" w:history="1">
+            <w:hyperlink r:id="rId40086a27bd27bfc46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,63 +3214,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24802680" name="name73066a0bfe2579d47" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="14067121" name="name99406a27bd27c1a6f" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75276a0bfe2579d43" cstate="print"/>
+                    <a:blip r:embed="rId18266a27bd27c1a6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12566a0bfe257acd4" w:history="1">
+      <w:hyperlink r:id="rId24136a27bd27c29fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11426a0bfe257ad2c" w:history="1">
+      <w:hyperlink r:id="rId45386a27bd27c2a55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18096a0bfe257aef9" w:history="1">
+      <w:hyperlink r:id="rId92966a27bd27c2c1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18466a0bfe257af9a" w:history="1">
+      <w:hyperlink r:id="rId22496a27bd27c2cc0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52746a0bfe257b2db" w:history="1">
+      <w:hyperlink r:id="rId27236a27bd27c2fd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92196a0bfe257b82c" w:history="1">
+      <w:hyperlink r:id="rId45346a27bd27c3538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12726a0bfe257b892" w:history="1">
+      <w:hyperlink r:id="rId67396a27bd27c35a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64196a0bfe257b97b" w:history="1">
+      <w:hyperlink r:id="rId21346a27bd27c3635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92536a0bfe257bba8" w:history="1">
+      <w:hyperlink r:id="rId72396a27bd27c3853" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63214980" name="name85386a0bfe257bcce" descr="eu_funding_250.png"/>
+            <wp:docPr id="17543750" name="name30556a27bd27c39a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96996a0bfe257bccd" cstate="print"/>
+                    <a:blip r:embed="rId41946a27bd27c39a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61613210">
+  <w:abstractNum w:abstractNumId="60158248">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39825231">
+    <w:lvl w:ilvl="0" w:tplc="84678029">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39825231" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84678029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61613209">
+  <w:abstractNum w:abstractNumId="60158247">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65233617">
+    <w:lvl w:ilvl="0" w:tplc="55089478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61613209">
-    <w:abstractNumId w:val="61613209"/>
+  <w:num w:numId="60158247">
+    <w:abstractNumId w:val="60158247"/>
   </w:num>
-  <w:num w:numId="61613210">
-    <w:abstractNumId w:val="61613210"/>
+  <w:num w:numId="60158248">
+    <w:abstractNumId w:val="60158248"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId406188963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId859772122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74956a0bfe25772e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId13976a0bfe2577350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId93586a0bfe2577a37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId12566a0bfe257acd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId11426a0bfe257ad2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId18096a0bfe257aef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId18466a0bfe257af9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId52746a0bfe257b2db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId92196a0bfe257b82c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId12726a0bfe257b892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId64196a0bfe257b97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId92536a0bfe257bba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId14986a0bfe257791d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14986a0bfe257791d.jpg"/><Relationship Id="rId75276a0bfe2579d43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75276a0bfe2579d43.jpg"/><Relationship Id="rId96996a0bfe257bccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96996a0bfe257bccd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577009051" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980811848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43876a27bd27bf451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId72386a27bd27bf4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId40086a27bd27bfc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId24136a27bd27c29fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId45386a27bd27c2a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId92966a27bd27c2c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId22496a27bd27c2cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27236a27bd27c2fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId45346a27bd27c3538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId67396a27bd27c35a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId21346a27bd27c3635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId72396a27bd27c3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83066a27bd27bfafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83066a27bd27bfafc.jpg"/><Relationship Id="rId18266a27bd27c1a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a27bd27c1a6c.jpg"/><Relationship Id="rId41946a27bd27c39a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41946a27bd27c39a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>