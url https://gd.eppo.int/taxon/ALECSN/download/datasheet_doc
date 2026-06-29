--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43876a27bd27bf451" w:history="1">
+            <w:hyperlink r:id="rId81896a424a1cc080c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72386a27bd27bf4bd" w:history="1">
+            <w:hyperlink r:id="rId12116a424a1cc0879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47975891" name="name93796a27bd27bfafe" descr="11769.jpg"/>
+                  <wp:docPr id="51243865" name="name45176a424a1cc1049" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83066a27bd27bfafc" cstate="print"/>
+                          <a:blip r:embed="rId85566a424a1cc1046" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40086a27bd27bfc46" w:history="1">
+            <w:hyperlink r:id="rId32566a424a1cc11b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,63 +3214,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14067121" name="name99406a27bd27c1a6f" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="37609193" name="name22686a424a1cc3051" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18266a27bd27c1a6c" cstate="print"/>
+                    <a:blip r:embed="rId92886a424a1cc304e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24136a27bd27c29fc" w:history="1">
+      <w:hyperlink r:id="rId85646a424a1cc3f99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45386a27bd27c2a55" w:history="1">
+      <w:hyperlink r:id="rId55726a424a1cc3ff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92966a27bd27c2c1f" w:history="1">
+      <w:hyperlink r:id="rId92536a424a1cc41d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a27bd27c2cc0" w:history="1">
+      <w:hyperlink r:id="rId95316a424a1cc4275" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27236a27bd27c2fd7" w:history="1">
+      <w:hyperlink r:id="rId50496a424a1cc45b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45346a27bd27c3538" w:history="1">
+      <w:hyperlink r:id="rId48326a424a1cc4b1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67396a27bd27c35a2" w:history="1">
+      <w:hyperlink r:id="rId28356a424a1cc4b83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21346a27bd27c3635" w:history="1">
+      <w:hyperlink r:id="rId20356a424a1cc4c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a27bd27c3853" w:history="1">
+      <w:hyperlink r:id="rId63146a424a1cc4e38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17543750" name="name30556a27bd27c39a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="73352947" name="name32766a424a1cc4f8b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41946a27bd27c39a1" cstate="print"/>
+                    <a:blip r:embed="rId40426a424a1cc4f89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="60158248">
+  <w:abstractNum w:abstractNumId="69582827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84678029">
+    <w:lvl w:ilvl="0" w:tplc="34084000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84678029" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34084000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60158247">
+  <w:abstractNum w:abstractNumId="69582826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55089478">
+    <w:lvl w:ilvl="0" w:tplc="32771979">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60158247">
-    <w:abstractNumId w:val="60158247"/>
+  <w:num w:numId="69582826">
+    <w:abstractNumId w:val="69582826"/>
   </w:num>
-  <w:num w:numId="60158248">
-    <w:abstractNumId w:val="60158248"/>
+  <w:num w:numId="69582827">
+    <w:abstractNumId w:val="69582827"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577009051" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId980811848" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43876a27bd27bf451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId72386a27bd27bf4bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId40086a27bd27bfc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId24136a27bd27c29fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId45386a27bd27c2a55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId92966a27bd27c2c1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId22496a27bd27c2cc0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId27236a27bd27c2fd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId45346a27bd27c3538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId67396a27bd27c35a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId21346a27bd27c3635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId72396a27bd27c3853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83066a27bd27bfafc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83066a27bd27bfafc.jpg"/><Relationship Id="rId18266a27bd27c1a6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18266a27bd27c1a6c.jpg"/><Relationship Id="rId41946a27bd27c39a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41946a27bd27c39a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903320742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771759793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81896a424a1cc080c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId12116a424a1cc0879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId32566a424a1cc11b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId85646a424a1cc3f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId55726a424a1cc3ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId92536a424a1cc41d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId95316a424a1cc4275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50496a424a1cc45b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId48326a424a1cc4b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId28356a424a1cc4b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId20356a424a1cc4c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId63146a424a1cc4e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85566a424a1cc1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85566a424a1cc1046.jpg"/><Relationship Id="rId92886a424a1cc304e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92886a424a1cc304e.jpg"/><Relationship Id="rId40426a424a1cc4f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40426a424a1cc4f89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>