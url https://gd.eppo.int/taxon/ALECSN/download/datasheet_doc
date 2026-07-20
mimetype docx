--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81896a424a1cc080c" w:history="1">
+            <w:hyperlink r:id="rId90186a5d6848c1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12116a424a1cc0879" w:history="1">
+            <w:hyperlink r:id="rId95286a5d6848c10fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51243865" name="name45176a424a1cc1049" descr="11769.jpg"/>
+                  <wp:docPr id="20575798" name="name55146a5d6848c1820" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85566a424a1cc1046" cstate="print"/>
+                          <a:blip r:embed="rId97146a5d6848c181e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32566a424a1cc11b3" w:history="1">
+            <w:hyperlink r:id="rId89986a5d6848c1957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,105 +3214,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37609193" name="name22686a424a1cc3051" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="23868593" name="name37036a5d6848c3600" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92886a424a1cc304e" cstate="print"/>
+                    <a:blip r:embed="rId76936a5d6848c35fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Croatia, France (mainland, Corse), Georgia, Greece (mainland), Italy (mainland, Sicilia), Montenegro</w:t>
+        <w:t xml:space="preserve"> Albania, Croatia, France (mainland, Corse), Georgia, Greece (mainland), Italy (mainland, Sicilia), Montenegro, Netherlands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eswatini, Kenya, Mauritius, Nigeria, Reunion, South Africa, Tanzania, United Republic of, Uganda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85646a424a1cc3f99" w:history="1">
+      <w:hyperlink r:id="rId59036a5d6848c44d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55726a424a1cc3ff2" w:history="1">
+      <w:hyperlink r:id="rId90556a5d6848c4532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92536a424a1cc41d3" w:history="1">
+      <w:hyperlink r:id="rId29526a5d6848c46f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95316a424a1cc4275" w:history="1">
+      <w:hyperlink r:id="rId14476a5d6848c4794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50496a424a1cc45b0" w:history="1">
+      <w:hyperlink r:id="rId25536a5d6848c4ab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48326a424a1cc4b1a" w:history="1">
+      <w:hyperlink r:id="rId61316a5d6848c5036" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28356a424a1cc4b83" w:history="1">
+      <w:hyperlink r:id="rId55156a5d6848c509c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20356a424a1cc4c16" w:history="1">
+      <w:hyperlink r:id="rId40806a5d6848c512c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63146a424a1cc4e38" w:history="1">
+      <w:hyperlink r:id="rId15666a5d6848c5346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73352947" name="name32766a424a1cc4f8b" descr="eu_funding_250.png"/>
+            <wp:docPr id="45982901" name="name42036a5d6848c56da" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40426a424a1cc4f89" cstate="print"/>
+                    <a:blip r:embed="rId51556a5d6848c56d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69582827">
+  <w:abstractNum w:abstractNumId="38684503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34084000">
+    <w:lvl w:ilvl="0" w:tplc="37259532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34084000" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37259532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69582826">
+  <w:abstractNum w:abstractNumId="38684502">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32771979">
+    <w:lvl w:ilvl="0" w:tplc="86679458">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69582826">
-    <w:abstractNumId w:val="69582826"/>
+  <w:num w:numId="38684502">
+    <w:abstractNumId w:val="38684502"/>
   </w:num>
-  <w:num w:numId="69582827">
-    <w:abstractNumId w:val="69582827"/>
+  <w:num w:numId="38684503">
+    <w:abstractNumId w:val="38684503"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId903320742" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771759793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81896a424a1cc080c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId12116a424a1cc0879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId32566a424a1cc11b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId85646a424a1cc3f99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId55726a424a1cc3ff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId92536a424a1cc41d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId95316a424a1cc4275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId50496a424a1cc45b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId48326a424a1cc4b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId28356a424a1cc4b83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId20356a424a1cc4c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId63146a424a1cc4e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85566a424a1cc1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85566a424a1cc1046.jpg"/><Relationship Id="rId92886a424a1cc304e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92886a424a1cc304e.jpg"/><Relationship Id="rId40426a424a1cc4f89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40426a424a1cc4f89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370127149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374353294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90186a5d6848c1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId95286a5d6848c10fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId89986a5d6848c1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId59036a5d6848c44d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId90556a5d6848c4532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId29526a5d6848c46f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId14476a5d6848c4794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId25536a5d6848c4ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId61316a5d6848c5036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId55156a5d6848c509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId40806a5d6848c512c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId15666a5d6848c5346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97146a5d6848c181e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97146a5d6848c181e.jpg"/><Relationship Id="rId76936a5d6848c35fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76936a5d6848c35fc.jpg"/><Relationship Id="rId51556a5d6848c56d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51556a5d6848c56d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>