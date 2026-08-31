--- v12 (2026-07-20)
+++ v13 (2026-08-31)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Quaintance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> citrus mealywing, citrus spiny whitefly, orange spiny whitefly, spiny blackfly</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90186a5d6848c1090" w:history="1">
+            <w:hyperlink r:id="rId35836a94f3c1c4b43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95286a5d6848c10fa" w:history="1">
+            <w:hyperlink r:id="rId61016a94f3c1c4bae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ALECSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20575798" name="name55146a5d6848c1820" descr="11769.jpg"/>
+                  <wp:docPr id="24493380" name="name70016a94f3c1c55b8" descr="11769.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="11769.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97146a5d6848c181e" cstate="print"/>
+                          <a:blip r:embed="rId62826a94f3c1c55b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89986a5d6848c1957" w:history="1">
+            <w:hyperlink r:id="rId60526a94f3c1c5702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3214,63 +3214,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2020).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23868593" name="name37036a5d6848c3600" descr="ALECSN_distribution_map.jpg"/>
+            <wp:docPr id="86095877" name="name27506a94f3c1c73c7" descr="ALECSN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ALECSN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76936a5d6848c35fc" cstate="print"/>
+                    <a:blip r:embed="rId18676a94f3c1c73c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5254,101 +5254,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 431–457. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59036a5d6848c44d9" w:history="1">
+      <w:hyperlink r:id="rId45146a94f3c1c834e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1146/annurev.ento.36.1.431</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2018) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. In: Invasive Species Compendium. Wallingford, UK: CAB International. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90556a5d6848c4532" w:history="1">
+      <w:hyperlink r:id="rId27336a94f3c1c83aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/ISC/datasheet/4137</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26 August 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5588,51 +5588,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10): 5436, 31 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29526a5d6848c46f5" w:history="1">
+      <w:hyperlink r:id="rId77446a94f3c1c857a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5436</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5687,51 +5687,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 346–361.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) EPPO Global Database. Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14476a5d6848c4794" w:history="1">
+      <w:hyperlink r:id="rId12856a94f3c1c861f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:position w:val="4"/>
@@ -6183,51 +6183,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2797</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 25-44. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25536a5d6848c4ab3" w:history="1">
+      <w:hyperlink r:id="rId79716a94f3c1c8950" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.11646/zootaxa.2797.1.3</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7026,51 +7026,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus woglumi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61316a5d6848c5036" w:history="1">
+      <w:hyperlink r:id="rId61016a94f3c1c8eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.EN-1565</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7087,51 +7087,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura Croatica, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 111-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55156a5d6848c509c" w:history="1">
+      <w:hyperlink r:id="rId33386a94f3c1c8f12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.20302/NC.2015.24.6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7177,51 +7177,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 155-161. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40806a5d6848c512c" w:history="1">
+      <w:hyperlink r:id="rId49796a94f3c1c8fa4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1303/jjaez.2011.155</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7510,51 +7510,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleurocanthus spiniferus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15666a5d6848c5346" w:history="1">
+      <w:hyperlink r:id="rId48166a94f3c1c91cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7649,63 +7649,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45982901" name="name42036a5d6848c56da" descr="eu_funding_250.png"/>
+            <wp:docPr id="90479635" name="name69196a94f3c1c9502" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51556a5d6848c56d9" cstate="print"/>
+                    <a:blip r:embed="rId20426a94f3c1c9500" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7803,137 +7803,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38684503">
+  <w:abstractNum w:abstractNumId="35084382">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37259532">
+    <w:lvl w:ilvl="0" w:tplc="15923580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37259532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15923580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38684502">
+  <w:abstractNum w:abstractNumId="35084381">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86679458">
+    <w:lvl w:ilvl="0" w:tplc="85637481">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8685,55 +8685,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38684502">
-    <w:abstractNumId w:val="38684502"/>
+  <w:num w:numId="35084381">
+    <w:abstractNumId w:val="35084381"/>
   </w:num>
-  <w:num w:numId="38684503">
-    <w:abstractNumId w:val="38684503"/>
+  <w:num w:numId="35084382">
+    <w:abstractNumId w:val="35084382"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20283,51 +20283,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId370127149" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId374353294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90186a5d6848c1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId95286a5d6848c10fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId89986a5d6848c1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId59036a5d6848c44d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId90556a5d6848c4532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId29526a5d6848c46f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId14476a5d6848c4794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId25536a5d6848c4ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId61316a5d6848c5036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId55156a5d6848c509c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId40806a5d6848c512c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId15666a5d6848c5346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97146a5d6848c181e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97146a5d6848c181e.jpg"/><Relationship Id="rId76936a5d6848c35fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76936a5d6848c35fc.jpg"/><Relationship Id="rId51556a5d6848c56d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51556a5d6848c56d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId933342207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId867107638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId35836a94f3c1c4b43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/" TargetMode="External"/><Relationship Id="rId61016a94f3c1c4bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/categorization" TargetMode="External"/><Relationship Id="rId60526a94f3c1c5702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/ALECSN/photos" TargetMode="External"/><Relationship Id="rId45146a94f3c1c834e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1146/annurev.ento.36.1.431" TargetMode="External"/><Relationship Id="rId27336a94f3c1c83aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/ISC/datasheet/4137" TargetMode="External"/><Relationship Id="rId77446a94f3c1c857a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5436" TargetMode="External"/><Relationship Id="rId12856a94f3c1c861f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/" TargetMode="External"/><Relationship Id="rId79716a94f3c1c8950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.11646/zootaxa.2797.1.3" TargetMode="External"/><Relationship Id="rId61016a94f3c1c8eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.EN-1565" TargetMode="External"/><Relationship Id="rId33386a94f3c1c8f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.20302/NC.2015.24.6" TargetMode="External"/><Relationship Id="rId49796a94f3c1c8fa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1303/jjaez.2011.155" TargetMode="External"/><Relationship Id="rId48166a94f3c1c91cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62826a94f3c1c55b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62826a94f3c1c55b6.jpg"/><Relationship Id="rId18676a94f3c1c73c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18676a94f3c1c73c3.jpg"/><Relationship Id="rId20426a94f3c1c9500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20426a94f3c1c9500.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>