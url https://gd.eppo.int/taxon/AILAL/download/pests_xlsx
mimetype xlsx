--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AILAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALECSN</t>
   </si>
   <si>
     <t>Aleurocanthus spiniferus</t>
   </si>
   <si>
     <t>* Bubici G, Prigigallo MI, Garganese F, Nugnes F, Jansen M, Porcelli F (2020) First report of Aleurocanthus spiniferus on Ailanthus altissima: profiling of the insect microbiome and microRNAs. Insects 11, 161. https://doi.org/10.3390/insects11030161
 ------- Confirmed host.</t>
   </si>
@@ -136,50 +136,59 @@
 * Barringer LE, Donovall LR, Spichiger SE, Lynch D, Henry D (2015) The first New World record of Lycorma delicatula (Insecta: Hemiptera: Fulgoridae). Entomological News 125(1), 20-23.
 * Kim S, Kuhn A, Raupp MJ, Martinson H (2023) Host preferences of spotted lanternfly and risk assessment of potential tree hosts in managed and semi-natural landscapes. Florida Entomologist 106(2), 74-82. https://doi.org/10.1653/024.106.0202
 ------- Nymphs (3rd and 4th instars) were observed.
 * Liu H (2019) Oviposition substrate selection, egg mass characteristics, host preference, and life history of the spotted lanternfly (Hemiptera: Fulgoridae) in North America, Environmental Entomology, 48(6), 1452–1468. https://doi.org/10.1093/ee/nvz123
 ------- Confirmed host.
 * Park JD, Kim M-Y, Lee S-G, Shin S-C, Kim J, Park I-K (2009) Biological characteristics of Lycorma delicatula and the control effects of some Insecticides. Korean Journal of Applied Entomology 48(1), 53-57.
 ------- Adults / nymphs feeding and very serious damage were observed in Korea.</t>
   </si>
   <si>
     <t>PLTPMU</t>
   </si>
   <si>
     <t>Megaplatypus mutatus</t>
   </si>
   <si>
     <t>* Giménez RA, Etiennot AE (2003) Host range of Platypus mutatus. Entomotropica 18, 89–94.</t>
   </si>
   <si>
     <t>BOTSPA</t>
   </si>
   <si>
     <t>Neofusicoccum parvum</t>
   </si>
   <si>
     <t>Giubilei I, Drais MI, Cos D, Mazzaglia A (2025) Occurrence of Neofusicoccum parvum associated with dieback of Ailanthus altissima in Italy. Forest Pathology. 55(4), e70038.</t>
+  </si>
+  <si>
+    <t>CLRV00</t>
+  </si>
+  <si>
+    <t>Nepovirus avii</t>
+  </si>
+  <si>
+    <t>* Olmedo-Velarde A, Tannieres M, Kashefi J, Shakhzadyan H, Breugnot D, Heck ML (2026) First report of cherry leafroll virus infecting tree of heaven (Ailanthus altissima), detected in Greece. Plant Disease (early view) https://doi.org/10.1094/PDIS-02-26-0343-PDN</t>
   </si>
   <si>
     <t>OLIGPU</t>
   </si>
   <si>
     <t>Oligonychus punicae</t>
   </si>
   <si>
     <t>* Bolland HR, Gutierrez J, Flechtmann CH (1988) World catalogue of the spider mite family (Acari: Tetranychidae). Brill, 392 pp.
 * Migeon A, Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae.  https://www1.montpellier.inrae.fr/CBGP/spmweb</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
@@ -582,51 +591,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -888,59 +897,73 @@
         <v>57</v>
       </c>
       <c r="C20" t="s">
         <v>58</v>
       </c>
       <c r="D20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
         <v>63</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>65</v>
       </c>
-      <c r="D22"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>