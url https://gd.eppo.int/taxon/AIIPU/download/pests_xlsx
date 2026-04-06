--- v0 (2025-10-07)
+++ v1 (2026-04-06)
@@ -12,83 +12,93 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="AIIPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PHENHI</t>
   </si>
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Arias de López M, Kondo T, Molina-Moreira N (2025) A new threat to Ecuadorian flora: first report of the pink hibiscus mealybug, Maconellicoccus hirsutus (Green, 1908)(Hemiptera: Pseudococcidae) and its potential biological control agent. Revista Brasileira de Entomologia 69, e20250007. https://doi.org/10.1590/1806-9665-RBENT-2025-0007</t>
   </si>
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari (as Alpinia)</t>
   </si>
   <si>
     <t>* Veenenbos JAJ (1981) Opogona sacchari, a Pest Risk from imports of ornamental plants of tropical origin. EPPO Bulletin, 11(3), 235-237.</t>
+  </si>
+  <si>
+    <t>BBRMV0</t>
+  </si>
+  <si>
+    <t>Potyvirus musae</t>
+  </si>
+  <si>
+    <t>* Larrea-Sarmiento AE, Galanti R, Olmedo-Velarde A, Wang XP, Al Rwahnih MA, Borth W, Lutgen H, Fitch MM, Sugano J, Sewake K, Suzuki J, Wall MM, Melzer M, Hu J (2024) Characterization of two novel viruses within a complex virome fromflowering ginger in Hawaii. Plant Disease 108(10), 3001-3009. doi:10.1094/PDIS-10-23-2181-RE
+* Wang IC, Sether DM, Melzer MJ, Borth WB, Hu JS (2010) First report of Banana bract mosaic virus in flowering ginger in Hawaii. Plant Disease 94(7), 921. doi:10.1094/PDIS-94-7-0921A</t>
   </si>
   <si>
     <t>BCMV00</t>
   </si>
   <si>
     <t>Potyvirus phaseovulgaris</t>
   </si>
   <si>
     <t>* Larrea-Sarmiento A, Wang X, Borth WM, Barone RP, Olmedo-Velarde A, Melzer ML, Sugano KSK, Galanti R, Suzuki JY, Wall MM, Hu JS (2020) First report of bean common mosaic virus infecting flowering ginger (Alpinia purpurata) in Hawaii. Plant Disease 104(2), 603.</t>
   </si>
   <si>
     <t>RAOIIN</t>
   </si>
   <si>
     <t>Raoiella indica</t>
   </si>
   <si>
     <t>* da Cruz WP, Souza MC, Lacerda JDA, Fonseca e Souza AIA, Silva PA, Cruz dos Santos E (2022) Occurrence of Raoiella indica Hirst (Acari, Tenuipalpidae) in the Southeast region of the state of Pará, Brazil. Journal of Plant Diseases and Protection. https://doi.org/10.1007/s41348-022-00659-8
 ------- Few specimens found.</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
@@ -420,51 +430,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="401.045" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -516,50 +526,64 @@
       <c r="A5" t="s">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">